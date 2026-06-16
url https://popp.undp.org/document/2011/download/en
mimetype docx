--- v0 (2025-11-06)
+++ v1 (2026-06-16)
@@ -1,34757 +1,39017 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="53312BFF" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="4" w:line="120" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="4" w:after="0" w:line="120" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="2071A9EF" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="4390F690" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="29"/>
+        <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="109"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP/ADM/99/55</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="2B4FC9C1" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="108"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Jul</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="2EFBC9FB" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="16" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="0C8065FF" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="112"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">:                 </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resident</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Representatives</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="34D5A9E0" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="1552" w:right="4894"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assistant</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Administrators</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="03E2BFBC" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1672"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UND</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Africa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="2CE23C1B" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="1672"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UND</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Asi</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pacific</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="7E28A31C" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1672"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Europe</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Commonwealth</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Independent</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>States</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="78065810" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="1672"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Arab</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>States</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="266D576C" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="3"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1552" w:right="2203" w:firstLine="120"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UND</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lati</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Americ</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Caribbean </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assistant</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Administrators,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BPRM/BDP/BREA/BFAS Directors,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OA/OSG/DGO/HDRO/EO/OAPR Executive</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Director,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNOPS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="4BBF9C95" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1552" w:right="4408"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Executive Director, UNIFEM Executive Secretary, UNCDF Executive</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Coordinator,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNV</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="10E6CB83" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="1552" w:right="1115"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Director,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Liaison</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Offices,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Brussels/Copenhagen/Geneva/Tokyo/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="011A09BB" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2234" w:right="1852"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Washington,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>D.C./Croatia/Macedonia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Yugolavia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="5EF3F3B1" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="7" w:line="120" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="7" w:after="0" w:line="120" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="4FD8C64F" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="4A3CB76A" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="16553ADF" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="5EC03CED" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="112"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">:             </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="18"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Debora</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Landey</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="0FEE279E" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="1552" w:right="5114"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Director,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BPRM/OHR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="3E7291DE" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="16" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="4C52D7B3" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="112"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Subject:         </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="54"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Delegation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Authority:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reimbursable</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Loan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(RLAs)/Special</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="2129D701" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2" w:line="260" w:lineRule="exact"/>
+        <w:spacing w:before="2" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="1552" w:right="2151"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(SSA)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Simplification</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="5D2A0732" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="6" w:line="120" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="6" w:after="0" w:line="120" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="3062EE18" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="5E54DBE5" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="7884BD79" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="29"/>
+        <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="112" w:right="215" w:firstLine="557"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>furtheranc</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UND</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>200</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>agenda</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>authorit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delegate</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fro</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Director, </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BPRM/OHR,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>unit</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>management</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>enter</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>into</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reimbursable</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Loan</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Agreements </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(“</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RLAs”</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>wit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>company</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>othe</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lega</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>entit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>orde</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>engag</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">identified </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>individuals</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>perform</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultancy</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">services. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RLAs</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>generally</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>subject</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>same contractual</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>guidelines</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>provisions</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Special</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreements</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(“SSAs”). </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="1765D0A2" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="112" w:right="129"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shoul</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lea</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mor</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consisten</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>competitiv</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>selectio</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultant</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the expedite</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>issuanc</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RLAs</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="7"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Managemen</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>wil</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>accountabl</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fo</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>complyin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>relevant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>guidelines</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contractual</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>provisions</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>engaging</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultants</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>under</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="38018C20" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="112"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RLAs</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(a</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fo</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SSAs)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BPRM/OH</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>wil</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>continu</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>provid</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>advic</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="2E698716" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="3"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="112" w:right="681"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guidanc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>operationa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SSAs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for interpretin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>relevan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>policie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ensur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>selectio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a competitive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>basis,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>refer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>e</w:t>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>particular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...690 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procurement</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Framework</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>circular, UNDP/ADM/99/54.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="21701A34" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="7" w:line="240" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="64AA141B" w14:textId="482C29D8" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="29"/>
+        <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="112" w:right="369" w:firstLine="365"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="008F7EAC">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidSect="00BE3D38">
+          <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1580" w:right="1520" w:bottom="280" w:left="1520" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>addition</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>certai</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>administrativ</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>requirement</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>containe</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guideline</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fo</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Special</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreements</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(SSA)</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(UNDP/ADM/95/63,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dated</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>July</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1995)</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>are discontinued,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>specifically</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>maintenance</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Corporate</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consultant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Roster, annual</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reporting</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SSA</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>usage</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>submission</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BPRM/OHR</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultant performance</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>evaluation</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>reports.</w:t>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>report</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="133E6845" w14:textId="17E44FE0" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="120" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Furthe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>serie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>circular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>yea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>announcin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ful</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>re- engineerin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>streamlinin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>measure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>huma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>managemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and administration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>announc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>thi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>circula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>anothe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">process: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delegation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reimbursable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreements;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>furthe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>streamlinin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>handlin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SSAs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C32E20D" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
+      <w:pPr>
+        <w:spacing w:before="1" w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="2716F566" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="112"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delegation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reimbursable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(“RLAs”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D11A61" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
+      <w:pPr>
+        <w:spacing w:before="11" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="0EEDCA4A" w14:textId="61C35789" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="171"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>announce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delegation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Heads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Headquarters units</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resident</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Representatives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contracts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">company, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>institutio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>othe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lega</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>purpos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hirin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>identifie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">perform </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultancy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(commonly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>known</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reimbursable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>agreements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“RLAs”). The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delegation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>operational</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>units</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>authority to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Special</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(“SSAs”). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="12"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Thi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>been endorse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procuremen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Annex)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5376448F" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
+      <w:pPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="7B310D51" w14:textId="7A23F586" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:spacing w:before="29"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="230"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>certain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>adjustments,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>selection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>processe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subjec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>containe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guideline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Special</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(SSA).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(See</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP/ADM/95/63,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1995). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Thi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delegatio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>authorit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>formall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recognize</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>genera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>applicabilit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLAs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specifies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provisions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SSA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>otherwis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>modifie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...125 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...886 lines deleted...]
-        <w:t>SSAs.</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="23D8E7CB" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="1" w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="45E500F5" w14:textId="356BBFBC" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="112"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eithe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>throug</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>competitiv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>proces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="7"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, identified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>individuals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expertise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>perform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultancy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>Delegation</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>However</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>identifie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>individua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>employe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>othe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lega</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>self-employe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>independent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the prope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contractua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>company/institutio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>make</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>named</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>operational</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period. The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>company/institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>remains</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>salary,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taxes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>administrative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>charges.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“reimburses”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>payments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>identifie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SSA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>comparison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>individua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>directl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>issue</w:t>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-        <w:t>(“RLAs”)</w:t>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="7D628F1E" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="11" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="00727B08" w14:textId="17ED80E6" w:rsidR="00000000" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="112" w:right="171"/>
-[...7176 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId7"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="215"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00000000" w:rsidRPr="006C7218" w:rsidSect="00BE3D38">
+          <w:headerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2200" w:right="1540" w:bottom="280" w:left="1520" w:header="1964" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>However</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>selectio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>upo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>competence, capacit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>experienc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>institutio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>itself</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rathe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>individual expert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appropriat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contractua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Instead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement Contrac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>shoul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>institutio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>shoul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">selected </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>solicitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>process.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsibl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>performanc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>employees. Moreover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unlik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obligate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>replac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>employee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>become</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unavailable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deliver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contracted,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>thereby</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reducing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>non-performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="2406DD6C" w14:textId="021D4493" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:spacing w:line="120" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>necessar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>issuin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>administerin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...138 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...80 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SSAs</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="7"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">including </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>instructions,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>located</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OHR</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Intranet</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>web</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>site</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="7"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:r>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="006C7218">
           <w:rPr>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
             <w:u w:val="single" w:color="000000"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>http://intra.undp.org</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="006C7218">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:spacing w:val="2"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:kern w:val="0"/>
             <w:u w:val="single" w:color="000000"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="006C7218">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:spacing w:val="-1"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:kern w:val="0"/>
             <w:u w:val="single" w:color="000000"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ohr(forms)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ma</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>complete</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>electronically.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="36692F15" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="4" w:line="140" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="4" w:after="0" w:line="140" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="7C4010F7" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="40D7D9DA" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="33CD5F6E" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="112"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Simplification</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Special</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(“SSA”)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="68D2D3A1" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="7" w:line="240" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="0511019E" w14:textId="13FF7B1D" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:spacing w:before="29"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="122"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>announce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>discontinuance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>certain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>administrative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>containe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="6"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>On</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>feature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guideline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="1"/>
-[...3 lines deleted...]
-        <w:t>7</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>common</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corporate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Roster.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hiring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>units</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...60 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>make</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>full</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>roster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>facilitate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sourcing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qualified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>experts.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OHR survey,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SSA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>users</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>indicated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corporate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Roster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rarely</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>checked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for names</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qualified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultants.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sub-regional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(SURFs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>build</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a common</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>network</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qualified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>experts,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maintenance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>roster,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="8"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>labour-intensive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exercise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>longe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>justified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Therefore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corporat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...43 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consultan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Roste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...148 lines deleted...]
-        <w:t>has</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>discontinued,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>immediately.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="7877BC99" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
-[...1277 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="0A79F9B0" w14:textId="492C3B7D" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="112" w:right="62"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="62"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>existin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hirin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>require</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Human</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Corporate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Roster.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reporting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requirement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>discontinued.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>performanc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>evaluatio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>stil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>befor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unpaid fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>released</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>availabl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reques</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>interna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>monitoring</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="1"/>
-[...238 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...956 lines deleted...]
-        <w:t>monitoring</w:t>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>control.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="046C7D67" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
-[...43 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="51138F31" w14:textId="2E73085C" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="112" w:right="136"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>monitor</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SSA</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>usage,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hiring</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>units</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>submit</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>annual</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reports</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BPRM/OHR. However,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>completion</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>these</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reports</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>time-consuming</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compliance</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>been</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">low. </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Wit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>implementatio</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IMI</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Releas</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>upgradin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FOS</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>syste</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>monitoring</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SSA</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>activities</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Headquarters</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>country</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>offices,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>respectively,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>curren</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SS</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reportin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>requiremen</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>discontinued</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OH</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>wil</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pilotin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>simple</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">self- </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>assessment</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>checklist</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hiring</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>units</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ensure</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>satisfying</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>corporate standards</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>selection</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>administration</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultants.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="76691C2B" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="16" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="396AA7DD" w14:textId="13C1B89A" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="112" w:right="515"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="515"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Hirin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>unit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remai</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>full</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>accountabl</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fo</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>complyin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>wit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>othe</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>provisions</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SSA</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>relating</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>selection</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>performance</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>evaluation</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of consultants,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Regulations</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="4BB6A812" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="16" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="395A8BC3" w14:textId="3740B943" w:rsidR="00000000" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="112" w:right="847"/>
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="008F7EAC">
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="847"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00000000" w:rsidRPr="006C7218" w:rsidSect="00BE3D38">
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2200" w:right="1560" w:bottom="280" w:left="1520" w:header="1964" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OHR/Recruitment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>continue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>advice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the appropriate use of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLAs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SSAs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>interpretatio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>relevan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>policie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...372 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="61B08DC8" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="4" w:line="120" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="4" w:after="0" w:line="120" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="4D3C189B" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="1588E22E" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:spacing w:before="29" w:line="260" w:lineRule="exact"/>
+        <w:spacing w:before="29" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:right="108"/>
-        <w:jc w:val="right"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annex</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="3F59B975" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="5" w:line="120" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="5" w:after="0" w:line="120" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="702C8090" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="764D03F4" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="039D9A5C" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="29"/>
+        <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2731" w:right="2734"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reimbursable</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Loan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="5037727E" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="3180" w:right="3182"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Delegation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Authority</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="7A303904" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="11" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="11" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="27084837" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="621" w:right="521" w:hanging="509"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(A</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="57"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>followin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delegatio</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>authorit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mad</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>user</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(se</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>attache</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>list</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>both UND</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Headquarter</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>location</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>countr</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>issu</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reimbursabl</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>loan agreement</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(“RLAs”</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>orde</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>secur</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>service</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>identifie</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>individuals employe</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>company</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>institutio</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>othe</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lega</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>entity.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="03C71FE7" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="091FA40F" w14:textId="4AEF4357" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:right="157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Head</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>unit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>liste</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>attachmen</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>wil</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hav</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>standin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>authorit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>issu</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RLAs u</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>maximu</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US$30,00</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(no</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>exceedin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dail</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fe</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US$500);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="1DE57D56" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="13" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="13" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="08061454" w14:textId="45B5284C" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="832" w:right="171" w:hanging="360"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="171"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Head</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>unit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>liste</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>attachmen</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>wil</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hav</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>authorit</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>issu</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RLA</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">between </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US$30,000</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US$99,999</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>been</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reviewed</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>local</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contracts Committee</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(see</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(B)</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>below);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="6C4683F3" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="16" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="6840EC46" w14:textId="285593A6" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="832" w:right="89" w:hanging="360"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="89"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>serie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>issued</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>same</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>same</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>project, totaling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>US$100,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>more,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>endorse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Directo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Offic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...68 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Human</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advisory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for final</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recommendation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>approval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...450 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procurement</w:t>
       </w:r>
-      <w:r>
-[...145 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="1DB521F5" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="15" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="15" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="48E47664" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="71" w:right="102"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(B</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="8"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>loca</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contract</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Committe</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shal</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hav</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="6"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>authority to review</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>request</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fo</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SSA</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="7F9EB19E" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="621"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RLAs</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>between</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US$30,000</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US$99,999.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="0610EBB2" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="16" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="522EB15A" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="621" w:right="257" w:hanging="509"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(C</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="8"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guideline</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fo</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Specia</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Servic</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(SSA) </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(UNDP/ADM/95/63,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dated</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>July</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1995)</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>apply</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RLAs,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>except</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>as specifically</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>provided</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>below.</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(All</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>references</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hereinafter</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>refer</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SSA Guidelines).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="6456B18B" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="15" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="15" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="6CE61841" w14:textId="32C6096F" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="472"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Paragrap</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5(A</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>entitle</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“Definitions</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>amende</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="523D71FE" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="16" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="1A4B0B32" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="832" w:right="187"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“Consultan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>perso</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>whos</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>service</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>require</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UND</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">short-term </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>basis</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>provide</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>outside</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>expertise,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i.e.</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>advisory</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>assistance</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">requiring </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>expertise</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>specia</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>skill</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>knowledg</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>availabl</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fro</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>regula</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>staf</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of UNDP</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fo</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>whic</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ther</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>continuin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nee</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="6"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“consultant” shall</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>identified</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>employed</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>outside</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>company,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>institution or</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>legal</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>entity</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>been</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contractually</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>released</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>employing organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="2"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expertise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(boldface</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...61 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>added)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="4BF9428C" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="10" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="10" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="347AD658" w14:textId="7896E665" w:rsidR="00000000" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="832" w:right="118" w:hanging="360"/>
-[...5 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId9"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="118"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00000000" w:rsidRPr="006C7218" w:rsidSect="00BE3D38">
+          <w:headerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1580" w:right="1520" w:bottom="280" w:left="1520" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>identifie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subjec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eleven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>four-month</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>break-in-service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(paragraph</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>10(a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...506 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>40);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="677DAD82" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="5B762F43" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="600011C7" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:before="2" w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="7DB6E378" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="29" w:line="260" w:lineRule="exact"/>
+        <w:spacing w:before="29" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="112"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
           <w:position w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(C)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="6C416D2D" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="12" w:line="240" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="2506377C" w14:textId="222197DE" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:spacing w:before="34" w:line="260" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="34" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:right="265"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RLA</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>issue</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>engag</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>retire</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UND</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>othe</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>agency</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="6"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>staf</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="6"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>membe</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="6"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>may onl</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>approve</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Director</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Offic</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Huma</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resource</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(se</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="7A8B4551" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="832"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>13(a))</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Thi</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>requiremen</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shal</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>appl</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hirin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultant</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>unde</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RLA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="4BEF3A3F" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="832"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>eve</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>thoug</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>suc</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultant</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>subjec</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Genera</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assembl</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resolutions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="339A6C9D" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="832" w:right="124"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>37/23</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>51/408</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Thes</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>resolution</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>limi</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>amoun</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tha</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ma</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pai</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>forme</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP/UNFPA/UNOP</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>staf</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>membe</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>receip</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pensio</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>benefi</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>from th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unite</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nation</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Join</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pensio</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fun</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>withi</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>calenda</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>yea</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(currently </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US$22,000)</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>duration</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultancy</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contract</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>six</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>months</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>calenda</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="6"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>year.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="464581D3" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="16" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="73925DBB" w14:textId="401262FA" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="832" w:right="223" w:hanging="360"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="223"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rat</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paymen</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fo</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultan</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hire</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>unde</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RL</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shal</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>includ</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>overhead</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>costs</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>company/institution.</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reasonable</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>level</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>overhead</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">charges </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shoul</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>take</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>int</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>accoun</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>settin</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pa</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rate</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(paragrap</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="8"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:t>).</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>seq).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="5122C638" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="1" w:line="280" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="1" w:after="0" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="3E1B32C7" w14:textId="70EC1D5C" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:right="151"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultan</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hire</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>unde</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RL</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>entitle</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>annua</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>leav</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pai</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sic</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">leave </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(paragraph</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>74).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="3477CD5E" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="13" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="13" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="730E5727" w14:textId="71DE0F4D" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="832" w:right="85" w:hanging="360"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="85"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>institutio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entitlemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compensatio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>even</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>death,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>injury,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>illness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>employees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>attributable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>performance,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appendi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ST/SGB/Staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rules/Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>D/Rev.1).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hired</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entitled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compensatio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>even</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>death</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>injury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>illnes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appendi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Staf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Liabilit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>coverag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...255 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...339 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sole </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>employing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
-[...1227 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>company</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(paragraphs</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>78,</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="9"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-        <w:t>).</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>seq).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="0832625E" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="16" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="0FF4528B" w14:textId="7A4A87CC" w:rsidR="00BE3D38" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="832" w:right="115" w:hanging="360"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="115"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appendi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hired unde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>even</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>death</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>injury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>illnes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>connectio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel undertake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mean</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transportatio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>furnishe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>directio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
-[...483 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...261 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="2B0F6049" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="832"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>performance</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>engaged</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(paragraph</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>81).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="07ED966E" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="16" w:line="260" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="16" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="40B0BF7F" w14:textId="30D7CBC3" w:rsidR="00000000" w:rsidRPr="006C7218" w:rsidRDefault="00BE3D38" w:rsidP="006C7218">
       <w:pPr>
-        <w:ind w:left="832" w:right="64" w:hanging="360"/>
-[...5 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId10"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="64"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00000000" w:rsidRPr="006C7218" w:rsidSect="00BE3D38">
+          <w:headerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1580" w:right="1540" w:bottom="280" w:left="1520" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consultants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hired</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>serve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>designate</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hazardou</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dut</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>station</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>covere</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Wa</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ris</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Insuranc</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheme </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(paragraph</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>83).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="57AF3431" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="8" w:line="120" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="8" w:after="0" w:line="120" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="77721975" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="6F479FA7" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="29"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="3588"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>List</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="thick" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="thick" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Users</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="29C4B724" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2" w:line="100" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="2" w:after="0" w:line="100" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="7AB2A216" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+    <w:p w14:paraId="3201272B" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="71487C27" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:ind w:left="1392"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resident</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Representatives</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="04CFD4B7" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assistant</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Administrators</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="34201D5D" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UND</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Africa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="4F134B0E" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UND</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Asi</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pacific</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="323342DC" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Europe</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Commonwealth</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Independent</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>States</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="7398C58A" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Arab</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>States</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="46DF343F" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">-   </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UND</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lati</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Americ</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cari</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="3"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ean</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="7BE42B20" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="2"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="2043"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assistant</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Administrators,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BPRM/BDP/BREA/BFAS Directors,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OA/OSG/DGO/HDRO/EO/OAPR Executive</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Director,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNOPS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="7B576D72" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Executive</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Director,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNIFEM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="640EB44F" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="7" w:line="260" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="7" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="-90" w:right="4253"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Executive</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Secretary,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNCDF Executive</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Coordinator,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNV</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="23282B52" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRPr="00BE3D38" w:rsidRDefault="00BE3D38" w:rsidP="00BE3D38">
       <w:pPr>
-        <w:spacing w:before="4" w:line="260" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="4" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="-90" w:right="950"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Director,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Liaison</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Offices,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Brussels/Copenhagen/Geneva/Tokyo/ Washington,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>D.C./Croatia/Macedonia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="4"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00BE3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Yugolavia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:sectPr w:rsidR="008F7EAC">
-      <w:headerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="14350F78" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00BE3D38">
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1580" w:right="1680" w:bottom="280" w:left="1680" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A216E2" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="75FB1F64" w14:textId="77777777" w:rsidR="00743378" w:rsidRDefault="00743378" w:rsidP="00BE3D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A216E2" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="40B184F8" w14:textId="77777777" w:rsidR="00743378" w:rsidRDefault="00743378" w:rsidP="00BE3D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1842585111"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="7AF41DFB" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRDefault="00BE3D38">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="7270D033" w14:textId="3F249EFD" w:rsidR="00BE3D38" w:rsidRDefault="00BE3D38">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="3683A863" w14:textId="28918A3B" w:rsidR="00BE3D38" w:rsidRDefault="00000000">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="014AF513" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRDefault="00BE3D38">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A216E2" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="4C329E80" w14:textId="77777777" w:rsidR="00743378" w:rsidRDefault="00743378" w:rsidP="00BE3D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A216E2" w:rsidRDefault="00A216E2">
+    <w:p w14:paraId="4D507A42" w14:textId="77777777" w:rsidR="00743378" w:rsidRDefault="00743378" w:rsidP="00BE3D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008F7EAC" w:rsidRDefault="00A216E2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1990598A" w14:textId="318FC346" w:rsidR="00877DC4" w:rsidRDefault="00877DC4">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
     </w:pPr>
-    <w:r>
-[...77 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79CE8123" w14:textId="77777777" w:rsidR="00877DC4" w:rsidRDefault="00877DC4">
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="0"/>
         <w:szCs w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C2006CE" w14:textId="77777777" w:rsidR="00877DC4" w:rsidRDefault="00877DC4">
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="0"/>
         <w:szCs w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008F7EAC" w:rsidRDefault="008F7EAC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DBCE324" w14:textId="77777777" w:rsidR="00BE3D38" w:rsidRDefault="00BE3D38">
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="0"/>
         <w:szCs w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E5262F1"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="2CD81A6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96C22EA0"/>
+    <w:lvl w:ilvl="0" w:tplc="73EE0EF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="472" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="720"/>
+        <w:ind w:left="1192" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1912" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
-[...12 lines deleted...]
-      <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="720"/>
+        <w:ind w:left="2632" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading5"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="720"/>
+        <w:ind w:left="3352" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4072" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading6"/>
-[...12 lines deleted...]
-      <w:pStyle w:val="Heading7"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="720"/>
+        <w:ind w:left="4792" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading8"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="720"/>
+        <w:ind w:left="5512" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading9"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="720"/>
+        <w:ind w:left="6232" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="465C068C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6534FA14"/>
+    <w:lvl w:ilvl="0" w:tplc="D0FE30C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="832" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1552" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2272" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2992" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3712" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4432" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5152" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5872" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6592" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51CB23EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBEEA2C8"/>
+    <w:lvl w:ilvl="0" w:tplc="1428B9FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="832" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1552" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2272" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2992" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3712" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4432" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5152" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5872" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6592" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1446844421">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="366762452">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1373842694">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008F7EAC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA4B45"/>
+    <w:rsidRoot w:val="00BE3D38"/>
+    <w:rsid w:val="004B61C4"/>
+    <w:rsid w:val="006C7218"/>
+    <w:rsid w:val="00743378"/>
+    <w:rsid w:val="00877DC4"/>
+    <w:rsid w:val="00882E83"/>
+    <w:rsid w:val="00921643"/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{999A6E11-0E83-4562-B0FA-897DC72DC553}"/>
+  <w14:docId w14:val="60E958CA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{095A2AFF-3C31-4A8E-A036-AC7B711BE819}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -34862,51 +39122,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -35079,1328 +39339,952 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE3D38"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BE3D38"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE3D38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BE3D38"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.undp.org/ohr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.undp.org/ohr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...548 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C941B85C-17AD-4F4E-8BE9-2883D60CEE26}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1875</Words>
-  <Characters>10692</Characters>
+  <Words>1851</Words>
+  <Characters>10553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12542</CharactersWithSpaces>
+  <CharactersWithSpaces>12380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>