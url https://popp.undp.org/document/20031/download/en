--- v0 (2025-11-02)
+++ v1 (2026-06-27)
@@ -1,3905 +1,4605 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...77 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6879"/>
-        <w:gridCol w:w="2147"/>
+        <w:gridCol w:w="7508"/>
+        <w:gridCol w:w="1508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00022BE2" w14:paraId="03F9467A" w14:textId="77777777" w:rsidTr="7E011012">
+      <w:tr w:rsidR="00022BE2" w:rsidRPr="008F424C" w14:paraId="03F9467A" w14:textId="77777777" w:rsidTr="7E011012">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E74370D" w14:textId="20162569" w:rsidR="00022BE2" w:rsidRPr="00351574" w:rsidRDefault="0E593743" w:rsidP="00022BE2">
+          <w:p w14:paraId="6E74370D" w14:textId="20162569" w:rsidR="00022BE2" w:rsidRPr="008F424C" w:rsidRDefault="0E593743" w:rsidP="00022BE2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7E011012">
-              <w:rPr>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>UNITED NATIONS DEVELOPMENT PROGRAMME</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321A6040" w14:textId="77777777" w:rsidR="00022BE2" w:rsidRDefault="00022BE2" w:rsidP="00022BE2">
+          <w:p w14:paraId="321A6040" w14:textId="77777777" w:rsidR="00022BE2" w:rsidRPr="008F424C" w:rsidRDefault="00022BE2" w:rsidP="00022BE2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75533B1A" w14:textId="6609AB47" w:rsidR="00022BE2" w:rsidRDefault="00022BE2" w:rsidP="00022BE2">
+          <w:p w14:paraId="75533B1A" w14:textId="6609AB47" w:rsidR="00022BE2" w:rsidRPr="008F424C" w:rsidRDefault="00022BE2" w:rsidP="00022BE2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD33B3">
-              <w:rPr>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00AC2E7A">
-              <w:rPr>
+            <w:r w:rsidR="00AC2E7A" w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD33B3">
-              <w:rPr>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Annual Performance Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="150F388D" w14:textId="445B0ADC" w:rsidR="00022BE2" w:rsidRDefault="00022BE2" w:rsidP="00145E59">
+          <w:p w14:paraId="150F388D" w14:textId="115B969D" w:rsidR="00022BE2" w:rsidRPr="008F424C" w:rsidRDefault="00022BE2" w:rsidP="00145E59">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00022BE2">
-[...50 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2935B3C4" w14:textId="0E62B769" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+    <w:p w14:paraId="2935B3C4" w14:textId="0E62B769" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF STAFF MEMBER: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00351574" w:rsidRPr="00351574" w14:paraId="462220C9" w14:textId="77777777" w:rsidTr="00351574">
+      <w:tr w:rsidR="00351574" w:rsidRPr="008F424C" w14:paraId="462220C9" w14:textId="77777777" w:rsidTr="00351574">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48AD9461" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+          <w:p w14:paraId="48AD9461" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79FB970B" w14:textId="74AD823B" w:rsidR="00022BE2" w:rsidRDefault="00351574" w:rsidP="00351574">
+    <w:p w14:paraId="79FB970B" w14:textId="74AD823B" w:rsidR="00022BE2" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DETAILS:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2254"/>
         <w:gridCol w:w="6813"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00351574" w14:paraId="17960686" w14:textId="77777777" w:rsidTr="718D7707">
+      <w:tr w:rsidR="00351574" w:rsidRPr="008F424C" w14:paraId="17960686" w14:textId="77777777" w:rsidTr="718D7707">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62CF4371" w14:textId="519F3896" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+          <w:p w14:paraId="62CF4371" w14:textId="519F3896" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00351574">
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>JOB TITLE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="445B2FED" w14:textId="77777777" w:rsidR="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+          <w:p w14:paraId="445B2FED" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351574" w14:paraId="14DAF85A" w14:textId="77777777" w:rsidTr="718D7707">
+      <w:tr w:rsidR="00351574" w:rsidRPr="008F424C" w14:paraId="14DAF85A" w14:textId="77777777" w:rsidTr="718D7707">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7184FCAC" w14:textId="378A9956" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+          <w:p w14:paraId="7184FCAC" w14:textId="378A9956" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00351574">
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>DEPARTMENT:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15DE42F4" w14:textId="77777777" w:rsidR="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+          <w:p w14:paraId="15DE42F4" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351574" w14:paraId="22AC7091" w14:textId="77777777" w:rsidTr="718D7707">
+      <w:tr w:rsidR="00351574" w:rsidRPr="008F424C" w14:paraId="22AC7091" w14:textId="77777777" w:rsidTr="718D7707">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F76451A" w14:textId="1CEB804F" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+          <w:p w14:paraId="2F76451A" w14:textId="1CEB804F" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00351574">
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>DUTY STATION:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6745B6F5" w14:textId="77777777" w:rsidR="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+          <w:p w14:paraId="6745B6F5" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351574" w14:paraId="2AB2F7D1" w14:textId="77777777" w:rsidTr="718D7707">
+      <w:tr w:rsidR="00351574" w:rsidRPr="008F424C" w14:paraId="2AB2F7D1" w14:textId="77777777" w:rsidTr="718D7707">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E021AE4" w14:textId="2D346B09" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="007B2B41" w:rsidP="00351574">
+          <w:p w14:paraId="0E021AE4" w14:textId="2D346B09" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="007B2B41" w:rsidP="00351574">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>GRADE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01CE5D7F" w14:textId="77777777" w:rsidR="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+          <w:p w14:paraId="01CE5D7F" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77EAECB2" w14:textId="29C5DD98" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+    <w:p w14:paraId="77EAECB2" w14:textId="29C5DD98" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF </w:t>
       </w:r>
-      <w:r w:rsidR="000F6C21">
-        <w:rPr>
+      <w:r w:rsidR="000F6C21" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SUPERVISOR</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COMPLETING THE REVIEW: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00351574" w:rsidRPr="00351574" w14:paraId="058FF844" w14:textId="77777777" w:rsidTr="00357C45">
+      <w:tr w:rsidR="00351574" w:rsidRPr="008F424C" w14:paraId="058FF844" w14:textId="77777777" w:rsidTr="00357C45">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8759E2" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="00351574" w:rsidP="00357C45">
+          <w:p w14:paraId="0A8759E2" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00357C45">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="192F7C24" w14:textId="77777777" w:rsidR="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+    <w:p w14:paraId="192F7C24" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2719BCC0" w14:textId="2275898E" w:rsidR="000D1FE7" w:rsidRPr="008F424C" w:rsidRDefault="000D1FE7" w:rsidP="000D1FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC7E442" w14:textId="008FC8DF" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+    <w:p w14:paraId="4CC7E442" w14:textId="008FC8DF" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ANNUAL REVIEW STATEMENTS: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6611"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00351574" w14:paraId="2D268415" w14:textId="77777777" w:rsidTr="420244FF">
+      <w:tr w:rsidR="00351574" w:rsidRPr="008F424C" w14:paraId="2D268415" w14:textId="77777777" w:rsidTr="420244FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D284688" w14:textId="47BFF1F3" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="00351574" w:rsidP="00351574">
+          <w:p w14:paraId="1D284688" w14:textId="47BFF1F3" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00351574">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00351574">
-[...3 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>STATEMENT OF ACHIEVEMENT BY SUPERVISEE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00771BFA" w14:paraId="37BF1976" w14:textId="77777777" w:rsidTr="420244FF">
+      <w:tr w:rsidR="00771BFA" w:rsidRPr="008F424C" w14:paraId="37BF1976" w14:textId="77777777" w:rsidTr="420244FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="65F30977" w14:textId="40DA74F8" w:rsidR="00771BFA" w:rsidRPr="00771BFA" w:rsidRDefault="00771BFA" w:rsidP="00771BFA">
+          <w:p w14:paraId="65F30977" w14:textId="40DA74F8" w:rsidR="00771BFA" w:rsidRPr="008F424C" w:rsidRDefault="00771BFA" w:rsidP="00771BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00771BFA">
-              <w:rPr>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Provide your statement of achievement for the year</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351574" w14:paraId="2CB6C892" w14:textId="77777777" w:rsidTr="420244FF">
+      <w:tr w:rsidR="00351574" w:rsidRPr="008F424C" w14:paraId="2CB6C892" w14:textId="77777777" w:rsidTr="420244FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="28597EEC" w14:textId="77777777" w:rsidR="00351574" w:rsidRDefault="00351574" w:rsidP="00022BE2">
+          <w:p w14:paraId="28597EEC" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00022BE2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6366013D" w14:textId="77777777" w:rsidR="00351574" w:rsidRDefault="00351574" w:rsidP="00022BE2">
+          <w:p w14:paraId="6366013D" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00022BE2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="539C869B" w14:textId="77777777" w:rsidR="00351574" w:rsidRDefault="00351574" w:rsidP="00022BE2">
+          <w:p w14:paraId="539C869B" w14:textId="77777777" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00022BE2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F08B851" w14:textId="3C93E7C6" w:rsidR="00771BFA" w:rsidRDefault="00771BFA" w:rsidP="00022BE2">
+          <w:p w14:paraId="6F08B851" w14:textId="3C93E7C6" w:rsidR="00771BFA" w:rsidRPr="008F424C" w:rsidRDefault="00771BFA" w:rsidP="00022BE2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05E7BBCC" w14:textId="77777777" w:rsidR="00771BFA" w:rsidRDefault="00771BFA" w:rsidP="00022BE2">
+          <w:p w14:paraId="05E7BBCC" w14:textId="77777777" w:rsidR="00771BFA" w:rsidRPr="008F424C" w:rsidRDefault="00771BFA" w:rsidP="00022BE2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39A5E7B4" w14:textId="266AF099" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="00351574" w:rsidP="00022BE2">
+          <w:p w14:paraId="39A5E7B4" w14:textId="266AF099" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00351574" w:rsidP="00022BE2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351574" w14:paraId="5B164124" w14:textId="77777777" w:rsidTr="420244FF">
+      <w:tr w:rsidR="00351574" w:rsidRPr="008F424C" w14:paraId="5B164124" w14:textId="77777777" w:rsidTr="420244FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="746B7FE4" w14:textId="45129E15" w:rsidR="00351574" w:rsidRPr="00351574" w:rsidRDefault="000F6C21" w:rsidP="00357C45">
+          <w:p w14:paraId="746B7FE4" w14:textId="45129E15" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="000F6C21" w:rsidP="00357C45">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>SUPERVISOR</w:t>
             </w:r>
-            <w:r w:rsidR="00351574">
+            <w:r w:rsidR="00351574" w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>: ANNUAL REVIEW STATEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00771BFA" w14:paraId="017B72C8" w14:textId="77777777" w:rsidTr="420244FF">
+      <w:tr w:rsidR="00771BFA" w:rsidRPr="008F424C" w14:paraId="017B72C8" w14:textId="77777777" w:rsidTr="420244FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBCC266" w14:textId="45AF5603" w:rsidR="00771BFA" w:rsidRPr="00771BFA" w:rsidRDefault="00771BFA" w:rsidP="420244FF">
+          <w:p w14:paraId="5FBCC266" w14:textId="45AF5603" w:rsidR="00771BFA" w:rsidRPr="008F424C" w:rsidRDefault="00771BFA" w:rsidP="420244FF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="420244FF">
-              <w:rPr>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Based on your review, indicate if the supervisee’s performance was ‘</w:t>
             </w:r>
-            <w:r w:rsidR="00580F48">
-              <w:rPr>
+            <w:r w:rsidR="00580F48" w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Meets performance expectations</w:t>
             </w:r>
-            <w:r w:rsidRPr="420244FF">
-              <w:rPr>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>’ or ‘</w:t>
             </w:r>
-            <w:r w:rsidR="00580F48">
-              <w:rPr>
+            <w:r w:rsidR="00580F48" w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Does not meet performance expectations</w:t>
             </w:r>
-            <w:r w:rsidRPr="420244FF">
-              <w:rPr>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>’.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FF913DB" w14:textId="677AB5FE" w:rsidR="00771BFA" w:rsidRDefault="00771BFA" w:rsidP="00771BFA">
+          <w:p w14:paraId="2FF913DB" w14:textId="677AB5FE" w:rsidR="00771BFA" w:rsidRPr="008F424C" w:rsidRDefault="00771BFA" w:rsidP="00771BFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00771BFA">
-              <w:rPr>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Provide more detailed comments on the supervisee’s performance. Include clarifications, as needed, on your responses to questions in the performance or competency questionnaires. Mention any special achievements, impact, examples of exceptional work, or, on the contrary, examples of performance below expected standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00081E3C" w14:paraId="1AB2F2D4" w14:textId="77777777" w:rsidTr="420244FF">
+      <w:tr w:rsidR="00081E3C" w:rsidRPr="008F424C" w14:paraId="1AB2F2D4" w14:textId="77777777" w:rsidTr="420244FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="539D3959" w14:textId="7030DA04" w:rsidR="00081E3C" w:rsidRDefault="00081E3C" w:rsidP="00351574">
+          <w:p w14:paraId="539D3959" w14:textId="7030DA04" w:rsidR="00081E3C" w:rsidRPr="008F424C" w:rsidRDefault="00081E3C" w:rsidP="00351574">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>OVERALL RATING:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6611" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51ADFC40" w14:textId="77777777" w:rsidR="00081E3C" w:rsidRDefault="00081E3C" w:rsidP="00771BFA">
+          <w:p w14:paraId="51ADFC40" w14:textId="77777777" w:rsidR="00081E3C" w:rsidRPr="008F424C" w:rsidRDefault="00081E3C" w:rsidP="00771BFA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351574" w14:paraId="25BB055F" w14:textId="77777777" w:rsidTr="420244FF">
+      <w:tr w:rsidR="00351574" w:rsidRPr="008F424C" w14:paraId="25BB055F" w14:textId="77777777" w:rsidTr="420244FF">
         <w:trPr>
           <w:trHeight w:val="1838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="77341FF6" w14:textId="5E811C1D" w:rsidR="00771BFA" w:rsidRPr="00351574" w:rsidRDefault="00771BFA" w:rsidP="00357C45">
+          <w:p w14:paraId="77341FF6" w14:textId="5E811C1D" w:rsidR="00771BFA" w:rsidRPr="008F424C" w:rsidRDefault="00771BFA" w:rsidP="00357C45">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>COMMENTS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D1FE7" w14:paraId="65970675" w14:textId="77777777" w:rsidTr="420244FF">
+      <w:tr w:rsidR="000D1FE7" w:rsidRPr="008F424C" w14:paraId="65970675" w14:textId="77777777" w:rsidTr="420244FF">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F13CC71" w14:textId="6E9D1A55" w:rsidR="000D1FE7" w:rsidRDefault="00290600" w:rsidP="000D1FE7">
+          <w:p w14:paraId="6F13CC71" w14:textId="6E9D1A55" w:rsidR="000D1FE7" w:rsidRPr="008F424C" w:rsidRDefault="00290600" w:rsidP="000D1FE7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t xml:space="preserve">FINAL COMMENTS ON </w:t>
             </w:r>
-            <w:r w:rsidR="000F6C21">
+            <w:r w:rsidR="000F6C21" w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>SUPERVISOR</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008F424C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>’S REVIEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D1FE7" w14:paraId="5E06C73C" w14:textId="77777777" w:rsidTr="420244FF">
+      <w:tr w:rsidR="000D1FE7" w:rsidRPr="008F424C" w14:paraId="5E06C73C" w14:textId="77777777" w:rsidTr="420244FF">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="18B1FD6E" w14:textId="77777777" w:rsidR="000D1FE7" w:rsidRDefault="000D1FE7" w:rsidP="00357C45">
+          <w:p w14:paraId="18B1FD6E" w14:textId="77777777" w:rsidR="000D1FE7" w:rsidRPr="008F424C" w:rsidRDefault="000D1FE7" w:rsidP="00357C45">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59FABE2F" w14:textId="77777777" w:rsidR="00290600" w:rsidRDefault="00290600" w:rsidP="00357C45">
+          <w:p w14:paraId="59FABE2F" w14:textId="77777777" w:rsidR="00290600" w:rsidRPr="008F424C" w:rsidRDefault="00290600" w:rsidP="00357C45">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CBFD528" w14:textId="77777777" w:rsidR="00290600" w:rsidRDefault="00290600" w:rsidP="00357C45">
+          <w:p w14:paraId="6CBFD528" w14:textId="77777777" w:rsidR="00290600" w:rsidRPr="008F424C" w:rsidRDefault="00290600" w:rsidP="00357C45">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="536B7F7D" w14:textId="6EFE11E2" w:rsidR="00290600" w:rsidRDefault="00290600" w:rsidP="00357C45">
+          <w:p w14:paraId="536B7F7D" w14:textId="6EFE11E2" w:rsidR="00290600" w:rsidRPr="008F424C" w:rsidRDefault="00290600" w:rsidP="00357C45">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13596766" w14:textId="36BDB523" w:rsidR="00351574" w:rsidRPr="00290600" w:rsidRDefault="00290600" w:rsidP="00290600">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="13596766" w14:textId="36BDB523" w:rsidR="00351574" w:rsidRPr="008F424C" w:rsidRDefault="00290600" w:rsidP="00290600">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SIGNATURES:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339E45FB" w14:textId="77777777" w:rsidR="00290600" w:rsidRDefault="00290600" w:rsidP="00022BE2">
-[...31 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="339E45FB" w14:textId="77777777" w:rsidR="00290600" w:rsidRPr="008F424C" w:rsidRDefault="00290600" w:rsidP="00022BE2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A21821" w14:textId="1EE70EED" w:rsidR="000D1FE7" w:rsidRPr="008F424C" w:rsidRDefault="00290600" w:rsidP="00290600">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUPERVISEE: _____________________          </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6C21" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SUPERVISOR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290600">
-        <w:rPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>: _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53262C3E" w14:textId="77777777" w:rsidR="00AC3944" w:rsidRDefault="00AC3944">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="53262C3E" w14:textId="77777777" w:rsidR="00AC3944" w:rsidRPr="008F424C" w:rsidRDefault="00AC3944">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4979DA00" w14:textId="523B973F" w:rsidR="00022BE2" w:rsidRPr="00771BFA" w:rsidRDefault="00771BFA" w:rsidP="00771BFA">
+    <w:p w14:paraId="4979DA00" w14:textId="523B973F" w:rsidR="00022BE2" w:rsidRPr="008F424C" w:rsidRDefault="00771BFA" w:rsidP="00771BFA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>PERFORMANCE QUESTIONNAIRE</w:t>
-[...13 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">PERFORMANCE QUESTIONNAIRE: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7912B4DE" w14:textId="25A15344" w:rsidR="00145E59" w:rsidRPr="008F424C" w:rsidRDefault="00145E59" w:rsidP="00145E59">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>In this section,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074D4F2B" w14:textId="620D3C51" w:rsidR="00145E59" w:rsidRDefault="00145E59" w:rsidP="00145E59">
+    <w:p w14:paraId="074D4F2B" w14:textId="620D3C51" w:rsidR="00145E59" w:rsidRPr="008F424C" w:rsidRDefault="00145E59" w:rsidP="00145E59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reflect on the supervisee’s performance during the year. Complete the performance questionnaire for all supervisees. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E40DBE" w14:textId="2222E392" w:rsidR="00145E59" w:rsidRDefault="00145E59" w:rsidP="00145E59">
+    <w:p w14:paraId="02E40DBE" w14:textId="2222E392" w:rsidR="00145E59" w:rsidRPr="008F424C" w:rsidRDefault="00145E59" w:rsidP="00145E59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reflect on the supervisee’s proficiency in relation to the applicable competencies. Complete the core competencies proficiency questionnaire for all supervisees.  Answer additional questions for those in supervisory roles focusing on their proficiency in </w:t>
       </w:r>
-      <w:r w:rsidR="009B6C1B">
+      <w:r w:rsidR="009B6C1B" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP’s </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>people management competencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F812E48" w14:textId="6B8B8EDD" w:rsidR="00290600" w:rsidRDefault="00247364" w:rsidP="00145E59">
+    <w:p w14:paraId="2F812E48" w14:textId="6B8B8EDD" w:rsidR="00290600" w:rsidRPr="008F424C" w:rsidRDefault="00247364" w:rsidP="00145E59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00247364">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Indicate if you are proposing this supervisee to receive a Certificate of Special Recognition for their performance this year in accordance with the UNDP policy on Performance Management and Development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58313636" w14:textId="77777777" w:rsidR="00145E59" w:rsidRDefault="00145E59" w:rsidP="00145E59">
-[...4 lines deleted...]
-    <w:p w14:paraId="353D9F78" w14:textId="55360235" w:rsidR="00145E59" w:rsidRPr="009B3743" w:rsidRDefault="00145E59" w:rsidP="009B3743">
+    <w:p w14:paraId="58313636" w14:textId="77777777" w:rsidR="00145E59" w:rsidRPr="008F424C" w:rsidRDefault="00145E59" w:rsidP="00145E59">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353D9F78" w14:textId="55360235" w:rsidR="00145E59" w:rsidRPr="008F424C" w:rsidRDefault="00145E59" w:rsidP="009B3743">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PERFORMANCE QUESTIONNAIRE FOR ALL PERSONNEL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20860ADA" w14:textId="30CFD435" w:rsidR="00145E59" w:rsidRDefault="00081E3C" w:rsidP="00145E59">
+    <w:p w14:paraId="20860ADA" w14:textId="30CFD435" w:rsidR="00145E59" w:rsidRPr="008F424C" w:rsidRDefault="00081E3C" w:rsidP="00145E59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk133402809"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">During the period, </w:t>
       </w:r>
-      <w:r w:rsidR="00AC3944">
-        <w:rPr>
+      <w:r w:rsidR="00AC3944" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">did </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>the supervisee achieve</w:t>
       </w:r>
-      <w:r w:rsidR="00843791">
-        <w:rPr>
+      <w:r w:rsidR="00843791" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the agreed </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>goals with</w:t>
       </w:r>
-      <w:r w:rsidR="00843791">
-        <w:rPr>
+      <w:r w:rsidR="00843791" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> quality, timeliness and quantity) for the role</w:t>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the expected standards (e.g. quality, timeliness and quantity) for the role</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00AC3944">
-        <w:rPr>
+      <w:r w:rsidR="00AC3944" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134496CB" w14:textId="151400BA" w:rsidR="00863757" w:rsidRDefault="00863757" w:rsidP="00863757">
+    <w:p w14:paraId="134496CB" w14:textId="151400BA" w:rsidR="00863757" w:rsidRPr="008F424C" w:rsidRDefault="00863757" w:rsidP="00863757">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="72E77EAA" w14:textId="64E3773C" w:rsidR="00863757" w:rsidRDefault="00863757" w:rsidP="00863757">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E77EAA" w14:textId="64E3773C" w:rsidR="00863757" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00863757">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="1F31AC8A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1F31AC8A">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1459" type="#_x0000_t75" style="width:240.2pt;height:19.35pt" o:ole="">
-[...6 lines deleted...]
-    <w:p w14:paraId="35F3303A" w14:textId="45343EDB" w:rsidR="00863757" w:rsidRDefault="00863757" w:rsidP="00863757">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:240pt;height:19.2pt">
+            <v:imagedata r:id="rId10" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F3303A" w14:textId="45343EDB" w:rsidR="00863757" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00863757">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="4D8DED46" w14:textId="2273CFD6" w:rsidR="00863757" w:rsidRDefault="00863757" w:rsidP="00863757">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="4FB4FD01">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId11" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8DED46" w14:textId="2273CFD6" w:rsidR="00863757" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00863757">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <v:shape id="_x0000_i1153" type="#_x0000_t75" style="width:174.65pt;height:19.9pt" o:ole="">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6D5AE527">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:174.6pt;height:19.8pt">
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <w:control r:id="rId13" w:name="OptionButton33" w:shapeid="_x0000_i1153"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="58D465DA" w14:textId="77FA38FF" w:rsidR="00863757" w:rsidRDefault="00863757" w:rsidP="00863757">
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D465DA" w14:textId="77FA38FF" w:rsidR="00863757" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00863757">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <v:shape id="_x0000_i1155" type="#_x0000_t75" style="width:108pt;height:19.35pt" o:ole="">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5316088C">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId13" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67544AB6" w14:textId="4ABF7204" w:rsidR="00863757" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00863757">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0F52B49C">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:108pt;height:19.2pt">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <w:control r:id="rId15" w:name="Question13" w:shapeid="_x0000_i1155"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="67544AB6" w14:textId="4ABF7204" w:rsidR="00863757" w:rsidRDefault="00863757" w:rsidP="00863757">
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2130BD65" w14:textId="77777777" w:rsidR="00863757" w:rsidRPr="008F424C" w:rsidRDefault="00863757" w:rsidP="005036FF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="2130BD65" w14:textId="77777777" w:rsidR="00863757" w:rsidRDefault="00863757" w:rsidP="005036FF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64EEAED1" w14:textId="2D0A3BF5" w:rsidR="005036FF" w:rsidRPr="008F424C" w:rsidRDefault="005036FF" w:rsidP="005036FF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="47D30971" w14:textId="5DA3DA04" w:rsidR="009B6C1B" w:rsidRPr="000F6C21" w:rsidRDefault="3387320F" w:rsidP="009B6C1B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D30971" w14:textId="5DA3DA04" w:rsidR="009B6C1B" w:rsidRPr="008F424C" w:rsidRDefault="3387320F" w:rsidP="009B6C1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B6C1B" w:rsidRPr="000F6C21">
-        <w:rPr>
+      <w:r w:rsidR="009B6C1B" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisor comments on </w:t>
       </w:r>
-      <w:r w:rsidR="000F6C21">
-        <w:rPr>
+      <w:r w:rsidR="000F6C21" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="009B6C1B" w:rsidRPr="000F6C21">
-        <w:rPr>
+      <w:r w:rsidR="009B6C1B" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>performance questionnaire</w:t>
       </w:r>
-      <w:r w:rsidR="00863757" w:rsidRPr="000F6C21">
-        <w:rPr>
+      <w:r w:rsidR="00863757" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Optional)</w:t>
       </w:r>
-      <w:r w:rsidR="009B6C1B" w:rsidRPr="000F6C21">
-        <w:rPr>
+      <w:r w:rsidR="009B6C1B" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B6C1B" w14:paraId="6AC17105" w14:textId="77777777" w:rsidTr="009B6C1B">
+      <w:tr w:rsidR="009B6C1B" w:rsidRPr="008F424C" w14:paraId="6AC17105" w14:textId="77777777" w:rsidTr="009B6C1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="693FFCFB" w14:textId="77777777" w:rsidR="009B6C1B" w:rsidRDefault="009B6C1B" w:rsidP="009B6C1B">
+          <w:p w14:paraId="693FFCFB" w14:textId="77777777" w:rsidR="009B6C1B" w:rsidRPr="008F424C" w:rsidRDefault="009B6C1B" w:rsidP="009B6C1B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="605857B3" w14:textId="77777777" w:rsidR="009B6C1B" w:rsidRDefault="009B6C1B" w:rsidP="009B6C1B">
+          <w:p w14:paraId="605857B3" w14:textId="77777777" w:rsidR="009B6C1B" w:rsidRPr="008F424C" w:rsidRDefault="009B6C1B" w:rsidP="009B6C1B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27150F04" w14:textId="3CB23AE4" w:rsidR="009B6C1B" w:rsidRDefault="009B6C1B" w:rsidP="009B6C1B">
+          <w:p w14:paraId="27150F04" w14:textId="3CB23AE4" w:rsidR="009B6C1B" w:rsidRPr="008F424C" w:rsidRDefault="009B6C1B" w:rsidP="009B6C1B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5610F1D0" w14:textId="77777777" w:rsidR="009B6C1B" w:rsidRDefault="009B6C1B" w:rsidP="009B6C1B">
+          <w:p w14:paraId="5610F1D0" w14:textId="77777777" w:rsidR="009B6C1B" w:rsidRPr="008F424C" w:rsidRDefault="009B6C1B" w:rsidP="009B6C1B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2015433E" w14:textId="6DEDC7A5" w:rsidR="009B6C1B" w:rsidRDefault="009B6C1B" w:rsidP="009B6C1B">
+          <w:p w14:paraId="2015433E" w14:textId="6DEDC7A5" w:rsidR="009B6C1B" w:rsidRPr="008F424C" w:rsidRDefault="009B6C1B" w:rsidP="009B6C1B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25ECFBD1" w14:textId="41824A73" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="25ECFBD1" w14:textId="41824A73" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DBE149" w14:textId="5ECF7ECB" w:rsidR="00022BE2" w:rsidRPr="008F424C" w:rsidRDefault="00022BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12DB71F4" w14:textId="77777777" w:rsidR="000F6C21" w:rsidRPr="008F424C" w:rsidRDefault="000F6C21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A258B21" w14:textId="71EFAD62" w:rsidR="00600966" w:rsidRPr="00600966" w:rsidRDefault="00600966" w:rsidP="009B3743">
+    <w:p w14:paraId="2A258B21" w14:textId="71EFAD62" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00600966" w:rsidP="009B3743">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:b/>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00600966">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CORE COMPETENCIES QUESTIONNAIRE FOR ALL PERSONNEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16633545" w14:textId="5AEB8952" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00600966" w:rsidP="00600966">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please note that the following competencies have been aligned to the new </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00600966">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="008F424C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>UNDP competency framework.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00600966">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FF6790" w14:textId="77777777" w:rsidR="00600966" w:rsidRPr="00600966" w:rsidRDefault="00600966" w:rsidP="00600966">
-[...24 lines deleted...]
-    <w:p w14:paraId="7A4993FD" w14:textId="4AA47D41" w:rsidR="00600966" w:rsidRDefault="00600966" w:rsidP="00600966">
+    <w:p w14:paraId="76FF6790" w14:textId="77777777" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00600966" w:rsidP="00600966">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>From your perspective (either through personal experience or observations/feedback provided by others), how well does this colleague demonstrate the behaviors below? Please indicate your assessment using the scale provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A4C111" w14:textId="77777777" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00600966" w:rsidP="00600966">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4993FD" w14:textId="4AA47D41" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00600966" w:rsidP="00600966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Achieve Results: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00600966">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Focuses on achieving quality results and impact and consistently strives to meet or exceed excellence standards. Efficiently establishes appropriate plans and resources for self and/or others to accomplish goals and hold self and/or others accountable for </w:t>
       </w:r>
-      <w:r w:rsidR="007B2B41" w:rsidRPr="00600966">
+      <w:r w:rsidR="007B2B41" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B683856" w14:textId="30C6484B" w:rsidR="00600966" w:rsidRDefault="00600966" w:rsidP="00600966">
+    <w:p w14:paraId="4B683856" w14:textId="30C6484B" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00600966">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...2 lines deleted...]
-          <v:shape id="_x0000_i1211" type="#_x0000_t75" style="width:165.5pt;height:19.35pt" o:ole="">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3B6BCF37">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:165.6pt;height:19.2pt">
+            <v:imagedata r:id="rId16" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B057FC2" w14:textId="4379E97C" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00600966">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6F5E37F1">
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1F5C86" w14:textId="54551922" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00600966">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1203C390">
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId18" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4420B9B4" w14:textId="72250650" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00600966">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1668062C">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:108pt;height:19.2pt">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
-          <w:control r:id="rId20" w:name="OptionButton18" w:shapeid="_x0000_i1211"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1B057FC2" w14:textId="4379E97C" w:rsidR="00600966" w:rsidRDefault="00600966" w:rsidP="00600966">
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A157D76" w14:textId="580A537B" w:rsidR="00EC29F0" w:rsidRDefault="00000000" w:rsidP="00610A99">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="5E1F5C86" w14:textId="54551922" w:rsidR="00600966" w:rsidRDefault="00600966" w:rsidP="00600966">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5F317ECC">
+          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId20" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2CFE35" w14:textId="77777777" w:rsidR="009A26A2" w:rsidRPr="008F424C" w:rsidRDefault="009A26A2" w:rsidP="00610A99">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...29 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00022BE2">
-[...8 lines deleted...]
-    <w:p w14:paraId="7A55B4D1" w14:textId="6BBE8D38" w:rsidR="00600966" w:rsidRDefault="00600966" w:rsidP="00600966">
+    </w:p>
+    <w:p w14:paraId="7A55B4D1" w14:textId="6BBE8D38" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00600966" w:rsidP="00600966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Think Innovatively:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00600966">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Looks beyond conventional approaches and established methods and proposes new ideas, approaches and solutions to problems. Seeks patterns and clarity outside boxes and categories while resisting false certainty and simplistic binary choice</w:t>
       </w:r>
-      <w:r w:rsidR="009B3743">
+      <w:r w:rsidR="009B3743" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00600966">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A26931C" w14:textId="71646541" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00EC29F0">
-[...75 lines deleted...]
-    <w:p w14:paraId="52C83C7E" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRPr="00600966" w:rsidRDefault="00EC29F0" w:rsidP="00600966">
+    <w:p w14:paraId="3A26931C" w14:textId="71646541" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="58197A75">
+          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:165.6pt;height:19.2pt">
+            <v:imagedata r:id="rId21" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E67D59" w14:textId="149D9300" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="647BCDE4">
+          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId22" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4963B9EA" w14:textId="4582FE8F" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="7C969989">
+          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId23" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E02625" w14:textId="4E35CE08" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="388D2AAF">
+          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId24" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFDAE56" w14:textId="5AC329E6" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00610A99">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1AAB569D">
+          <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId25" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C83C7E" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0" w:rsidP="00600966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4BE25DC7" w14:textId="3580EF00" w:rsidR="00600966" w:rsidRDefault="00600966" w:rsidP="00600966">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE25DC7" w14:textId="3580EF00" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00600966" w:rsidP="00600966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Learn Continuously:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00600966">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Actively pursues opportunities for learning and self-development professionally and personally. Keeps abreast of new developments in their own professional area. Proactively seeks feedback and demonstrates a desire to learn from others as well as from experiences, both positive and negative. Contributes to the learning of others.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C14843D" w14:textId="1C951132" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00EC29F0">
-[...22 lines deleted...]
-          <v:shape id="_x0000_i1233" type="#_x0000_t75" style="width:200.4pt;height:19.9pt" o:ole="">
+    <w:p w14:paraId="0C14843D" w14:textId="1C951132" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5935975D">
+          <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:165.6pt;height:19.2pt">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <w:control r:id="rId40" w:name="OptionButton192" w:shapeid="_x0000_i1233"/>
-[...70 lines deleted...]
-    <w:p w14:paraId="243B22BB" w14:textId="07AF601B" w:rsidR="00600966" w:rsidRDefault="00600966" w:rsidP="00600966">
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A21D681" w14:textId="772FAFCE" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="77FCBB8D">
+          <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2ECB22" w14:textId="27FF6973" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="35B3F839">
+          <v:shape id="_x0000_i1042" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId26" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5133C100" w14:textId="128CF3CD" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5446810A">
+          <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId24" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E06A3B4" w14:textId="7FE214C9" w:rsidR="000F6C21" w:rsidRDefault="00000000" w:rsidP="008F424C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2FD150C6">
+          <v:shape id="_x0000_i1044" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId25" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D10415" w14:textId="77777777" w:rsidR="008F424C" w:rsidRDefault="008F424C" w:rsidP="008F424C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1400FC70" w14:textId="77777777" w:rsidR="008F424C" w:rsidRDefault="008F424C" w:rsidP="008F424C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79256827" w14:textId="77777777" w:rsidR="008F424C" w:rsidRDefault="008F424C" w:rsidP="008F424C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5694E97E" w14:textId="77777777" w:rsidR="008F424C" w:rsidRDefault="008F424C" w:rsidP="008F424C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389102B5" w14:textId="77777777" w:rsidR="008F424C" w:rsidRPr="008F424C" w:rsidRDefault="008F424C" w:rsidP="00CB38D6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243B22BB" w14:textId="07AF601B" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00600966" w:rsidP="00600966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Adapt with Agility:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00600966">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Displays the ability to be flexible in handling change, adopting new ideas, approaches, and ways of working and seamlessly adapt to working within new situations or contexts, with new people, and in different ways. Participates in, supports, contributes to, or drives meaningful change in UNDP. Is comfortable with ambiguity and effectively manages multiple demands.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF77EA1" w14:textId="7CD126ED" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00EC29F0">
-[...81 lines deleted...]
-    <w:p w14:paraId="6476C2AE" w14:textId="757AC439" w:rsidR="00600966" w:rsidRDefault="00600966" w:rsidP="00600966">
+    <w:p w14:paraId="0BF77EA1" w14:textId="7CD126ED" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="63F7BE5B">
+          <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:165.6pt;height:19.2pt">
+            <v:imagedata r:id="rId16" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C1910C" w14:textId="4FEFAF90" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="324E96D4">
+          <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId22" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE659CC" w14:textId="62275B36" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0BFD20D4">
+          <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId23" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0F91D1" w14:textId="3186505E" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="08E12861">
+          <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId24" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C6ACEE" w14:textId="32AFA0C6" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00610A99">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="40D6D007">
+          <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId25" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217B6843" w14:textId="77777777" w:rsidR="00610A99" w:rsidRPr="008F424C" w:rsidRDefault="00610A99" w:rsidP="00610A99">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6476C2AE" w14:textId="757AC439" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00600966" w:rsidP="00600966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Act with Determination:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00600966">
-[...92 lines deleted...]
-    <w:p w14:paraId="49F05B28" w14:textId="4415E76F" w:rsidR="00EC29F0" w:rsidRDefault="00600966" w:rsidP="00EC29F0">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pursues everything with motivation and drive and does not give up in the face of adversity and setbacks. Demonstrates resilience and composure, courage, self-motivation and initiative to act on opportunities without being prompted by others. Is authentic and modest and gets things done without unnecessary noise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793A2A52" w14:textId="77ED7532" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5F4240BF">
+          <v:shape id="_x0000_i1050" type="#_x0000_t75" style="width:165.6pt;height:19.2pt">
+            <v:imagedata r:id="rId16" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4776791C" w14:textId="5077F287" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0BBABA81">
+          <v:shape id="_x0000_i1051" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId22" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2711019D" w14:textId="2DFBF68C" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1591958C">
+          <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId27" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5277A0BA" w14:textId="7B1C64B0" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0D22D58F">
+          <v:shape id="_x0000_i1053" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId28" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597E59A7" w14:textId="67B95938" w:rsidR="00EC29F0" w:rsidRDefault="00000000" w:rsidP="00610A99">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0C677D2F">
+          <v:shape id="_x0000_i1054" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId25" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9F3C7F" w14:textId="77777777" w:rsidR="008F424C" w:rsidRPr="008F424C" w:rsidRDefault="008F424C" w:rsidP="00610A99">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F05B28" w14:textId="4415E76F" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00600966" w:rsidP="00EC29F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Engage and Partner:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00600966">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Acts in a way that demonstrates empathy and emotional intelligence, showing consideration for the needs and feelings of others. Also demonstrates and encourages teamwork and co-creation internally and externally to achieve joint objectives and results. Establishes and develops networks that deliver powerful collaborations. Encourages and respects the views of others and accepts views and ideas other than their own.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B989DB" w14:textId="40A87600" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00EC29F0">
-[...7 lines deleted...]
-          <v:shape id="_x0000_i1261" type="#_x0000_t75" style="width:165.5pt;height:19.35pt" o:ole="">
+    <w:p w14:paraId="33B989DB" w14:textId="40A87600" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="28BA04A4">
+          <v:shape id="_x0000_i1055" type="#_x0000_t75" style="width:165.6pt;height:19.2pt">
+            <v:imagedata r:id="rId21" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEA67C7" w14:textId="1AFB8144" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0350C9F8">
+          <v:shape id="_x0000_i1056" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId22" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9C399A" w14:textId="07B38CBA" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="4D60E005">
+          <v:shape id="_x0000_i1057" type="#_x0000_t75" style="width:108pt;height:19.2pt">
             <v:imagedata r:id="rId29" o:title=""/>
           </v:shape>
-          <w:control r:id="rId57" w:name="OptionButton1841" w:shapeid="_x0000_i1261"/>
-[...85 lines deleted...]
-    <w:p w14:paraId="1E80825F" w14:textId="0FC31D90" w:rsidR="00600966" w:rsidRDefault="00EC29F0" w:rsidP="00EC29F0">
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5A899C" w14:textId="2E202590" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="187F111D">
+          <v:shape id="_x0000_i1058" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId30" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5DF626" w14:textId="224C31CD" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5DC0423A">
+          <v:shape id="_x0000_i1059" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId20" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B51E9D0" w14:textId="1F447282" w:rsidR="000F6C21" w:rsidRPr="008F424C" w:rsidRDefault="000F6C21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E80825F" w14:textId="0FC31D90" w:rsidR="00600966" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0" w:rsidP="00EC29F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Enable Diversity and Inclusion:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC29F0">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Treats all individuals with respect, considering ethical implications and responds sensitively to all differences among people. Displays an understanding that inclusion is multi-faceted (e.g., race, gender, age, disability, culture, etc.) and fully accepts and values all people, creating an inclusive environment. Understands and appreciates issues from the perspective of others, treats everyone fairly and equally and demonstrates honesty and transparency.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E21CED8" w14:textId="66D824A6" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00EC29F0">
-[...92 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2E21CED8" w14:textId="66D824A6" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:pict w14:anchorId="16D266C6">
+          <v:shape id="_x0000_i1060" type="#_x0000_t75" style="width:229.2pt;height:19.2pt">
+            <v:imagedata r:id="rId31" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6208FDD2" w14:textId="00AFED90" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="20BD7EB7">
+          <v:shape id="_x0000_i1061" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFE5AD3" w14:textId="1396073C" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="20B30295">
+          <v:shape id="_x0000_i1062" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId32" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EF1BF4" w14:textId="086F39A2" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0E76C847">
+          <v:shape id="_x0000_i1063" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId33" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23964615" w14:textId="3BF542B7" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00610A99">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="7DEDFD78">
+          <v:shape id="_x0000_i1064" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId20" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F7F148" w14:textId="126F9C65" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679C7E01" w14:textId="149D7E03" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Supervisor comments on the competency questionnaire (mandatory for the rating “Development Need” or “Significant Development Need”):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EB0B1C" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRPr="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00EC29F0">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38EB0B1C" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0" w:rsidP="00EC29F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC29F0" w14:paraId="10CC2794" w14:textId="77777777" w:rsidTr="00F02E7C">
+      <w:tr w:rsidR="00EC29F0" w:rsidRPr="008F424C" w14:paraId="10CC2794" w14:textId="77777777" w:rsidTr="00F02E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="570E649D" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00F02E7C">
+          <w:p w14:paraId="570E649D" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0" w:rsidP="00F02E7C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E36C907" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00F02E7C">
+          <w:p w14:paraId="5E36C907" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0" w:rsidP="00F02E7C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76CB0441" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00F02E7C">
+          <w:p w14:paraId="76CB0441" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0" w:rsidP="00F02E7C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="656F3556" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00F02E7C">
+          <w:p w14:paraId="656F3556" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0" w:rsidP="00F02E7C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="765E0AAB" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRDefault="00EC29F0" w:rsidP="00F02E7C">
+          <w:p w14:paraId="765E0AAB" w14:textId="77777777" w:rsidR="00EC29F0" w:rsidRPr="008F424C" w:rsidRDefault="00EC29F0" w:rsidP="00F02E7C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C872224" w14:textId="117030E3" w:rsidR="00610A99" w:rsidRDefault="00610A99">
-[...7 lines deleted...]
-    <w:p w14:paraId="39C5FC00" w14:textId="2FBE2466" w:rsidR="0075682D" w:rsidRPr="00610A99" w:rsidRDefault="0075682D" w:rsidP="00610A99">
+    <w:p w14:paraId="2C872224" w14:textId="117030E3" w:rsidR="00610A99" w:rsidRPr="008F424C" w:rsidRDefault="00610A99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C5FC00" w14:textId="2FBE2466" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="00610A99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>PEOPLE MANAGEMENT COMPETENCIES FOR PERSONNEL IN SUPERVISORY ROLES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FFE11D" w14:textId="628F957B" w:rsidR="0075682D" w:rsidRPr="0075682D" w:rsidRDefault="0075682D" w:rsidP="0075682D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0075682D">
+    <w:p w14:paraId="61FFE11D" w14:textId="628F957B" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>This questionnaire covers pre-defined competencies and indicators as derived from the People Management Competencies in the UNDP Competency Framework. While conducting this review, you are encouraged to seek feedback from personnel supervised by this colleague. Please note that requesting feedback from others is optional and can be done at any time during the year, as appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306BF91E" w14:textId="77777777" w:rsidR="0075682D" w:rsidRPr="0075682D" w:rsidRDefault="0075682D" w:rsidP="0075682D">
-[...44 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="77D9ED88" w14:textId="1FE9B913" w:rsidR="008F424C" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From your perspective (either through personal experience or observations/feedback provided by others), how well does this colleague demonstrate the behaviors below? Please indicate your assessment using the scale provided. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637C2BEB" w14:textId="646DCB31" w:rsidR="000F6C21" w:rsidRPr="008F424C" w:rsidRDefault="000F6C21" w:rsidP="00CB38D6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AF250A" w14:textId="6CC883FB" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Effectively Solve Problems </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075682D">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00610A99" w:rsidRPr="00610A99">
+      <w:r w:rsidR="00610A99" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Demonstrates the ability to identify, raise and resolve organizational and people problems. Does not shy away from difficult conversations and engages in exchanges in a respectful and diplomatic manner. Takes decisions and action when and as needed. Addresses conflicts in a timely manner and does not allow conflicts in the team to linger. Helps others through difficult situations, tactfully addresses disagreements and finds appropriate solutions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E5001B" w14:textId="069117F2" w:rsidR="00EB33BA" w:rsidRDefault="0075682D" w:rsidP="00EB33BA">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="30E5001B" w14:textId="069117F2" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB33BA">
-[...16 lines deleted...]
-          <v:shape id="_x0000_i1283" type="#_x0000_t75" style="width:200.4pt;height:19.9pt" o:ole="">
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6516BEDA">
+          <v:shape id="_x0000_i1065" type="#_x0000_t75" style="width:229.2pt;height:19.2pt">
             <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <w:control r:id="rId73" w:name="OptionButton19421" w:shapeid="_x0000_i1283"/>
-[...51 lines deleted...]
-        <w:rPr>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C41DB75" w14:textId="3358E607" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="34A4AE2D">
+          <v:shape id="_x0000_i1066" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId22" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658CF490" w14:textId="3F958F5B" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2CBACD4A">
+          <v:shape id="_x0000_i1067" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId32" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8F2914" w14:textId="0BB1B612" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="15625AAA">
+          <v:shape id="_x0000_i1068" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId33" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E27CC43" w14:textId="02FCE636" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="793CE9DF">
+          <v:shape id="_x0000_i1069" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId20" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42963282" w14:textId="07D42B0B" w:rsidR="0075682D" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171C722E" w14:textId="360DE009" w:rsidR="0075682D" w:rsidRPr="0075682D" w:rsidRDefault="0075682D" w:rsidP="0075682D">
-[...117 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7312EB9B" w14:textId="77777777" w:rsidR="008F424C" w:rsidRDefault="008F424C" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FABA0E3" w14:textId="5E77775B" w:rsidR="0075682D" w:rsidRPr="0075682D" w:rsidRDefault="0075682D" w:rsidP="0075682D">
-[...107 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1D502D46" w14:textId="77777777" w:rsidR="008F424C" w:rsidRDefault="008F424C" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CDBAF23" w14:textId="79C3B408" w:rsidR="0075682D" w:rsidRPr="0075682D" w:rsidRDefault="0075682D" w:rsidP="0075682D">
-[...221 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="04C9E146" w14:textId="77777777" w:rsidR="008F424C" w:rsidRPr="008F424C" w:rsidRDefault="008F424C" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11CD4A73" w14:textId="0D424BD6" w:rsidR="0075682D" w:rsidRPr="0075682D" w:rsidRDefault="0075682D" w:rsidP="0075682D">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="171C722E" w14:textId="360DE009" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2. Demonstrate Empathy and Emotional Intelligence </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00524B34" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Demonstrates genuine care for others. Enables the wellbeing of the team(s). Has the ability to read a group’s emotional current and power relationships, identify influencers, networks and organizational dynamics. Adapts leadership styles at the appropriate times. Sees the positive in people, situations and events.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56187B73" w14:textId="6CD2013B" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="57D584E3">
+          <v:shape id="_x0000_i1070" type="#_x0000_t75" style="width:229.2pt;height:19.2pt">
+            <v:imagedata r:id="rId34" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0444C00D" w14:textId="11B4CE32" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3557DCA5">
+          <v:shape id="_x0000_i1071" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C885AF5" w14:textId="5012B0F5" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="06B87A2A">
+          <v:shape id="_x0000_i1072" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId32" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76165798" w14:textId="6EE3B833" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6E335706">
+          <v:shape id="_x0000_i1073" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId24" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D74AA06" w14:textId="7CD4C7B3" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="000F6C21">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="429E831B">
+          <v:shape id="_x0000_i1074" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId20" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FE0668" w14:textId="77777777" w:rsidR="000F6C21" w:rsidRDefault="000F6C21" w:rsidP="000F6C21">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA476B5" w14:textId="77777777" w:rsidR="008F424C" w:rsidRPr="008F424C" w:rsidRDefault="008F424C" w:rsidP="000F6C21">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FABA0E3" w14:textId="5E77775B" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Motivate and Direct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00524B34" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Creates and communicates a compelling vision and purpose. Aligns people and resources with organizational vision, strategy and objectives. Understands and proactively builds the team/organization culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E031A99" w14:textId="4E07A4EC" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="34D3815A">
+          <v:shape id="_x0000_i1075" type="#_x0000_t75" style="width:229.2pt;height:19.2pt">
+            <v:imagedata r:id="rId34" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68203B71" w14:textId="0A509EBC" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="31162CA4">
+          <v:shape id="_x0000_i1076" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3795526A" w14:textId="562092CA" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3ABB6C57">
+          <v:shape id="_x0000_i1077" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId32" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768789B7" w14:textId="1617291F" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="43381A80">
+          <v:shape id="_x0000_i1078" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId24" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BB302F" w14:textId="4DDB91C4" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5A5D729F">
+          <v:shape id="_x0000_i1079" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId20" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3023F6" w14:textId="77777777" w:rsidR="00610A99" w:rsidRPr="008F424C" w:rsidRDefault="00610A99" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDBAF23" w14:textId="79C3B408" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Build an Enabling Workplace </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00524B34" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Creates a working environment where people are engaged and want to do their best. Empowers and enables team members to perform and have a positive workplace experience. Promotes honesty, openness, trust and psychological safety and creates opportunities to innovate and learn. Demonstrates ability to recruit and promote individuals based upon objective measures and meritocracy. Has the ability to acknowledge and utilize the talent of others and encourage collective action and integration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC548E5" w14:textId="5804B075" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="39CC66AF">
+          <v:shape id="_x0000_i1080" type="#_x0000_t75" style="width:229.2pt;height:19.2pt">
+            <v:imagedata r:id="rId34" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378A77D2" w14:textId="06A35E39" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="718C25D5">
+          <v:shape id="_x0000_i1081" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56238C3A" w14:textId="5462995D" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2894498D">
+          <v:shape id="_x0000_i1082" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId32" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC77E37" w14:textId="200D0CB5" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5BD672B9">
+          <v:shape id="_x0000_i1083" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId24" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C41C218" w14:textId="37A9817E" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="4CFC0E81">
+          <v:shape id="_x0000_i1084" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId20" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61302065" w14:textId="4D6B7738" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E57AA8C" w14:textId="0BEEA538" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Build Capability </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00524B34" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Identifies and develops talent in individuals and provides positive support to enable them to achieve their potential. Fosters learning or development of others by giving feedback, guidance, and support. Supports career development of others. Demonstrates willingness and ability to delegate in order to help people learn including from failure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EE2DBF" w14:textId="0E69213F" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3EA376E6">
+          <v:shape id="_x0000_i1085" type="#_x0000_t75" style="width:229.2pt;height:19.2pt">
+            <v:imagedata r:id="rId34" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175DC138" w14:textId="2E704D1C" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="201537A3">
+          <v:shape id="_x0000_i1086" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CA4A1A" w14:textId="18C3823A" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="69043923">
+          <v:shape id="_x0000_i1087" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId35" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2589893C" w14:textId="0ED2A615" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6210D425">
+          <v:shape id="_x0000_i1088" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId24" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1DF7A0" w14:textId="631906F7" w:rsidR="008F424C" w:rsidRDefault="00000000" w:rsidP="00CB38D6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3AA786E1">
+          <v:shape id="_x0000_i1089" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId20" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FF0D65" w14:textId="77777777" w:rsidR="008F424C" w:rsidRPr="008F424C" w:rsidRDefault="008F424C" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CD4A73" w14:textId="0D424BD6" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6. Manage Performance and Ensure Accountability </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075682D">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00524B34" w:rsidRPr="00524B34">
+      <w:r w:rsidR="00524B34" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Holds regular conversations (e.g., monthly) with their direct reports about work. Provides positive and constructive feedback to staff. Discusses poor performance in a timely manner. Provides praise and recognition as well as ensuring accountability</w:t>
       </w:r>
-      <w:r w:rsidRPr="0075682D">
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0075682D">
-        <w:rPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CEB889" w14:textId="09017808" w:rsidR="00EB33BA" w:rsidRDefault="0075682D" w:rsidP="00EB33BA">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="05CEB889" w14:textId="09017808" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB33BA">
-[...61 lines deleted...]
-          <v:shape id="_x0000_i1535" type="#_x0000_t75" style="width:348.7pt;height:19.35pt" o:ole="">
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="7CF2362E">
+          <v:shape id="_x0000_i1090" type="#_x0000_t75" style="width:229.2pt;height:19.2pt">
+            <v:imagedata r:id="rId36" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668A2500" w14:textId="040B4ABD" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="731571C0">
+          <v:shape id="_x0000_i1091" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBA6AE8" w14:textId="3782CA7B" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="18B9DA73">
+          <v:shape id="_x0000_i1092" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId18" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A4346C" w14:textId="15AACC86" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2CFE1F75">
+          <v:shape id="_x0000_i1093" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId24" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5F44B0" w14:textId="13DDB42B" w:rsidR="00524B34" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="000F6C21">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2C098F64">
+          <v:shape id="_x0000_i1094" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId25" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5582BB" w14:textId="77777777" w:rsidR="000F6C21" w:rsidRPr="008F424C" w:rsidRDefault="000F6C21" w:rsidP="000F6C21">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABEDEC3" w14:textId="7B871490" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Lead with Integrity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00524B34" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Demonstrates humility. Is accessible and available to team members. Encourages debate and discussion and creates a culture where people feel comfortable to raise issues/concerns, challenge the status quo, and feel listened too.  Gives credit for success to others and admits own shortcomings, as relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A748E6" w14:textId="644F5915" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="36468A5D">
+          <v:shape id="_x0000_i1095" type="#_x0000_t75" style="width:229.2pt;height:19.2pt">
+            <v:imagedata r:id="rId34" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A4981D" w14:textId="5C346448" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="4B36E46E">
+          <v:shape id="_x0000_i1096" type="#_x0000_t75" style="width:200.4pt;height:19.8pt">
             <v:imagedata r:id="rId37" o:title=""/>
           </v:shape>
-          <w:control r:id="rId104" w:name="OptionButton24426" w:shapeid="_x0000_i1535"/>
-[...126 lines deleted...]
-        <w:rPr>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696C7456" w14:textId="75BEF1B1" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="13E63737">
+          <v:shape id="_x0000_i1097" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId29" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B8055A" w14:textId="520F640B" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="01E0F800">
+          <v:shape id="_x0000_i1098" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId24" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB1F5B5" w14:textId="37323E2A" w:rsidR="00EB33BA" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="00EB33BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2E96C243">
+          <v:shape id="_x0000_i1099" type="#_x0000_t75" style="width:348.6pt;height:19.2pt">
+            <v:imagedata r:id="rId20" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1F2D7E" w14:textId="77777777" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183AD241" w14:textId="23A0D504" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisor comments on competencies questionnaire for personnel in a supervisory role (mandatory for ratings “significant development need” and “development need”): </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0075682D" w14:paraId="6317532F" w14:textId="77777777" w:rsidTr="00F02E7C">
+      <w:tr w:rsidR="0075682D" w:rsidRPr="008F424C" w14:paraId="6317532F" w14:textId="77777777" w:rsidTr="00F02E7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C24704" w14:textId="77777777" w:rsidR="0075682D" w:rsidRDefault="0075682D" w:rsidP="00F02E7C">
+          <w:p w14:paraId="37C24704" w14:textId="77777777" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="00F02E7C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="332B4470" w14:textId="77777777" w:rsidR="0075682D" w:rsidRDefault="0075682D" w:rsidP="00F02E7C">
+          <w:p w14:paraId="332B4470" w14:textId="77777777" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="00F02E7C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DED4A51" w14:textId="77777777" w:rsidR="0075682D" w:rsidRDefault="0075682D" w:rsidP="00F02E7C">
+          <w:p w14:paraId="1DED4A51" w14:textId="77777777" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="00F02E7C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3348BFCC" w14:textId="77777777" w:rsidR="0075682D" w:rsidRDefault="0075682D" w:rsidP="00F02E7C">
+          <w:p w14:paraId="3348BFCC" w14:textId="77777777" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="00F02E7C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08F2BBB2" w14:textId="77777777" w:rsidR="0075682D" w:rsidRDefault="0075682D" w:rsidP="00F02E7C">
+          <w:p w14:paraId="08F2BBB2" w14:textId="77777777" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="00F02E7C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73A2EB10" w14:textId="77777777" w:rsidR="0075682D" w:rsidRPr="0075682D" w:rsidRDefault="0075682D" w:rsidP="0075682D">
-[...42 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="73A2EB10" w14:textId="77777777" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D82EFA" w14:textId="66DC0B1E" w:rsidR="00524B34" w:rsidRPr="008F424C" w:rsidRDefault="00524B34" w:rsidP="00CB38D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Certificate of Special Recognition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E775C36" w14:textId="3AB20FD0" w:rsidR="00524B34" w:rsidRDefault="00524B34" w:rsidP="0075682D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00524B34">
+    <w:p w14:paraId="5E775C36" w14:textId="3AB20FD0" w:rsidR="00524B34" w:rsidRPr="008F424C" w:rsidRDefault="00524B34" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Please indicate if you are proposing this supervisee to receive a Certificate of Special Recognition for their performance this year in accordance with the UNDP policy on Performance Management and Development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27503633" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRPr="00EB33BA" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="27503633" w14:textId="2A65D50F" w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB33BA">
-        <w:rPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>According to the UNDP Policy on Performance Management and Development (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId111" w:history="1">
-        <w:r w:rsidRPr="00EB33BA">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="008F424C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EB33BA">
-        <w:rPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3C0BF5" w14:textId="272E08C7" w:rsidR="00E43E5C" w:rsidRPr="00EB33BA" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
+    <w:p w14:paraId="4B3C0BF5" w14:textId="272E08C7" w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB33BA">
-        <w:rPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Personnel with exceptional performance </w:t>
       </w:r>
-      <w:r w:rsidR="000C5B76">
-        <w:rPr>
+      <w:r w:rsidR="000C5B76" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>may</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">receive a certificate of special recognition. Such certificates will be signed by the Head of Bureau/Office and uploaded to the on-line PMD tool by the </w:t>
+      </w:r>
+      <w:r w:rsidR="0003660C" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">receive a certificate of special recognition. Such certificates will be signed by the Head of Bureau/Office and uploaded to the on-line PMD tool by the </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Second Level </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2E58" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Second Level </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Supervisor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Supervisor</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">. For a supervisee to receive a certificate of special recognition, the supervisor’s recommendation must be endorsed by the </w:t>
+      </w:r>
+      <w:r w:rsidR="0003660C" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. For a supervisee to receive a certificate of special recognition, the supervisor’s recommendation must be endorsed by the </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Second</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21ED7" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Second</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0003660C" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21ED7" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>L</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">evel </w:t>
+      </w:r>
+      <w:r w:rsidR="000B21B7" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">evel </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="00580F48" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Supervisor</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> and approved by the Head of the Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and approved by the Head of the Office</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A39024" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRPr="00EB33BA" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
+    <w:p w14:paraId="59A39024" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB33BA">
-        <w:rPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Supervisees are qualified to receive special recognition for consistently exceeding performance expectations throughout the year, or for a special achievement(s) or impact achieved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DDA29F" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRPr="00EB33BA" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
+    <w:p w14:paraId="72DDA29F" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB33BA">
-        <w:rPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The supervisor should include into the annual performance review of such staff members examples of incidents where expectations were exceeded or of special achievements.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD8FF04" w14:textId="0882207F" w:rsidR="0075682D" w:rsidRPr="00EB33BA" w:rsidRDefault="0075682D" w:rsidP="0075682D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EB33BA">
+    <w:p w14:paraId="0AD8FF04" w14:textId="0882207F" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="0075682D" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Click here if you are proposing this supervisee to receive a Certificate of Special Recognition for their performance this year:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619A1303" w14:textId="39D66AE5" w:rsidR="0075682D" w:rsidRPr="0075682D" w:rsidRDefault="00EB33BA" w:rsidP="0075682D">
-[...20 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="619A1303" w14:textId="39D66AE5" w:rsidR="0075682D" w:rsidRPr="008F424C" w:rsidRDefault="00000000" w:rsidP="0075682D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:pict w14:anchorId="41F08523">
+          <v:shape id="_x0000_i1100" type="#_x0000_t75" style="width:108pt;height:19.2pt">
+            <v:imagedata r:id="rId39" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="0075682D" w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A91AF35" w14:textId="315F4C1E" w:rsidR="00E43E5C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E43E5C">
+    <w:p w14:paraId="4A91AF35" w14:textId="315F4C1E" w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F424C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Please provide a short description of why you nominate this supervisee to receive a Certificate of Special Recognition for this year.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E43E5C" w14:paraId="60E0DE1F" w14:textId="77777777" w:rsidTr="00E43E5C">
+      <w:tr w:rsidR="00E43E5C" w:rsidRPr="008F424C" w14:paraId="60E0DE1F" w14:textId="77777777" w:rsidTr="00E43E5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C85BF6" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
+          <w:p w14:paraId="40C85BF6" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A2BB82C" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
+          <w:p w14:paraId="0A2BB82C" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5973F747" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
+          <w:p w14:paraId="5973F747" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59244E68" w14:textId="4A45239C" w:rsidR="00E43E5C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
+          <w:p w14:paraId="59244E68" w14:textId="4A45239C" w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FF7EE4C" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRPr="00E43E5C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
-[...6 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId115"/>
+    <w:p w14:paraId="2FF7EE4C" w14:textId="77777777" w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidRDefault="00E43E5C" w:rsidP="00E43E5C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E43E5C" w:rsidRPr="008F424C" w:rsidSect="00CB38D6">
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1790" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37E7A889" w14:textId="77777777" w:rsidR="00083A0E" w:rsidRDefault="00083A0E" w:rsidP="00145E59">
+    <w:p w14:paraId="03A2178F" w14:textId="77777777" w:rsidR="001E2A69" w:rsidRDefault="001E2A69" w:rsidP="00145E59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F223102" w14:textId="77777777" w:rsidR="00083A0E" w:rsidRDefault="00083A0E" w:rsidP="00145E59">
+    <w:p w14:paraId="383D5586" w14:textId="77777777" w:rsidR="001E2A69" w:rsidRDefault="001E2A69" w:rsidP="00145E59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Open Sans">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0EEAE313" w14:textId="77777777" w:rsidR="00771BFA" w:rsidRPr="00771BFA" w:rsidRDefault="00771BFA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="257E7EA5" w14:textId="40924F32" w:rsidR="00771BFA" w:rsidRDefault="008F424C" w:rsidP="00CB38D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3516"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="00771BFA">
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00771BFA" w:rsidRPr="00771BFA">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00771BFA">
+    <w:r w:rsidR="00771BFA" w:rsidRPr="00771BFA">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00771BFA">
+    <w:r w:rsidR="00771BFA" w:rsidRPr="00771BFA">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00771BFA">
+    <w:r w:rsidR="00771BFA" w:rsidRPr="00771BFA">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00771BFA">
+    <w:r w:rsidR="00771BFA" w:rsidRPr="00771BFA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00771BFA">
+    <w:r w:rsidR="00771BFA" w:rsidRPr="00771BFA">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00771BFA">
+    <w:r w:rsidR="00771BFA" w:rsidRPr="00771BFA">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
-      <w:r w:rsidRPr="00771BFA">
+      <w:r w:rsidR="00771BFA" w:rsidRPr="00771BFA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D458A33" w14:textId="77777777" w:rsidR="00083A0E" w:rsidRDefault="00083A0E" w:rsidP="00145E59">
+    <w:p w14:paraId="4BD36B91" w14:textId="77777777" w:rsidR="001E2A69" w:rsidRDefault="001E2A69" w:rsidP="00145E59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1606991A" w14:textId="77777777" w:rsidR="00083A0E" w:rsidRDefault="00083A0E" w:rsidP="00145E59">
+    <w:p w14:paraId="0EFF2599" w14:textId="77777777" w:rsidR="001E2A69" w:rsidRDefault="001E2A69" w:rsidP="00145E59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7D1E2B8A" w14:textId="0042AFCC" w:rsidR="00145E59" w:rsidRPr="00145E59" w:rsidRDefault="00BD33B3" w:rsidP="000D1FE7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D1E2B8A" w14:textId="4E8B8A24" w:rsidR="00145E59" w:rsidRPr="00CB38D6" w:rsidRDefault="008F424C" w:rsidP="000D1FE7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CB38D6">
       <w:rPr>
-        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="521A7C8E" wp14:editId="296AFA7D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5768340</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-60960</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="304800" cy="601980"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:wrapNone/>
+          <wp:docPr id="759904866" name="Picture 759904866"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="-18" b="14306"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="304800" cy="601980"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00BD33B3" w:rsidRPr="00CB38D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Annual Performance Review</w:t>
     </w:r>
-    <w:r w:rsidR="00145E59" w:rsidRPr="00145E59">
+    <w:r w:rsidR="00145E59" w:rsidRPr="00CB38D6">
       <w:rPr>
-        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-    <w:r w:rsidR="00AC2E7A">
+    <w:r w:rsidR="00AC2E7A" w:rsidRPr="00CB38D6">
       <w:rPr>
-        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="000D1FE7">
+    <w:r w:rsidR="000D1FE7" w:rsidRPr="00CB38D6">
       <w:rPr>
-        <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4BCB5A32" w14:textId="77777777" w:rsidR="00145E59" w:rsidRDefault="00145E59">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18E2553E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D707C9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4922,217 +5622,225 @@
   <w:num w:numId="5" w16cid:durableId="78258671">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="799617215">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="290477070">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1235310897">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="532425171">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1860392605">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2113089690">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00145E59"/>
     <w:rsid w:val="00022BE2"/>
     <w:rsid w:val="0003660C"/>
     <w:rsid w:val="00073AC4"/>
     <w:rsid w:val="00081E3C"/>
     <w:rsid w:val="00083A0E"/>
     <w:rsid w:val="000B21B7"/>
     <w:rsid w:val="000C5B76"/>
     <w:rsid w:val="000D1FE7"/>
     <w:rsid w:val="000F6C21"/>
     <w:rsid w:val="00145E59"/>
     <w:rsid w:val="0016644D"/>
     <w:rsid w:val="00173794"/>
+    <w:rsid w:val="001E2A69"/>
+    <w:rsid w:val="001F3A90"/>
     <w:rsid w:val="00213800"/>
     <w:rsid w:val="002444B6"/>
     <w:rsid w:val="00247364"/>
     <w:rsid w:val="00290600"/>
     <w:rsid w:val="002A6355"/>
     <w:rsid w:val="002A6C85"/>
     <w:rsid w:val="00301C60"/>
     <w:rsid w:val="00311798"/>
     <w:rsid w:val="00330E54"/>
     <w:rsid w:val="00351574"/>
     <w:rsid w:val="00355048"/>
     <w:rsid w:val="0040119B"/>
     <w:rsid w:val="004425A3"/>
+    <w:rsid w:val="0044684F"/>
     <w:rsid w:val="00477905"/>
     <w:rsid w:val="004C6129"/>
     <w:rsid w:val="005036FF"/>
     <w:rsid w:val="00504C28"/>
     <w:rsid w:val="00524B34"/>
     <w:rsid w:val="0055445F"/>
     <w:rsid w:val="00572632"/>
     <w:rsid w:val="00580F48"/>
     <w:rsid w:val="00593EFF"/>
     <w:rsid w:val="005B3272"/>
     <w:rsid w:val="005B65A9"/>
     <w:rsid w:val="005C10E2"/>
     <w:rsid w:val="00600966"/>
     <w:rsid w:val="00610A99"/>
     <w:rsid w:val="00617EFB"/>
     <w:rsid w:val="00620272"/>
     <w:rsid w:val="00623414"/>
     <w:rsid w:val="00633B26"/>
     <w:rsid w:val="00637417"/>
+    <w:rsid w:val="00647F3A"/>
     <w:rsid w:val="0067734A"/>
     <w:rsid w:val="006779BD"/>
     <w:rsid w:val="006E37A1"/>
     <w:rsid w:val="006F2C92"/>
     <w:rsid w:val="0075682D"/>
     <w:rsid w:val="00771BFA"/>
     <w:rsid w:val="007B2B41"/>
     <w:rsid w:val="007E7340"/>
     <w:rsid w:val="00830AE6"/>
     <w:rsid w:val="00843791"/>
     <w:rsid w:val="00863757"/>
     <w:rsid w:val="008713B8"/>
     <w:rsid w:val="008F33E8"/>
+    <w:rsid w:val="008F424C"/>
     <w:rsid w:val="00906071"/>
+    <w:rsid w:val="00967F9B"/>
+    <w:rsid w:val="009A26A2"/>
     <w:rsid w:val="009B3743"/>
     <w:rsid w:val="009B55BE"/>
     <w:rsid w:val="009B6C1B"/>
     <w:rsid w:val="00A655BE"/>
     <w:rsid w:val="00A71738"/>
     <w:rsid w:val="00AB7447"/>
     <w:rsid w:val="00AC2E7A"/>
     <w:rsid w:val="00AC3944"/>
     <w:rsid w:val="00AC74A3"/>
     <w:rsid w:val="00B12432"/>
     <w:rsid w:val="00B21ED7"/>
     <w:rsid w:val="00B572F4"/>
     <w:rsid w:val="00B577B8"/>
     <w:rsid w:val="00B61212"/>
     <w:rsid w:val="00B61DE2"/>
     <w:rsid w:val="00B61E4C"/>
     <w:rsid w:val="00B6540C"/>
     <w:rsid w:val="00B66A40"/>
     <w:rsid w:val="00BA2E58"/>
     <w:rsid w:val="00BB4134"/>
     <w:rsid w:val="00BD33B3"/>
     <w:rsid w:val="00C17AC3"/>
     <w:rsid w:val="00CB16E2"/>
+    <w:rsid w:val="00CB38D6"/>
     <w:rsid w:val="00CB5DAC"/>
     <w:rsid w:val="00D01CB7"/>
     <w:rsid w:val="00DB7126"/>
     <w:rsid w:val="00E23853"/>
     <w:rsid w:val="00E43E5C"/>
     <w:rsid w:val="00E865A4"/>
+    <w:rsid w:val="00EB26F4"/>
     <w:rsid w:val="00EB33BA"/>
     <w:rsid w:val="00EC29F0"/>
     <w:rsid w:val="00F1532E"/>
     <w:rsid w:val="00FB43E4"/>
     <w:rsid w:val="018E96BD"/>
     <w:rsid w:val="0537D9A6"/>
     <w:rsid w:val="06C83A6F"/>
     <w:rsid w:val="0E593743"/>
     <w:rsid w:val="151DF839"/>
     <w:rsid w:val="18EE96A1"/>
     <w:rsid w:val="2558BC22"/>
     <w:rsid w:val="28D7683A"/>
     <w:rsid w:val="3387320F"/>
     <w:rsid w:val="357C1CB4"/>
     <w:rsid w:val="36D4D557"/>
     <w:rsid w:val="3BE54485"/>
     <w:rsid w:val="420244FF"/>
     <w:rsid w:val="476ACE6A"/>
     <w:rsid w:val="5A0EA4E8"/>
     <w:rsid w:val="679A3E1E"/>
     <w:rsid w:val="695BD373"/>
     <w:rsid w:val="6C3A03D0"/>
     <w:rsid w:val="718D7707"/>
     <w:rsid w:val="77F54BBE"/>
     <w:rsid w:val="7E011012"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ZA" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1134"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="433A9E9F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3222B31A-0FA3-4B72-9057-922A787AD3A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-ZA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5794,670 +6502,78 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC2E7A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B2B41"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F424C"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX18.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX23.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX35.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX38.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX52.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX57.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX72.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX28.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX32.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX43.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX47.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX68.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX58.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX19.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX24.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX76.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX48.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX53.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX69.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX73.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX39.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX44.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX59.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX63.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX25.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX20.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX33.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX36.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX42.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX46.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX49.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX54.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX62.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX67.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OHR-Portal/SitePages/PMD/UNDP-Competency-Framework.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX74.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX26.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX29.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX45.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX64.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX70.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX40.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX60.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX21.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX37.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX55.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX75.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX50.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX30.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX66.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX71.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX27.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX41.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX61.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX65.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX34.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX51.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX56.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=363&amp;Menu=BusinessUnit&amp;Beta=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX31.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.wmf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.wmf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OHR-Portal/SitePages/PMD/UNDP-Competency-Framework.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/performance-management-and-development" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...604 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D50-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6724,50 +6840,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="2f14ed15-e022-4929-bdf7-75104435df87" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b3c1bf54-c204-4410-ba1a-d4fdf08a145e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010052D6989A9D12754D8DF3ACB069A015EF" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="517f3a5d90ba4d85053077c944582ae4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b3c1bf54-c204-4410-ba1a-d4fdf08a145e" xmlns:ns3="2f14ed15-e022-4929-bdf7-75104435df87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a7647fa65323e0b071e65ad132a6ba8" ns2:_="" ns3:_="">
     <xsd:import namespace="b3c1bf54-c204-4410-ba1a-d4fdf08a145e"/>
     <xsd:import namespace="2f14ed15-e022-4929-bdf7-75104435df87"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6946,112 +7082,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89E14F91-CBDC-4415-B403-1A7FF79394D6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983A1885-E65A-422B-A823-0E1CF6440612}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983A1885-E65A-422B-A823-0E1CF6440612}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66F45406-4EB1-468D-ADB3-EE0D043713D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2f14ed15-e022-4929-bdf7-75104435df87"/>
+    <ds:schemaRef ds:uri="b3c1bf54-c204-4410-ba1a-d4fdf08a145e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66F45406-4EB1-468D-ADB3-EE0D043713D6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89E14F91-CBDC-4415-B403-1A7FF79394D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b3c1bf54-c204-4410-ba1a-d4fdf08a145e"/>
+    <ds:schemaRef ds:uri="2f14ed15-e022-4929-bdf7-75104435df87"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1941</Words>
-  <Characters>10759</Characters>
+  <Words>1519</Words>
+  <Characters>8664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12644</CharactersWithSpaces>
+  <CharactersWithSpaces>10163</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lida Van Staden</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>bdb675f0-0e81-4703-b541-28bd2ee87f85</vt:lpwstr>
   </property>