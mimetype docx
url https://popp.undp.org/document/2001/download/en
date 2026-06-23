--- v0 (2025-10-03)
+++ v1 (2026-06-23)
@@ -1,6998 +1,4972 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17498920" w14:textId="77777777" w:rsidR="009A31D4" w:rsidRPr="00D243BB" w:rsidRDefault="009A31D4" w:rsidP="009A31D4">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6D76B213" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc172357882"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...3 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9A7A42" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requisitioner’s Guide to Drafting Terms of Reference (TOR) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5143D1" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for an Assignment Requiring the Services of an Individual  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA37CED" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to be Engaged Through an Individual Contract (IC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFC34F7" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...58 lines deleted...]
-          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3288A94B" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD3799D" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EED4DEF" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the process of preparing a Terms of Reference (TOR), one should deliberately and seriously take on the perspective and situation of an Offeror who may have no prior knowledge on the project and its requirements.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D391C1" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8B8157" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...69 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When Offers have already been received by UNDP, it would not be fair for UNDP to look for components that were not originally sought in the TOR, so that it is important to spend time to ensure accuracy and completeness of this TOR.  The more complete the TOR, the better are the chances of generating responsive offers to undertake the work and the more transparent the selection process becomes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EDB37C" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0B5D75" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Requesting Units in need of Individual Contractors are expected to kindly comply with these recommended contents of the TOR in order to generate responsive Offers that will serve the needs of the project.  Additional information may be added beyond the herein suggested contents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0D414C" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...335 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8EDAC0" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6ABEEF" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECOMMENDED MINIMUM CONTENTS OF TOR FOR AN IC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162B9FBB" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229B98A9" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...55 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Project Title </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0F2CF1" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="008B3D65" w:rsidRDefault="00350AC6" w:rsidP="008B3D65">
-      <w:pPr>
+    <w:p w14:paraId="463C490F" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CBB119" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="425"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs w:val="0"/>
-          <w:szCs w:val="20"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs w:val="0"/>
-          <w:szCs w:val="20"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Project Description  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487AA3BC" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="008B3D65" w:rsidRDefault="00350AC6" w:rsidP="008B3D65">
-      <w:pPr>
+    <w:p w14:paraId="4E55CE18" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD04988" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Briefly describe the project rationale / background and the objectives of the project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA1C5F0" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly describe the context of the required services </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723378BA" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emphasize the relevance/purpose of the work required and how it is linked to the project context  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAB712E" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List and describe the stakeholders for the project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B21C40F" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If applicable, explain thoroughly the peculiarity of the setting of the project or the work required, if any (e.g., security risks involved in conducting the work in certain communities, certain cultures and practices unique to the stakeholders, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196B3ED4" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42561A84" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Scope of Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C440913" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591D16E9" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List the results that the IC should achieve, and the major tasks expected to be undertaken by the Contractor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C04CFF8" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly describe the required activities (scope, location, subjects, etc.) and other information that will help prospective Offerors understand the nature of the work </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAB4970" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If possible, it is always best to indicate in each activity the literature/data/information/policy framework already on hand that and may be made available by  UNDP to the Individual Contractor as reference/input to the activity.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192D408E" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78124C98" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Expected Outputs and Deliverables </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71114838" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0C86DA" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...32 lines deleted...]
-        <w:widowControl/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List down the outputs and specific deliverables in sequence, corresponding to the work and their corresponding target delivery dates.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9E326F" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...56 lines deleted...]
-        <w:widowControl/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the specific dates are contingent on too many variables and cannot yet be defined, the span of time from the commencement of the work could be indicated (e.g., 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> week from contract signing, within 2-3 months from contract signing, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7601B2F9" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...32 lines deleted...]
-        <w:widowControl/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there are multiple reviewers/certifying authorities for each output/deliverable, they shall be properly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">identified and indicated in this section. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3BF4D1" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...479 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If feasible, a table similar to the one below is desired in order to clearly summarize the above details:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292BC13B" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...303 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1008" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2065"/>
         <w:gridCol w:w="2063"/>
         <w:gridCol w:w="1793"/>
         <w:gridCol w:w="2421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A5574" w14:paraId="1E3A76AA" w14:textId="77777777" w:rsidTr="006A5574">
+      <w:tr w:rsidR="00E3792F" w:rsidRPr="00E3792F" w14:paraId="03BA3327" w14:textId="77777777" w:rsidTr="00EE0370">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="356CCB8D" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="006A5574">
+          <w:p w14:paraId="0EA0BCF8" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CB42E2F" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="006A5574">
+          <w:p w14:paraId="477E22FA" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E3792F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Deliverables/ Outputs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="409D6B66" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="006A5574">
+          <w:p w14:paraId="4D10A317" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12014C5E" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="00497626" w:rsidP="00497626">
+          <w:p w14:paraId="124D9422" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E3792F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Estimated Duration to Complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC213B4" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="006A5574">
+          <w:p w14:paraId="4538899C" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="425E9953" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="006A5574">
+          <w:p w14:paraId="2503F46C" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E3792F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Target Due Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA2F85C" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="006A5574">
+          <w:p w14:paraId="23C4A967" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F50858F" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="006A5574">
+          <w:p w14:paraId="4AA3A9E9" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E3792F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Review and Approvals Required</w:t>
+              <w:t xml:space="preserve">Review and Approvals Required </w:t>
             </w:r>
-            <w:r w:rsidR="00497626">
+            <w:r w:rsidRPr="00E3792F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Indicate designation of person who will review output and confirm acceptance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5574" w14:paraId="6958A15C" w14:textId="77777777" w:rsidTr="006A5574">
+      <w:tr w:rsidR="00E3792F" w:rsidRPr="00E3792F" w14:paraId="30FB23BC" w14:textId="77777777" w:rsidTr="00EE0370">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15DFF611" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="19491B0A" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8FE1EA" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="249F0721" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2CF71E" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="03E1552F" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20881112" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="768D9788" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5574" w14:paraId="6FBC73D6" w14:textId="77777777" w:rsidTr="006A5574">
+      <w:tr w:rsidR="00E3792F" w:rsidRPr="00E3792F" w14:paraId="267FB3DC" w14:textId="77777777" w:rsidTr="00EE0370">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5300533A" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="2D96A95B" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="186E46CD" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="07EBDB88" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BC72F5" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="7E51B137" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E6EFD3" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="1F088FC1" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5574" w14:paraId="17FA0ACF" w14:textId="77777777" w:rsidTr="006A5574">
+      <w:tr w:rsidR="00E3792F" w:rsidRPr="00E3792F" w14:paraId="3C1B9942" w14:textId="77777777" w:rsidTr="00EE0370">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4E8B60" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="0C23C31C" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4EE01A" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="5300C7E3" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153AD437" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="60012A93" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76723855" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="27CB44D0" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5574" w14:paraId="7A894931" w14:textId="77777777" w:rsidTr="006A5574">
+      <w:tr w:rsidR="00E3792F" w:rsidRPr="00E3792F" w14:paraId="36D21E7F" w14:textId="77777777" w:rsidTr="00EE0370">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF0BE6F" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="09D34D93" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C3CACF" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="0A53B6A7" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B89C89C" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="4892EBA0" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="144CEC49" w14:textId="77777777" w:rsidR="006A5574" w:rsidRDefault="006A5574" w:rsidP="008B3D65">
+          <w:p w14:paraId="4766337D" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
             <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="450"/>
               </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D35C3D0" w14:textId="77777777" w:rsidR="0009053A" w:rsidRDefault="0009053A" w:rsidP="008B3D65">
-      <w:pPr>
+    <w:p w14:paraId="35E8D10B" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA863D8" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0B2EEF" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Institutional Arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0848B342" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="008B3D65" w:rsidRDefault="00350AC6" w:rsidP="008B3D65">
-      <w:pPr>
+    <w:p w14:paraId="5A145C04" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:widowControl/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1AF372" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="990"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990" w:hanging="462"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identify the specific authority/ies who will directly supervise the Contractor, and to whom he/she  will be directly responsible to, reporting to, seeking approval/acceptance of output from (e.g, the Project Manager, or National Project Director, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FA4F21" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="990"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990" w:hanging="462"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicate the frequency of progress reporting, if required (e.g., weekly, monthly, fortnightly, etc.), the recommended formats, if any.  If any of the reports must be presented, indicate the audience/body and expected location and venue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBA8259" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="990"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990" w:hanging="462"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identify institutions/organizations/individuals with whom the Contractor is expected to liaise/interact/collaborate/meet with in the course of performing the work (e.g., other agencies, project co-implementers, donors, communities, local government units, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D27769D" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="990"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990" w:hanging="462"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Define roles / extent of participation of entities involved in the management/implementation of the contract (e.g., as respondents to survey, resource persons to confer with, approving authority, evaluating performance, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFE1631" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="990"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990" w:hanging="462"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Specify if the project will be able to provide (or not) any facilities, support personnel, support service, or logistical support, what they will be, and at what stage of the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A60F45" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A4B01E" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Duration of the Work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110557E0" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1508F236" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State expected duration of work / total no. of days/weeks/months of the assignment including effective person-days, if applicable.  Emphasize the expected date of full completion, if time is of the essence, indicate the consequences of any delay </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1340C02F" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicate target date for the start of work and expected completion date, including conditions to determining both dates, if any </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36199840" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide the estimated lead time for UNDP or Project Implementing Partners to review outputs, give comments, certify approval/acceptance of outputs, etc.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF2AC8A" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain special reason for urgency, if any, and serious consequence/impact of any form of delay in the completion of the work (e.g., deferment of the succeeding phase to the following year, cancellation of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the budget allocation for the project, other potential losses to any party involved, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED1E315" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250151E8" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:outlineLvl w:val="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Duty Station</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAFEA61" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBF4E72" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...136 lines deleted...]
-        <w:widowControl/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identify the Contractor’s duty station/location for the contract duration, mentioning ALL the possible locations of field works/duty travel in pursuit of other relevant activities, specially where traveling to locations at security Phase I or above will be required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3168FF" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...405 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State whether or not the Contractor will be required to report regularly or be present at a certain office during the work, including frequency of reporting, even if intermittent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1595C299" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5737C2" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Duration of the Work</w:t>
-[...36 lines deleted...]
-        <w:widowControl/>
+        <w:t>Qualifications of the Successful Individual Contractor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0602CE98" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BC4AC7" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Clearly define and indicate the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368D788E" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C56A544" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...87 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The area of specialization, field of expertise, and other qualities of the ideal individual to perform the services/work satisfactorily;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530F1F0F" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...63 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The minimum level of education acceptable and the fields of studies preferred, if any</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062757F2" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...87 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The minimum number of years of work experience on the preferred field of practice, if there is any preference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E659C0F" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...81 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Special skills / experience and other qualifications which will prove to be advantageous and vital to the success of the work implementation, especially if the assignment’s setting/situation is unique or has peculiarities (e.g., experience in working with indigenous people, familiarity with the key issues confronting a certain region, understanding of and ability to relate with a specific culture/religion, knowledge of a local dialect, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B20A752" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBFAD48" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:widowControl/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Scope of Price Proposal and Schedule of Payments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A67A1B6" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B39504" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="432" w:firstLine="18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to have a fair basis for comparison, requesting units must clearly state in the TOR that all proposals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be expressed in one of the following pricing options:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48688262" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5ED1D3" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...215 lines deleted...]
-        <w:widowControl/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Daily Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– this option is only suited when the duration of engagement is definitive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the possibility of any extension is either very low/minimal, or manageable, if at all expected.  This approach must be re-considered if the assignment has a high likelihood of extension or prolonged engagement, as it can create serious cost implications, and may undermine value-for-money.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA47EE5" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA4D8C2" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When the daily fee option is used, the TOR must clearly specify that :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581C3B7B" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E22AF94" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Daily fee must be “all-inclusive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B6AF10" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an IC Time Sheet must be submitted by the Contractor, duly approved by the Individual Contractor’s supervisor, which shall serve as the basis for the payment of fees.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3266BAAD" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A144BBA" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...176 lines deleted...]
-        <w:widowControl/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lump Sum Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – this is the preferred approach, because it is representative of IC payments closely linked to deliverables. It also has the added benefit of lowering transaction costs for UNDP.  When this approach is used, the Requesting Unit must provide the following :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A9DFFB" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B028FF9" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...79 lines deleted...]
-        <w:widowControl/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Clearly state that the lump sum amount must be “all-inclusive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5A43F6" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...47 lines deleted...]
-        <w:widowControl/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Clearly state that the contract price is fixed regardless of changes in the cost components;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEDFBA0" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1854"/>
-[...46 lines deleted...]
-        <w:widowControl/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If duty travels are expected, provide the Offerors with the UN’s Daily Subsistence Allowance (DSA) rates prevailing at the time of sourcing, for the duty station and all other cities indicated in the TOR as part of duty travel destinations.  This will give them an indication of the cost of living in a duty station/destination, to aid their determination of the appropriate fees and financial proposal amount, but it does not imply that Offerors are entitled to DSA payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDAF8FF" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1854"/>
-[...125 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Include in its initial payment the actual cost of the IC’s travel to arrive at the designated Duty Station.   Such cases therefore imply that the completion of the journey can be considered as one of the deliverables payable upon arrival.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648F409A" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AE3859" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B49775" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Scope of Price </w:t>
-[...141 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Recommended Presentation of Offer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F233746" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650C551D" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For purposes of generating Offers whose contents are uniformly presented and to facilitate their comparative analysis, it is best to recommend the preferred contents and presentation of the Offer to be submitted, as well as the format/sequencing of their presentation.  The following documents may be requested:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252A2DD3" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2CCDE5" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...355 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duly accomplished </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Letter of Confirmation of Interest and Availability </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>using the template provided by UNDP;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E3A6A6" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...111 lines deleted...]
-        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Personal CV or P11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, indicating all past experience from similar projects, as well as the contact details (email and telephone number) of the Candidate and at least three (3) professional references;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737D340D" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...77 lines deleted...]
-        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Brief description</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of why the individual considers him/herself as the most suitable for the assignment, and a methodology, if applicable, on how they will approach and complete the assignment. A methodology is recommended for intellectual services, but may be omitted for support services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Note: this is optional for support services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">];  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2542B968" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...37 lines deleted...]
-        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial Proposal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that indicates the all-inclusive fixed total contract price, supported by a breakdown of costs, as per template provided.  If an Offeror is employed by an organization/company/institution, and he/she expects his/her employer to charge a management fee in the process of releasing him/her to UNDP under Reimbursable Loan Agreement (RLA), the Offeror must indicate at this point, and ensure that all such costs are duly incorporated in the financial proposal submitted to UNDP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCF86CD" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="680"/>
+          <w:tab w:val="left" w:pos="1060"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33732CE8" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>K.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Criteria for Selection of the Best Offer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648E903A" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3FFA01" w14:textId="6C36E334" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This section should indicate all the criteria which shall serve as basis for evaluating offers, which may be done in either of the following manner:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D66D8A5" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D921B70" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
-[...74 lines deleted...]
-        <w:widowControl/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1166"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Combined Scoring method – where the qualifications and methodology will be weighted a max. of 70%, and combined with the price offer which will be weighted a max of 30%; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69338E4C" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
-[...142 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1166"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lowest price method – where the award will be made to the qualified/responsive individual who offered the lowest price.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E6E820" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6410C2" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Option (a) is ideal for intellectual services where the methodology or approach to the work may differ from one individual to another and directly impacts the quality of the result.  Option (b) is ideal for standard type of services where there are not many possible ways of undertaking/performing the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE3A323" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F66C8D" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If Option (a) is chosen, the key criteria for rating the qualification and methodology must be stated together with their equivalent percentage weight, so that Offerors can craft their offer appropriately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AF3A35" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B58ED0E" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...837 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Annexes to the TOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C17970" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="008B3D65" w:rsidRDefault="00350AC6" w:rsidP="008B3D65">
-[...1 lines deleted...]
-        <w:pStyle w:val="p28"/>
+    <w:p w14:paraId="5D8AF7D8" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-        </w:tabs>
-[...97 lines deleted...]
-        <w:pStyle w:val="p28"/>
+          <w:tab w:val="left" w:pos="680"/>
+          <w:tab w:val="left" w:pos="1060"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3752F76E" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Existing literature or documents that will help Offerors gain a better understanding of the project situation and the work required should be provided as annex/es to the TOR, especially if such literature or documents are not confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EB0843" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-        </w:tabs>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:tab w:val="left" w:pos="680"/>
+          <w:tab w:val="left" w:pos="1060"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A8A8E3" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Approval </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044CCA29" w14:textId="77777777" w:rsidR="007A2352" w:rsidRDefault="007A2352" w:rsidP="008B3D65">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2C63EF4C" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E0007E" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This TOR is approved by</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> : [</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>indicate name of Approving Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A290A97" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="008B3D65" w:rsidRDefault="00350AC6" w:rsidP="008B3D65">
-[...23 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="7C7F98FE" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461D4375" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB1AAA8" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C8639D" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="008B3D65" w:rsidRDefault="00350AC6" w:rsidP="008B3D65">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="19ECCFFE" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Name and Designation</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7287BB" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="008B3D65" w:rsidRDefault="00350AC6" w:rsidP="008B3D65">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2CF3F88D" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date of Signing</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008B3D65">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E3792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00350AC6" w:rsidRPr="008B3D65" w:rsidSect="00D87BF2">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="2EADAF4F" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00E3792F" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00E3792F" w:rsidSect="00E3792F">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01625EB6" w14:textId="77777777" w:rsidR="00EA3820" w:rsidRDefault="00EA3820" w:rsidP="00FD48A2">
+    <w:p w14:paraId="685A1865" w14:textId="77777777" w:rsidR="00D25E44" w:rsidRDefault="00D25E44" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45BF8B51" w14:textId="77777777" w:rsidR="00EA3820" w:rsidRDefault="00EA3820" w:rsidP="00FD48A2">
+    <w:p w14:paraId="778FE6E9" w14:textId="77777777" w:rsidR="00D25E44" w:rsidRDefault="00D25E44" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...88 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:id w:val="-2060474132"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="0A0F815D" w14:textId="42E03FA5" w:rsidR="00C41E17" w:rsidRDefault="00C41E17">
+      <w:p w14:paraId="493BD334" w14:textId="75120085" w:rsidR="00E3792F" w:rsidRPr="00E3792F" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00E3792F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E3792F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E3792F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00400B2F">
+        <w:r w:rsidRPr="00E3792F">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>0</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E3792F">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="101A2BA6" w14:textId="77777777" w:rsidR="00C41E17" w:rsidRDefault="00C41E17">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2493811B" w14:textId="77777777" w:rsidR="00EA3820" w:rsidRDefault="00EA3820" w:rsidP="00FD48A2">
+    <w:p w14:paraId="109FEF3B" w14:textId="77777777" w:rsidR="00D25E44" w:rsidRDefault="00D25E44" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29C8B527" w14:textId="77777777" w:rsidR="00EA3820" w:rsidRDefault="00EA3820" w:rsidP="00FD48A2">
+    <w:p w14:paraId="19224730" w14:textId="77777777" w:rsidR="00D25E44" w:rsidRDefault="00D25E44" w:rsidP="00E3792F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="23EDE1A7" w14:textId="77777777" w:rsidR="004923D4" w:rsidRPr="003C34EC" w:rsidRDefault="004923D4" w:rsidP="004923D4">
+    <w:p w14:paraId="2692F252" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="003C34EC" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C34EC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The IC modality is expected to be used only for short-term consultancy engagements.  If the duration </w:t>
       </w:r>
-      <w:r w:rsidR="00E11815">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">of the IC for the same TOR </w:t>
       </w:r>
       <w:r w:rsidRPr="003C34EC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>exceeds twelve (12) months, the duration must be justified and be subjected to the approval of the Director of the Regional Bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00497626">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, or a different contract modality must be considered</w:t>
       </w:r>
       <w:r w:rsidRPr="003C34EC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.  This policy applies regardless of the delegated procurement authority of the Head of the Business Unit.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C352DE" w14:textId="77777777" w:rsidR="004923D4" w:rsidRPr="003C34EC" w:rsidRDefault="004923D4" w:rsidP="004923D4">
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+    <w:p w14:paraId="6E66F6FF" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="003C34EC" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4BF995" w14:textId="77777777" w:rsidR="004923D4" w:rsidRPr="004923D4" w:rsidRDefault="004923D4">
+    <w:p w14:paraId="7F1E9237" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="004923D4" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7317BF9E" w14:textId="5E6A29B1" w:rsidR="004923D4" w:rsidRPr="00956DBF" w:rsidRDefault="004923D4" w:rsidP="00956DBF">
+    <w:p w14:paraId="52DC324E" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00956DBF" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7650"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C34EC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The IC policy requires that the approval of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Director of the Regional Bureau must be obtained for daily consulting fees exceeding $1,</w:t>
       </w:r>
-      <w:r w:rsidR="006B7BC6">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">0.  This policy applies regardless of the delegated procurement authority of the Head of the Business Unit.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="732B6C6F" w14:textId="77777777" w:rsidR="00956DBF" w:rsidRPr="00956DBF" w:rsidRDefault="00956DBF" w:rsidP="00956DBF">
+    <w:p w14:paraId="6482AA95" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00956DBF" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7650"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The term </w:t>
       </w:r>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t xml:space="preserve">“All inclusive” implies that all costs (professional fees, </w:t>
       </w:r>
-      <w:r w:rsidR="00E11815">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t xml:space="preserve">travel costs, </w:t>
       </w:r>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>living allowances, communi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>ations, consummables, etc.) that could possibly be incurred by the Contractor are already factored into the final amounts submitted in the proposal</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="54D631A3" w14:textId="77777777" w:rsidR="00956DBF" w:rsidRPr="00956DBF" w:rsidRDefault="00956DBF" w:rsidP="00956DBF">
+    <w:p w14:paraId="03D70494" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00956DBF" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Same as above</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3BF7AD4E" w14:textId="77777777" w:rsidR="00E57B69" w:rsidRPr="00E57B69" w:rsidRDefault="00E57B69">
+    <w:p w14:paraId="6AD74B33" w14:textId="77777777" w:rsidR="00E3792F" w:rsidRPr="00E57B69" w:rsidRDefault="00E3792F" w:rsidP="00E3792F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00956DBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7000,70 +4974,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>Individuals on IC are not UN staff are therefore not entitled to DSAs.  All living allowances required to perform the demands of the TOR must be incorporated in the financial proposal, whether the fees are expressed as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t xml:space="preserve"> daily fees or lump sum amount. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...16 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="049501BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B868E632"/>
     <w:lvl w:ilvl="0" w:tplc="AFEC9F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7109,51 +5065,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D4C61DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36B89A3E"/>
     <w:lvl w:ilvl="0" w:tplc="8764A1C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7199,51 +5155,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13671D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="040458B2"/>
     <w:lvl w:ilvl="0" w:tplc="137489F4">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1143"/>
         </w:tabs>
         <w:ind w:left="1143" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7318,51 +5274,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6108"/>
         </w:tabs>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6828"/>
         </w:tabs>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CBD7B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01209EF6"/>
     <w:lvl w:ilvl="0" w:tplc="34090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7434,2693 +5390,1378 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DFD09EC"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A1B4FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="762612C0"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="D5E6833C"/>
+    <w:lvl w:ilvl="0" w:tplc="AFEC9F1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="3409001B">
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="3060" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3780" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4500" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5220" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="7380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C3A14DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8B428EE"/>
+    <w:lvl w:ilvl="0" w:tplc="34090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE82CF7"/>
+    <w:nsid w:val="52F120DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8F0EB1A6"/>
-    <w:lvl w:ilvl="0" w:tplc="AFEC9F1A">
+    <w:tmpl w:val="CF5C7A00"/>
+    <w:lvl w:ilvl="0" w:tplc="34090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ECC0C7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F56CC886"/>
+    <w:lvl w:ilvl="0" w:tplc="34090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="34090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="34090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="34090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="34090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="34090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="34090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="34090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="34090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="742D3DB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E52B9B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BC5104B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C5A96C6"/>
+    <w:lvl w:ilvl="0" w:tplc="34090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1428"/>
+        </w:tabs>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2148"/>
+        </w:tabs>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2868"/>
+        </w:tabs>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3588"/>
+        </w:tabs>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4308"/>
+        </w:tabs>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5028"/>
+        </w:tabs>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5748"/>
+        </w:tabs>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6468"/>
+        </w:tabs>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7188"/>
+        </w:tabs>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F3B5417"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="908230C8"/>
+    <w:lvl w:ilvl="0" w:tplc="34090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1854"/>
+        </w:tabs>
+        <w:ind w:left="1854" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2574"/>
+        </w:tabs>
+        <w:ind w:left="2574" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3294"/>
+        </w:tabs>
+        <w:ind w:left="3294" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4014"/>
+        </w:tabs>
+        <w:ind w:left="4014" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4734"/>
+        </w:tabs>
+        <w:ind w:left="4734" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5454"/>
+        </w:tabs>
+        <w:ind w:left="5454" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6174"/>
+        </w:tabs>
+        <w:ind w:left="6174" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6894"/>
+        </w:tabs>
+        <w:ind w:left="6894" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7614"/>
+        </w:tabs>
+        <w:ind w:left="7614" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FFC438A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="762612C0"/>
+    <w:lvl w:ilvl="0" w:tplc="8764A1C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="3409001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="34090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...1165 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2095710375">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1349521504">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1094935673">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2128313872">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1284115647">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1518420281">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1393502329">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2026863541">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1460150323">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="10" w16cid:durableId="438179833">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="11" w16cid:durableId="1762216178">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="12" w16cid:durableId="160700066">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
-[...38 lines deleted...]
-  <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD48A2"/>
-[...938 lines deleted...]
-    <w:rsid w:val="00FF6E85"/>
+    <w:rsidRoot w:val="00E3792F"/>
+    <w:rsid w:val="00112B9C"/>
+    <w:rsid w:val="001838EC"/>
+    <w:rsid w:val="00685AA5"/>
+    <w:rsid w:val="009B75AA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D25E44"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD419F"/>
+    <w:rsid w:val="00E3792F"/>
+    <w:rsid w:val="00EE3237"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1E68C598"/>
-  <w15:docId w15:val="{0359587B-D6DD-4CF2-BF8D-7BDDA738E8EB}"/>
+  <w14:docId w14:val="7CA6B592"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5A08C6FB-0B2F-41A1-B48C-34CBDAA0A28D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="372">
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Light Shading"/>
-[...17 lines deleted...]
-    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Medium List 2 Accent 1"/>
-[...77 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -10181,2400 +6822,1012 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD48A2"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="280"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C61002"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
-      <w:widowControl/>
-[...6 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...4 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:lang w:val="en-GB"/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="280" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-[...8 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:rsid w:val="00C61002"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...4 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:color w:val="365F91"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...88 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="atLeast"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D04228"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...29 lines deleted...]
-    <w:rsid w:val="00CA578C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading1">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD"/>
-[...129 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:sz w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FD48A2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E3792F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FD48A2"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BankNormal">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...19 lines deleted...]
-      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
-      <w:kern w:val="0"/>
-[...93 lines deleted...]
-      <w:u w:val="single"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E4502C"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
-      <w:overflowPunct/>
-      <w:adjustRightInd/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="CG Times" w:eastAsia="Times New Roman" w:hAnsi="CG Times"/>
-      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E4502C"/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:ascii="CG Times" w:eastAsia="Times New Roman" w:hAnsi="CG Times"/>
-[...19 lines deleted...]
-      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-    <w:rsid w:val="00081D16"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...61 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D87BF2"/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D87BF2"/>
+    <w:rsid w:val="00E3792F"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="24"/>
-[...201 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="009B74C6"/>
+    <w:rsid w:val="00E3792F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
-    <w:rsid w:val="00DA503E"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E3792F"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-      <w:ind w:left="360"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-    <w:name w:val="Body Text Indent Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyTextIndent"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E3792F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...144 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...545 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{803F6D3E-4F28-4CDF-93FB-F74A9C8EA8E2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1713</Words>
   <Characters>9765</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11456</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Template - Guide in Writing a TOR for IC</dc:title>
-  <dc:creator>Aveen.Nouri</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>