--- v0 (2025-10-01)
+++ v1 (2026-06-13)
@@ -1,57 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1092CE6E" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A1.3. Services de développement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B060117" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
@@ -531,114 +533,134 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>élaboration d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un projet standard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238F020E" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
+    <w:p w14:paraId="238F020E" w14:textId="3E9703DD" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>Les services de développement fournis doivent être conformes au Plan stratégique du PNUD et appuyer les priorités de développement énoncées dans les plans de développement nationaux et les PNUAD pour la prestation de services au niveau des pays, ou les ODD pour la prestation de services à l</w:t>
+        <w:t xml:space="preserve">Les services de développement fournis doivent être conformes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan stratégique du PNUD et appuyer les priorités de développement énoncées dans les plans de développement nationaux et les PNUAD pour la prestation de services au niveau des pays, ou les ODD pour la prestation de services à l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>échelle régionale et internationale. Des exceptions peuvent être faites si ces services sont justifiés pour permettre au PNUD d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>assumer son rôle d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>intégrateur des ODD, qui est axé sur la demande. Lesdites exceptions doivent être approuvées par le directeur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou la directrices</w:t>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidR="007772E1">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>la directrice</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> de bureau compétent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404E9F97" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
@@ -825,100 +847,100 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un Fonds de financement commun pays (CBPF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5D29">
         <w:t xml:space="preserve">ountry </w:t>
       </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D29">
+        <w:t xml:space="preserve">ased </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>B</w:t>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5D29">
-        <w:t>ased</w:t>
+        <w:t>ooled</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B5D29">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5D29">
         <w:t>und</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, pour ses sigles en anglais</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>), l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>approbation du gouvernement se fera par un échange de correspondance. Lorsque le PNUD agit comme agent de gestion</w:t>
+        <w:t xml:space="preserve">approbation du gouvernement se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>fera par un échange de correspondance. Lorsque le PNUD agit comme agent de gestion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> (MA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">ans </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>plus d</w:t>
       </w:r>
@@ -934,51 +956,50 @@
         </w:rPr>
         <w:t>un CBPF, cette question peut être abordée dans la même correspondance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234D28CB" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Les services de développement ne sont pas destinés à fournir les services administratifs, de gestion et d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>appui, comme les services d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>approvisionnement et d</w:t>
@@ -1079,51 +1100,65 @@
         </w:rPr>
         <w:t>échelle régionale ou nationale, ainsi qu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>au Plan stratégique du PNUD. Les services de développement à l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>échelle mondiale sont directement liés au Plan stratégique du PNUD.</w:t>
+        <w:t xml:space="preserve">échelle mondiale sont directement liés </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan stratégique du PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67170022" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Parmi les types de services de développement figurent, sans s</w:t>
       </w:r>
@@ -1902,50 +1937,51 @@
         </w:rPr>
         <w:t>Les entités du secteur privé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33708431" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Si le bénéficiaire des services de développement est une entité du secteur privé, notamment des entreprises à but lucratif et commercial, des fondations d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>entreprises, des associations commerciales et des entreprises publiques, la Politique de diligence raisonnable du secteur privé s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>applique.</w:t>
@@ -1974,58 +2010,51 @@
         </w:rPr>
         <w:t>La fourniture de services de développement doit être conclue par un accord entre le bénéficiaire et le PNUD. Ce même accord peut servir d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>accord de financement pour recevoir des fonds du bénéficiaire (à condition qu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">il soit le bailleur de fonds), au titre des services de développement plus les « redevances » dues au PNUD </w:t>
-[...6 lines deleted...]
-        <w:t>pour les services, ce qui serait spécifié dans l</w:t>
+        <w:t>il soit le bailleur de fonds), au titre des services de développement plus les « redevances » dues au PNUD pour les services, ce qui serait spécifié dans l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>annexe 2 de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>accord. Lorsque le PNUD agit comme agent de gestion</w:t>
       </w:r>
@@ -2470,96 +2499,109 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve">e bénéficiaire du service est </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve">la ou </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>le gestionnaire de fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DC5A0D" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
+    <w:p w14:paraId="54DC5A0D" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00757997" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>En aucun cas, le PNUD ne peut indemniser le bénéficiaire des services de développement ou le bailleur de fonds de ces services (s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ils sont différents) pour tout dommage, réclamations, demandes ou autres pertes liés à la fourniture de services de développement ou découlant de ladite fourniture. Les privilèges et immunités doivent être préservés (par exemple, le PNUD pourrait ne pas accepter la résolution des différends par le biais d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">un système juridique national ou infranational).  </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3CD7A0" w14:textId="77777777" w:rsidR="00757997" w:rsidRPr="00485C28" w:rsidRDefault="00757997" w:rsidP="00757997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="24779784" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AFC60EC" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2635,254 +2677,257 @@
       </w:tr>
       <w:tr w:rsidR="00653889" w:rsidRPr="0095607E" w14:paraId="332FEE9D" w14:textId="77777777" w:rsidTr="00C90775">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3198" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D2E82A" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00C90775">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Gouvernement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2157BD" w14:textId="347640C2" w:rsidR="00653889" w:rsidRPr="00AA08F3" w:rsidRDefault="00000000" w:rsidP="00C90775">
+          <w:p w14:paraId="6D2157BD" w14:textId="7BA1FED2" w:rsidR="00653889" w:rsidRPr="00AA08F3" w:rsidRDefault="009F276C" w:rsidP="00C90775">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="009F276C" w:rsidRPr="00AA08F3">
+              <w:r w:rsidRPr="00AA08F3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>Ac</w:t>
               </w:r>
               <w:r w:rsidR="008F7F89" w:rsidRPr="00AA08F3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>cord</w:t>
               </w:r>
-              <w:r w:rsidR="009F276C" w:rsidRPr="00AA08F3">
+              <w:r w:rsidRPr="00AA08F3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> type</w:t>
               </w:r>
               <w:r w:rsidR="008F7F89" w:rsidRPr="00AA08F3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> de services de développement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007772E1">
+              <w:t xml:space="preserve"> (en anglais)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00653889" w:rsidRPr="0095607E" w14:paraId="405A14D6" w14:textId="77777777" w:rsidTr="00AA08F3">
         <w:trPr>
           <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3198" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50E1C7BD" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00C90775">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve">CBPF lorsque le PNUD agit comme agent de gestion </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>(MA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00B87B2D" w14:textId="7AF55B50" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00000000" w:rsidP="00C90775">
+          <w:p w14:paraId="00B87B2D" w14:textId="295A3B3C" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00C90775">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00653889" w:rsidRPr="00485C28">
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>Manuel opérationnel du CBPF</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007772E1">
+              <w:t xml:space="preserve"> (en anglais)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00653889" w:rsidRPr="0095607E" w14:paraId="6583637D" w14:textId="77777777" w:rsidTr="00C90775">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3198" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ADE2504" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00C90775">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Agences des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5082" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="173EF681" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00C90775">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Accord entre deux agences des Nations Unies, avec des annexes sur les services de développement (à paraître)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00653889" w:rsidRPr="0095607E" w14:paraId="6A134BAB" w14:textId="77777777" w:rsidTr="00C90775">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3198" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C8CAE30" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00C90775">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations intergouvernementales, organisations de la société civile et organisations non </w:t>
-[...6 lines deleted...]
-              <w:t>gouvernementales, secteur privé et autres partenaires</w:t>
+              <w:t>Organisations intergouvernementales, organisations de la société civile et organisations non gouvernementales, secteur privé et autres partenaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C036A56" w14:textId="4AAE4ABB" w:rsidR="00653889" w:rsidRPr="00AA08F3" w:rsidRDefault="00000000" w:rsidP="00C90775">
+          <w:p w14:paraId="3C036A56" w14:textId="14106CC6" w:rsidR="00653889" w:rsidRPr="00AA08F3" w:rsidRDefault="009F276C" w:rsidP="00C90775">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="009F276C" w:rsidRPr="00AA08F3">
+              <w:r w:rsidRPr="00AA08F3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>A</w:t>
               </w:r>
               <w:r w:rsidR="008F7F89" w:rsidRPr="00AA08F3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>ccord</w:t>
               </w:r>
-              <w:r w:rsidR="009F276C" w:rsidRPr="00AA08F3">
+              <w:r w:rsidRPr="00AA08F3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> type</w:t>
               </w:r>
               <w:r w:rsidR="008F7F89" w:rsidRPr="00AA08F3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> de services de développement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="007772E1">
+              <w:t xml:space="preserve"> (en anglais)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="014AC494" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C6412FF" w14:textId="49073993" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
@@ -3354,51 +3399,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un audit, comme le prescrit le Bureau de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>audit et des investigations du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B4D96D" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
+    <w:p w14:paraId="11B4D96D" w14:textId="21DFE31B" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Toutes les politiques du PNUD en matière d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -3639,51 +3684,64 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">approuver le budget et de prendre des mesures correctives. Voir la section </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>Processus opérationnels destinés aux services de développement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pour avoir la liste complète des procédures relatives aux projets.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3E79">
+        <w:rPr>
+          <w:color w:val="444444"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>pour avoir la liste complète des procédures relatives aux projets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6205F78C" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
@@ -3807,51 +3865,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>examiner la faisabilité concernant le fait de fournir les services de développement, en fonction des capacités et des priorités du bureau, et a le pouvoir d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>approuver les accords.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F6A49B" w14:textId="6007B9CB" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
+    <w:p w14:paraId="19F6A49B" w14:textId="131E3CF3" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Tous les coûts supportés par le PNUD pour fournir des services de développement - directs et indirects - sont payés sur les fonds perçus dans le cadre de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -3863,51 +3921,58 @@
         </w:rPr>
         <w:t>accord relatif aux services de développement. Il peut être nécessaire d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>apporter des modifications aux services de développement afin d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>assurer que le financement soit suffisant pour couvrir toutes les dépenses, y compris en cas de fluctuations des taux de change. Les accords doivent stipuler à quel moment les paiements sont effectués ; les paiements doivent être effectués avant la fourniture des services.</w:t>
+        <w:t xml:space="preserve">assurer que le financement soit suffisant pour couvrir toutes les dépenses, y compris en cas de fluctuations des taux de change. Les accords doivent stipuler à quel moment les paiements sont effectués ; les paiements doivent être effectués </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>avant la fourniture des services.</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Lorsque le PNUD est l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>agent de gestion</w:t>
@@ -3961,336 +4026,484 @@
         <w:t xml:space="preserve"> seront effectués conformément aux </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>Directives du PNUD concernant l</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>’</w:t>
         </w:r>
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>engagement des ONG dans le cadre des Fonds de financement commun pour les pays (CBPF)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00485C28">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00BA3E79">
+        <w:t xml:space="preserve"> (en anglais</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3E79" w:rsidRPr="00BA3E79">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3E79">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2615939F" w14:textId="77777777" w:rsidR="00653889" w:rsidRPr="00485C28" w:rsidRDefault="00653889" w:rsidP="00653889">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22BE0A37" w14:textId="77777777" w:rsidR="00E57CF7" w:rsidRPr="00B836A8" w:rsidRDefault="00E57CF7" w:rsidP="00E57CF7">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B836A8">
+    <w:p w14:paraId="008CB24C" w14:textId="77777777" w:rsidR="007772E1" w:rsidRDefault="007772E1" w:rsidP="00E57CF7">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Avertissement:</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-6"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2025314D" w14:textId="77777777" w:rsidR="007772E1" w:rsidRDefault="007772E1" w:rsidP="00E57CF7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:u w:val="single"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BE0A37" w14:textId="30A0B3F9" w:rsidR="00E57CF7" w:rsidRPr="007772E1" w:rsidRDefault="00E57CF7" w:rsidP="00E57CF7">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007772E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidR="007772E1" w:rsidRPr="007772E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007772E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007772E1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CCEEEA" w14:textId="1BC1AD5F" w:rsidR="00000000" w:rsidRPr="00B836A8" w:rsidRDefault="00E57CF7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="24CCEEEA" w14:textId="1BC1AD5F" w:rsidR="00972757" w:rsidRPr="007772E1" w:rsidRDefault="00E57CF7">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007772E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007772E1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00696E96" w:rsidRPr="00B836A8" w:rsidSect="00662578">
-      <w:footerReference w:type="default" r:id="rId19"/>
+    <w:sectPr w:rsidR="00972757" w:rsidRPr="007772E1" w:rsidSect="007772E1">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1806" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26851900" w14:textId="77777777" w:rsidR="00E67442" w:rsidRDefault="00E67442" w:rsidP="006F6299">
+    <w:p w14:paraId="49AE5A39" w14:textId="77777777" w:rsidR="00F22CE2" w:rsidRDefault="00F22CE2" w:rsidP="006F6299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C8E279B" w14:textId="77777777" w:rsidR="00E67442" w:rsidRDefault="00E67442" w:rsidP="006F6299">
+    <w:p w14:paraId="57E1E159" w14:textId="77777777" w:rsidR="00F22CE2" w:rsidRDefault="00F22CE2" w:rsidP="006F6299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ProximaNova">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5859F466" w14:textId="3F2C262F" w:rsidR="006F6299" w:rsidRPr="00B836A8" w:rsidRDefault="00B836A8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61DEEBE7" w14:textId="76BFF306" w:rsidR="007772E1" w:rsidRPr="00A45D42" w:rsidRDefault="007772E1" w:rsidP="007772E1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B836A8">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B836A8">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00B836A8">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00B836A8">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A45D42">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B836A8">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00B836A8">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="00590CC6">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C866FC">
+      <w:t xml:space="preserve">Date d'entrée en </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00C866FC">
+      <w:t>vigueur</w:t>
+    </w:r>
     <w:r>
-      <w:rPr>
-[...3 lines deleted...]
-      <w:t>05/06/2018</w:t>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t>9.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t># :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> 9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5080C66A" w14:textId="77777777" w:rsidR="00E67442" w:rsidRDefault="00E67442" w:rsidP="006F6299">
+    <w:p w14:paraId="10F5433F" w14:textId="77777777" w:rsidR="00F22CE2" w:rsidRDefault="00F22CE2" w:rsidP="006F6299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B991489" w14:textId="77777777" w:rsidR="00E67442" w:rsidRDefault="00E67442" w:rsidP="006F6299">
+    <w:p w14:paraId="1D2CFD73" w14:textId="77777777" w:rsidR="00F22CE2" w:rsidRDefault="00F22CE2" w:rsidP="006F6299">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A02BD23" w14:textId="6BD50F43" w:rsidR="007772E1" w:rsidRDefault="007772E1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67B75C1F" wp14:editId="73A60877">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-228600</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1199737443" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="591279" cy="900000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014850C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1160D74E"/>
     <w:lvl w:ilvl="0" w:tplc="6B926084">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4729,127 +4942,139 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="617222383">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="246423665">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1991707073">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2044943107">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="852185224">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00653889"/>
     <w:rsid w:val="00094311"/>
     <w:rsid w:val="00104F58"/>
     <w:rsid w:val="002766D0"/>
     <w:rsid w:val="003A3096"/>
+    <w:rsid w:val="005064DD"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00653889"/>
     <w:rsid w:val="00662578"/>
     <w:rsid w:val="006746F3"/>
     <w:rsid w:val="006E7BCD"/>
     <w:rsid w:val="006F6299"/>
+    <w:rsid w:val="00757997"/>
+    <w:rsid w:val="007658B5"/>
+    <w:rsid w:val="007772E1"/>
     <w:rsid w:val="007A6690"/>
+    <w:rsid w:val="007B1036"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="008F7F89"/>
+    <w:rsid w:val="00972757"/>
     <w:rsid w:val="009F276C"/>
     <w:rsid w:val="00A42FAF"/>
     <w:rsid w:val="00AA08F3"/>
     <w:rsid w:val="00B836A8"/>
+    <w:rsid w:val="00BA3E79"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00D17E75"/>
     <w:rsid w:val="00E57CF7"/>
     <w:rsid w:val="00E67442"/>
+    <w:rsid w:val="00F22CE2"/>
+    <w:rsid w:val="00F44A17"/>
     <w:rsid w:val="00F923C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4CDEE4BE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5371,72 +5596,76 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009F276C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D17E75"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="852184435">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2656" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1276" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unocha.org/sites/unocha/files/Operational_Handbook_for_OCHA_CBPFs_Version1.2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-guidelines-engagement-ngos-under-country-based-pooled-funds-guidance-note-country" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1276" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gms.unocha.org/sites/default/files/guidelines/Operational_Handbook_for_OCHA_CBPFs_Version1.2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5678,58 +5907,178 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2</UNDP_POPP_REFITEM_VERSION>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Services de développement</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3259</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3259</Url>
+      <Description>POPP-11-3259</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -6042,264 +6391,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...100 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<p:Policy xmlns:p="office.server.policy" id="" local="true">
-[...21 lines deleted...]
-</p:Policy>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C9BE065-6134-4418-B013-DCA3557673D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CBA17C7-BA73-4408-A674-9FBA165DA612}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1FE04A0-7434-46C6-9B19-D07DD84C3A01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE780CA9-6ADC-4013-A8A9-342A46214D48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14E69DE6-1737-4099-8137-5970B5AE9AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE780CA9-6ADC-4013-A8A9-342A46214D48}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C9BE065-6134-4418-B013-DCA3557673D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2439</Words>
-  <Characters>13098</Characters>
+  <Words>2343</Words>
+  <Characters>13360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>247</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>111</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15467</CharactersWithSpaces>
+  <CharactersWithSpaces>15672</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>