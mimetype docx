--- v0 (2025-10-08)
+++ v1 (2026-05-22)
@@ -1,62 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="371DCB4F" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="004B4009" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A1.3. Servicios de desarrollo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0D589D" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -212,130 +209,146 @@
       <w:r w:rsidR="00B34D12">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">para la provisión de servicios a nivel de país, o los ODS para la provisión de servicios de nivel regional y mundial. Se pueden aceptar excepciones si tales servicios están justificados para cumplir con el rol del PNUD como integrador de ODS, lo que está determinado por la demanda. El Director del Buró pertinente deberá aprobar tales excepciones. </w:t>
+        <w:t xml:space="preserve">para la provisión de servicios a nivel de país, o los ODS para la provisión de servicios de nivel regional y mundial. Se pueden aceptar excepciones si tales servicios están justificados para cumplir con el rol del PNUD como integrador de ODS, lo que está determinado por la demanda. El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del Buró pertinente deberá aprobar tales excepciones. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5789AC14" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En todos los casos de provisión de servicios a nivel de país, el Gobierno nacional debe estar al tanto de la provisión de estos servicios por parte del PNUD, y estar de acuerdo con esto. En cada caso específico, se debe incluir el servicio provisto y el receptor en los Planes de Trabajo de los Grupos de Resultados Conjuntos del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">u otro plan a nivel de programa firmado por el Gobierno, o a través de un intercambio de cartas u otro método aprobado por el Gobierno. Si este no es el caso, el Gobierno debe indicar su acuerdo con la asistencia para el desarrollo específica que se provee y la designación del receptor de servicios mediante la firma del convenio/prodoc de servicios de desarrollo. Se debe adjuntar al acuerdo de servicios de desarrollo entre el PNUD y el receptor como Anexo 1, o a otro método que exprese su acuerdo según lo requiere el SBAA (véase </w:t>
+        <w:t>u otro plan a nivel de programa firmado por el Gobierno, o a través de un intercambio de cartas u otro método aprobado por el Gobierno. Si este no es el caso, el Gobierno debe indicar su acuerdo con la asistencia para el desarrollo específica que se provee y la designación del receptor de servicios mediante la firma del convenio/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prodoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de servicios de desarrollo. Se debe adjuntar al acuerdo de servicios de desarrollo entre el PNUD y el receptor como Anexo 1, o a otro método que exprese su acuerdo según lo requiere el SBAA (véase </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Avaluar y aprobar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>). Cuando el PNUD sea el agente gestor (MA) en un fondo mancomunado de países concretos (FMPC o CBPF por sus siglas en inglés), la aprobación del Gobierno se debe dar mediante un intercambio de cartas. Cuando el PNUD sea el MA de más de un FMPC, esto se puede abordar en la misma carta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="579B5195" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000249F2">
         <w:t>Los servicios de desarrollo no están destinados a proporcionar servicios administrativos, de gestión y de apoyo, como los servicios de adquisición y otros servicios operativos cuando dichos servicios no contribuyen a los resultados del programa del país.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Estos servicios administrativos, de gestión o apoyo se proporcionan con base en la ventaja comparativa del PNUD en las prácticas </w:t>
+        <w:t xml:space="preserve"> Estos servicios administrativos, </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>de adquisición y administración sostenibles, y están cubiertos por la política para la Provisión de Servicios de Gestión y Apoyo a través del Memorando de Provisión de Servicios (adicional al Capítulo D del Reglamento Financiero y Reglamentación Financiera Detallada).</w:t>
+        <w:t>de gestión o apoyo se proporcionan con base en la ventaja comparativa del PNUD en las prácticas de adquisición y administración sostenibles, y están cubiertos por la política para la Provisión de Servicios de Gestión y Apoyo a través del Memorando de Provisión de Servicios (adicional al Capítulo D del Reglamento Financiero y Reglamentación Financiera Detallada).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C95A48E" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="004A7214" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7214">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Los servicios de desarrollo contribuyen a los resultados de desarrollo, por lo que están vinculados a los efectos pertinentes del documento del programa </w:t>
       </w:r>
@@ -784,77 +797,80 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Cuando el receptor de los servicios de desarrollo es una entidad del sector privado, incluidas empresas comerciales y sin fines de lucro, fundaciones corporativas, asociaciones empresariales y empresas de propiedad estatal, se aplica la Política de Diligencia Debida del Sector Privado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62765CB6" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="008951A6" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>La provisión de servicios de desarrollo se debe efectuar mediante un acuerdo que sea acordado por el receptor y el PNUD. El mismo acuerdo puede servir como el acuerdo de financiación para recibir fondos del receptor (siempre que sea el financiador) para los servicios de desarrollo más las «tarifas» pagables al PNUD por los servicios, que se deben especificar en el Anexo 2 del acuerdo. Cuando el PNUD es el MA en un FMPC, este se celebrará mediante la aprobación del Manual de Operaciones para FMPC con una comunicación que informe al Gobierno pertinente. Véase la Tabla 1 para consultar una lista de modelos de acuerdos de servicios de desarrollo que se pueden usar en función del tipo de receptor. Esto formaliza la relación entre el PNUD y el asociado, incluidos los roles y las responsabilidades de ambas partes y los métodos de pago. Se deben adjuntar dos anexos al acuerdo (excepto cuando el PNUD sea el MA en un FMPC):</w:t>
+        <w:t xml:space="preserve">La provisión de servicios de desarrollo se debe efectuar mediante un acuerdo que sea acordado por el receptor y el PNUD. El mismo acuerdo puede servir como el acuerdo de financiación para recibir fondos del receptor (siempre que sea el financiador) para los servicios de desarrollo más las «tarifas» pagables al PNUD por los servicios, que se deben especificar en el Anexo 2 del acuerdo. Cuando el PNUD es el MA en un FMPC, este se celebrará mediante la aprobación del Manual de Operaciones para FMPC con una comunicación que informe al Gobierno pertinente. Véase la Tabla 1 para consultar una lista de modelos de acuerdos de servicios de desarrollo que se pueden usar en función del tipo de receptor. Esto formaliza la relación entre el PNUD y el </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>asociado, incluidos los roles y las responsabilidades de ambas partes y los métodos de pago. Se deben adjuntar dos anexos al acuerdo (excepto cuando el PNUD sea el MA en un FMPC):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CFA953" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="180"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Anexo 1: un plan de trabajo plurianual con los detalles pertinentes sobre los entregables y los plazos conforme al acuerdo de servicios. Se debe incluir cualquier información de antecedentes, componentes críticos del servicio, indicadores de desempeño, etc. requeridos. Este es esencialmente el documento del proyecto (véase el párrafo 3 anterior) entre el PNUD y el Gobierno.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469FD4FB" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="180"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -983,101 +999,119 @@
               <w:t>Instrumento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934DEC" w:rsidRPr="00657DFF" w14:paraId="0534EAFB" w14:textId="77777777" w:rsidTr="009B4149">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7962657F" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="009B4149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Gobierno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDCBC69" w14:textId="493A2532" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00000000" w:rsidP="009B4149">
+          <w:p w14:paraId="4EDCBC69" w14:textId="73A9B022" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00F25B6A" w:rsidP="009B4149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00F25B6A" w:rsidRPr="00F25B6A">
+              <w:r w:rsidRPr="00F25B6A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Acuerdo de servicio de desarrollo estándar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E61683">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61683" w:rsidRPr="00E61683">
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61683">
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934DEC" w:rsidRPr="00657DFF" w14:paraId="5F3C1DDA" w14:textId="77777777" w:rsidTr="009B4149">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A2742B3" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="009B4149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">FMCP cuando el PNUD es el agente gestor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F36AA9D" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00000000" w:rsidP="009B4149">
+          <w:p w14:paraId="2F36AA9D" w14:textId="30BD4FB6" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="009B4149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00934DEC">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Manual de operaciones para los FMPC</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E61683">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61683" w:rsidRPr="00E61683">
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61683">
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934DEC" w:rsidRPr="00657DFF" w14:paraId="0F3FEC65" w14:textId="77777777" w:rsidTr="009B4149">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="205225B7" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="009B4149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Organismos de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A7D9814" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="009B4149">
             <w:pPr>
@@ -1089,64 +1123,76 @@
               <w:t>Acuerdo de un organismo de la ONU con un organismo de la ONU con anexos de servicios de desarrollo (próximamente)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934DEC" w:rsidRPr="00657DFF" w14:paraId="3CFA25C6" w14:textId="77777777" w:rsidTr="009B4149">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="225C89DA" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="009B4149">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Organizaciones intergubernamentales, sociedad civil y organizaciones no gubernamentales, sector privado y otros asociados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53213BA6" w14:textId="41389FC6" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00000000" w:rsidP="009B4149">
+          <w:p w14:paraId="53213BA6" w14:textId="25224F7E" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00F25B6A" w:rsidP="0056389F">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4596"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="00F25B6A" w:rsidRPr="00F25B6A">
+              <w:r w:rsidRPr="00F25B6A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Acuerdo de servicio de desarrollo estándar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E61683">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61683" w:rsidRPr="00E61683">
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61683">
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6387E7EE" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FD98ED8" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -1154,55 +1200,52 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se debe utilizar el modelo del PNUD para el acuerdo de servicios de desarrollo con el receptor especificado en la tabla anterior. Si el receptor solicita realizar alguna modificación o usar su propio modelo, se debe obtener autorización de la Oficina Jurídica. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0849D834" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="003E7015" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Se debe identificar a un gerente de la cuenta para el PNUD, que será el/la coordinador/a para involucrar al cliente y gestionar la entrega de los servicios de desarrollo. Los servicios de desarrollo se ejecutan mediante la modalidad DIM, cuando el PNUD es el asociado en la ejecución. El PNUD puede involucrar a una parte responsable, si se requiere. La selección de la </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">parte responsable se puede hacer mediante los procesos del asociado o del PNUD. Véase </w:t>
+        <w:t xml:space="preserve">Se debe identificar a un gerente de la cuenta para el PNUD, que será el/la coordinador/a para involucrar al cliente y gestionar la entrega de los servicios de desarrollo. Los servicios de desarrollo se ejecutan mediante la modalidad DIM, cuando el PNUD es el asociado en la ejecución. El PNUD puede involucrar a una parte responsable, si se requiere. La selección de la parte responsable se puede hacer mediante los procesos del asociado o del PNUD. Véase </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Selección de la parte responsable</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F7ED61" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="003E7015" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1212,506 +1255,654 @@
       </w:pPr>
       <w:r>
         <w:t>Cuando el PNUD es el agente gestor de un FMPC, se abordará la presentación de informes descriptivos según el manual de operaciones del FMPC. La presentación de informes financieros se abordará de acuerdo con el marco del HACT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295A5557" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>No existe un nivel de financiación máximo prescrito ni una cantidad de acuerdos de servicios de desarrollo que se puedan ejecutar en una oficina. Cada acuerdo de servicios de desarrollo está sujeto a una auditoría, según lo prescrito por la Oficina de Auditoría e Investigaciones del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0988BFCD" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="004A7214" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
+    <w:p w14:paraId="0988BFCD" w14:textId="69A7D068" w:rsidR="00934DEC" w:rsidRPr="004A7214" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7214">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Todas las políticas del PNUD sobre auditoría y gestión de riesgos, incluida la aplicación del Procedimiento de diagnóstico social y ambiental, rigen de igual manera para los servicios de desarrollo. No rigen otros requisitos de gestión de proyectos, incluida la formulación de los documentos del proyecto, la realización de evaluaciones y la garantía de calidad, y el establecimiento de juntas de proyecto. El </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>gerente del programa</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7214">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">/Representante Residente es responsable de supervisar el desempeño, aprobar el presupuesto y hacer correcciones del curso. Véanse </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="004A7214">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>procesos empresariales para servicios de desarrollo</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00E61683">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61683" w:rsidRPr="00E61683">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61683">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61683">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004A7214">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para obtener la lista completa de procedimientos de proyecto.</w:t>
+        <w:t>para obtener la lista completa de procedimientos de proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E32E31A" w14:textId="77777777" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>El gerente del programa/Representante Residente es responsable de considerar la viabilidad de proporcionar los servicios de desarrollo, con base en las capacidades y las prioridades de la oficina, y tiene autoridad delegada para aprobar acuerdos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613F4F29" w14:textId="32B7ECCD" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
+    <w:p w14:paraId="613F4F29" w14:textId="65F31712" w:rsidR="00934DEC" w:rsidRPr="00657DFF" w:rsidRDefault="00934DEC" w:rsidP="00934DEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Todos los costos incurridos por el PNUD para entregar servicios de desarrollo, directos e indirectos, se deben pagar con los fondos recibidos en virtud del acuerdo de servicios de desarrollo. Es posible que sea necesario modificar los servicios de desarrollo para garantizar que los fondos sean suficientes para cubrir todos los gastos, incluidos los casos de fluctuaciones del tipo de cambio. Los acuerdos deben estipular cuándo se hacen los pagos; los pagos se deben realizar antes de proporcionar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> el servicio. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando el PNUD sea el agente gestor (MA) en un FMPC, los pagos por los servicios de agente gestor se harán de acuerdo con las </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00D84897">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Directrices del PNUD para la participación con ONG en virtud de fondos mancomunados de países concretos</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00630FED">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00630FED" w:rsidRPr="00E61683">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00630FED">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00D84897">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC68481" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
-    <w:p w14:paraId="2DC68482" w14:textId="77777777" w:rsidR="00943595" w:rsidRDefault="00943595" w:rsidP="00943595">
+    <w:p w14:paraId="2DC68481" w14:textId="77777777" w:rsidR="0077186E" w:rsidRDefault="0077186E"/>
+    <w:p w14:paraId="6AE00EA6" w14:textId="77777777" w:rsidR="00E61683" w:rsidRDefault="00E61683" w:rsidP="00E61683">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DC68483" w14:textId="77777777" w:rsidR="00943595" w:rsidRDefault="00943595" w:rsidP="00943595">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CCB5A47" w14:textId="77777777" w:rsidR="00E61683" w:rsidRDefault="00E61683" w:rsidP="00E61683">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DC68484" w14:textId="77777777" w:rsidR="00943595" w:rsidRPr="00943595" w:rsidRDefault="00943595" w:rsidP="00943595">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C201784" w14:textId="77777777" w:rsidR="00E61683" w:rsidRDefault="00E61683" w:rsidP="00E61683">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00943595">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC68482" w14:textId="27D6F274" w:rsidR="00943595" w:rsidRPr="0056389F" w:rsidRDefault="00943595" w:rsidP="0056389F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056389F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056389F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC68483" w14:textId="77777777" w:rsidR="00943595" w:rsidRPr="0056389F" w:rsidRDefault="00943595" w:rsidP="0056389F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056389F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC68484" w14:textId="77777777" w:rsidR="00943595" w:rsidRPr="0056389F" w:rsidRDefault="00943595" w:rsidP="0056389F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056389F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056389F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0056389F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0056389F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056389F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC68485" w14:textId="77777777" w:rsidR="00943595" w:rsidRPr="00943595" w:rsidRDefault="00943595">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00943595" w:rsidRPr="00943595">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:sectPr w:rsidR="00943595" w:rsidRPr="00943595" w:rsidSect="00E61683">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1814" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BA68141" w14:textId="77777777" w:rsidR="006B4B48" w:rsidRDefault="006B4B48" w:rsidP="00F25261">
+    <w:p w14:paraId="17F123A9" w14:textId="77777777" w:rsidR="004657EB" w:rsidRDefault="004657EB" w:rsidP="00F25261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AA1E6C2" w14:textId="77777777" w:rsidR="006B4B48" w:rsidRDefault="006B4B48" w:rsidP="00F25261">
+    <w:p w14:paraId="1115D742" w14:textId="77777777" w:rsidR="004657EB" w:rsidRDefault="004657EB" w:rsidP="00F25261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="21E3DCCF" w14:textId="77777777" w:rsidR="00F25261" w:rsidRDefault="00F25261">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73D6EE0C" w14:textId="5FB6EF1C" w:rsidR="00F25261" w:rsidRPr="00F25261" w:rsidRDefault="00E61683" w:rsidP="0056389F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F25261">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">Page </w:t>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Página</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F25261">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00F25261">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00F25261">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> of </w:t>
+    <w:r>
+      <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F25261">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00F25261">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00F25261">
-      <w:t>05/06/2018</w:t>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Fecha de entrada en vigor</w:t>
+    </w:r>
+    <w:r>
+      <w:t>: 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Versión</w:t>
+    </w:r>
     <w:r>
-      <w:t>v.9</w:t>
+      <w:t xml:space="preserve"> #: 9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="610A73F3" w14:textId="77777777" w:rsidR="006B4B48" w:rsidRDefault="006B4B48" w:rsidP="00F25261">
+    <w:p w14:paraId="0958CE2A" w14:textId="77777777" w:rsidR="004657EB" w:rsidRDefault="004657EB" w:rsidP="00F25261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="057CFDC9" w14:textId="77777777" w:rsidR="006B4B48" w:rsidRDefault="006B4B48" w:rsidP="00F25261">
+    <w:p w14:paraId="5AB5ABED" w14:textId="77777777" w:rsidR="004657EB" w:rsidRDefault="004657EB" w:rsidP="00F25261">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B6729CD" w14:textId="77777777" w:rsidR="00F25261" w:rsidRDefault="00F25261">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5308AA53" w14:textId="7C299314" w:rsidR="00F25261" w:rsidRDefault="00E61683">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61FC5F0C" wp14:editId="6D70A1B4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-220980</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1391307655" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="591279" cy="900000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014850C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1160D74E"/>
     <w:lvl w:ilvl="0" w:tplc="6B926084">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2150,120 +2341,132 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1818187516">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1392269717">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="744456084">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="427846183">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="824202847">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B0A3A"/>
     <w:rsid w:val="00310CF3"/>
+    <w:rsid w:val="004657EB"/>
     <w:rsid w:val="004E001E"/>
+    <w:rsid w:val="0056389F"/>
     <w:rsid w:val="005B0A3A"/>
+    <w:rsid w:val="00630FED"/>
     <w:rsid w:val="006B4B48"/>
+    <w:rsid w:val="007658B5"/>
+    <w:rsid w:val="0077186E"/>
     <w:rsid w:val="007D7666"/>
     <w:rsid w:val="007F017F"/>
     <w:rsid w:val="00821E6B"/>
     <w:rsid w:val="008A03FF"/>
     <w:rsid w:val="00934DEC"/>
     <w:rsid w:val="00943595"/>
     <w:rsid w:val="00B30659"/>
     <w:rsid w:val="00B34D12"/>
+    <w:rsid w:val="00BC041D"/>
     <w:rsid w:val="00D84897"/>
+    <w:rsid w:val="00E61683"/>
+    <w:rsid w:val="00E6738A"/>
     <w:rsid w:val="00F25261"/>
     <w:rsid w:val="00F25B6A"/>
     <w:rsid w:val="00F75DB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DC68442"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DBB829F4-D6CC-4DFC-87EF-6185D69C6891}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2785,77 +2988,106 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25261"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F25261"/>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E61683"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E61683"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="639041972">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/pooled-fund-management" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unocha.org/sites/unocha/files/Operational_Handbook_for_OCHA_CBPFs_Version1.2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-guidelines-engagement-ngos-under-country-based-pooled-funds-guidance-note-country" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1276" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gms.unocha.org/sites/default/files/guidelines/Operational_Handbook_for_OCHA_CBPFs_Version1.2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3096,136 +3328,102 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2948</_dlc_DocId>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 5</DLCPolicyLabelValue>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">5</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 5.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Servicios de desarrollo</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1024</UNDP_POPP_FILEVERSION>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2948</Url>
+      <Description>POPP-11-2948</Description>
+    </_dlc_DocIdUrl>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...75 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -3538,187 +3736,221 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...47 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5B7A546-0E13-4760-9578-9C94353FDD39}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{083865F9-66F1-4643-813F-92768D7483BE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{768BEA84-82BB-4776-B397-1B8D9819C266}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2868192F-2A4F-450F-A1C6-54F7C72B31F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62937989-74FF-4264-8A39-D6AB40CDD634}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{768BEA84-82BB-4776-B397-1B8D9819C266}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{083865F9-66F1-4643-813F-92768D7483BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5B7A546-0E13-4760-9578-9C94353FDD39}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2217</Words>
-  <Characters>11910</Characters>
+  <Words>2129</Words>
+  <Characters>12137</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>224</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14063</CharactersWithSpaces>
+  <CharactersWithSpaces>14238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jane Ashley Gagne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>