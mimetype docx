--- v0 (2025-10-12)
+++ v1 (2026-05-23)
@@ -1,3837 +1,2706 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6965D154" w14:textId="083B1429" w:rsidR="00A30E16" w:rsidRPr="00656DA7" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
+    <w:p w14:paraId="18FBAF88" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="021C720A" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A1.3. Development Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A89C34F" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="40D53226" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62166B70" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="4DF1B558" w14:textId="09D0BBBC" w:rsidR="00A30E16" w:rsidRPr="00536607" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Development services comprise development assistance provided to development partners as recipients of services by UNDP in its role as an implementing partner. They are provided in accordance with the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Financial Regulations and Rules as a project instrument (Chapter E of the Financial Regulations and Rules) and further to the standard basic assistance agreement (SBAA), which provides that the: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11249B4E" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[SBAA] embodies the basic conditions under which UNDP and its Implementing Partners…assist the Government in carrying out its development projects, and under which such UNDP-assisted projects…are executed.  It…appl[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...51 lines deleted...]
-    <w:p w14:paraId="01B854DE" w14:textId="40A0CD84" w:rsidR="00A30E16" w:rsidRPr="00656DA7" w:rsidRDefault="00A30E16" w:rsidP="00656DA7">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] to all such UNDP assistance and to such project Documents or other instruments (hereinafter call Project Documents) as the Parties may conclude to define the particulars of such assistance…. Such assistance shall be made available to the Government, or to such entity as the government may designate, and [will] be furnished and received in accordance with the relevant and applicable resolutions and decisions of the competent UNDP organs and subject to the availability of the necessary funds to the UNDP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4466BD3A" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179C6F04" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34763542" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk508723234"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">As a distinct programming instrument, development services enable UNDP to help partners achieve development results. UNDP plays a specific and pre-defined role, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...92 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivering outputs and activities towards a result for which the partner (recipient of services) has accountability for strategy, design, oversight and quality assurance. UNDP is only responsible for the quality of the deliverables it provides. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The instrument is approved internally in UNDP through a process containing significantly </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lighter requirements than the standard development project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E600FD" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...111 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The development services provided must be aligned to the UNDP Strategic Plan and support development priorities articulated in national development plans and Cooperation Frameworks for country-level service provision, or the SDGs for regional and global level service provision. Exceptions may be accepted if such services are justified to perform UNDP’s role as an SDG integrator, which is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>demand-driven</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Such exceptions must be approved by the relevant Bureau Director. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C0C5D9" w14:textId="084400A3" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="00443490">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In all cases of country-level service provision, the national government must be aware of and agree that UNDP is providing these services. In each specific case the service </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the recipient should be included in the Cooperation Framework Joint Results Group Workplans or other </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-level plan signed by the Government, or through an exchange of letters or other method approved by the Government. If this is not the case, then the Government must signify its agreement to the specific development assistance being provided and the designation of the recipient of services by signing the development services agreement/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prodoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It should be attached to the development services agreement between UNDP and the recipient as Annex 1, or to another method expressing their agreement as required by the SBAA (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="008349A1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Appraise and Approve</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Where UNDP is managing agent (MA) in a country based pooled fund (CBPF), government approval will be done through an exchange of letters. Where UNDP is MA in more than one CBPF, this can be addressed in the same letter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDC4D0A" w14:textId="7D790DDB" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2572EACD" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...83 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Development services are not intended to provide administrative, management and support services, such as procurement and other operational services when such services do not contribute directly to the country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> results. These administrative, management or support services are provided based on UNDP’s comparative advantage in sustainable procurement and administrative practices and are covered under the policy for the Provision of Management and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Support Services through the Memorandum for Provision of Services (further to Chapter D of the Financial Regulations and Rules).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278447AF" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44A69390" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Development services contribute to development results, so are linked to relevant regional or country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document outcomes and the UNDP Strategic Plan. Global development services are linked directly to the UNDP Strategic Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4577D407" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Types of development services include, but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210DECC8" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Support to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>policy-making</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through research, advocacy or policy alternatives;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E417F23" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delivery of reports, such as national SDG monitoring reports;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B72A53" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project feasibility analysis including social and/or environmental impact assessment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADF6602" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluations and/or monitoring; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37590284" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communications strategies and implementation focusing on SDG attainment; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC246BC" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management of national, regional or global knowledge consultations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742090C1" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Developing training methodology/curricula and delivering training courses for the SDGs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205E4310" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Activities related to mainstreaming the SDGs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3F7588" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Convening conferences, focusing on SDG attainment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8CCF81" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undertaking the MA role for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CBPF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31014D53" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delivery of outputs and/or development activities of a development partner’s project (please see paragraph 4 for exclusions.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A002B3E" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP may provide development services to a range of partners. The recipient of development services must be a legal entity (i.e., not an individual or an ‘entity’ that is not duly formed under either a national or international law) designated by the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> government. Types of partners can include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1387A4F2" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="180"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>National, provincial or subnational governments, including municipalities or autonomous organizations controlled by a government;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CF8CF6" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="180"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UN agencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165FAA49" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="180"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bilateral or multilateral partners;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F148217" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="180"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Intergovernmental organizations and international financial institutions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CFA8D1" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="180"/>
-[...58 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Academia, including universities (whether private or public);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398C022A" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="180"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Civil society, non-governmental organizations, foundations and state-owned enterprises; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3BCD7D" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="180"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Private sector entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50471D9C" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
-[...611 lines deleted...]
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where the recipient of development services is a private sector entity, including for-profit and commercial enterprises, corporate foundations, business associations and state-owned enterprises, the Private Sector Due Diligence Policy applies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5347C469" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...179 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The provision of development services must be concluded through an agreement that is agreed to by the recipient and UNDP. That same agreement may serve as the financing agreement to receive funds from the recipient (provided it is the funder), for development services plus the ‘fees’ payable to UNDP for the services, which would be specified in Annex 2 of the agreement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where UNDP is MA in a CBPF, this will be concluded through the endorsement of the CBPF Operational Manual with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a communication</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informing the government thereof. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>See Table 1 for a list of development service agreement templates to be used depending on the type of recipient.  This formalizes the relationship between UNDP and the partner, including roles and responsibilities for both parties, as well as payment methods. Two annexes should be attached to the agreement (except where UNDP is MA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a CBPF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BABFA60" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0346C8B7" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="180"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">performance indicators, </w:t>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Annex 1: A multi-year workplan with relevant details of deliverables and deadlines under the service agreement. Any required background information, critical components of service, performance indicators, etc. must be included. This is essentially the project document (see paragraph 3, above) between UNDP and the government.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8EBC6B" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="180"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...107 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex 2: A schedule of payments indicating amount and timing. Payments must be based on a cost-plus or a market-based fee basis. Payments will be determined by the complexity of the work as a lump sum or a breakdown of hourly costs (as applicable). In all cases, all costs incurred by the office and by headquarters (including UNDP staff costs, consultants/subcontractors, equipment, and operational costs for travel, communication, reporting, audit, GMS, etc.) to provide development services must be recovered from the funding partner/recipient of development services. Payments must be made before providing the service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DF2797" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...82 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding for a development service is paid for by the recipient or by another entity acting on behalf of the partner requesting the service; the funder may also be the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> government.  In the latter case, the government financing agreement is used.  Where the recipient of the development services and the funder are not the same, the agreement with the recipient described in paragraph 9 will not contain Annex 2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where UNDP is MA in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a CBPF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, it is understood that the funders are the donors to the CBPF, and the recipient of the service is the fund manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FED114" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In no case may UNDP indemnify the recipient of development services or the funder thereof (if different) for any damages, claims, demands or other losses relating to/arising from the provision of development services. Privileges and immunities must be preserved (e.g., UNDP may not agree to resolve disputes through any national or sub-national legal system).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A7C49B" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172E4E12" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> Instruments</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Table 1: Partner-Specific Development Service Instruments</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8280" w:type="dxa"/>
         <w:tblInd w:w="625" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2785"/>
         <w:gridCol w:w="5495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A30E16" w:rsidRPr="00657DFF" w14:paraId="750278DA" w14:textId="77777777" w:rsidTr="007270FA">
+      <w:tr w:rsidR="008349A1" w:rsidRPr="008349A1" w14:paraId="3651145D" w14:textId="77777777" w:rsidTr="008349A1">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9285A3" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="007270FA">
+          <w:p w14:paraId="6675C142" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00657DFF">
+            <w:r w:rsidRPr="008349A1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
           </w:tcPr>
-          <w:p w14:paraId="131DB055" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="007270FA">
+          <w:p w14:paraId="4E83EE12" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00657DFF">
+            <w:r w:rsidRPr="008349A1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Instrument</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30E16" w:rsidRPr="00657DFF" w14:paraId="5FFE87A0" w14:textId="77777777" w:rsidTr="007270FA">
+      <w:tr w:rsidR="008349A1" w:rsidRPr="008349A1" w14:paraId="491C4029" w14:textId="77777777" w:rsidTr="007E7E8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE34A70" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="007270FA">
+          <w:p w14:paraId="5F86F5DF" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00657DFF">
+            <w:r w:rsidRPr="008349A1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Government</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CABA5A4" w14:textId="0B757096" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00000000" w:rsidP="007270FA">
+          <w:p w14:paraId="57934DCB" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00A30E16" w:rsidRPr="008C512C">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="008349A1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Standard development service agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30E16" w:rsidRPr="00657DFF" w14:paraId="4A54651A" w14:textId="77777777" w:rsidTr="007270FA">
+      <w:tr w:rsidR="008349A1" w:rsidRPr="008349A1" w14:paraId="378438CA" w14:textId="77777777" w:rsidTr="007E7E8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42A5F97D" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="007270FA">
+          <w:p w14:paraId="5BD62F72" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008349A1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>CBPF</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">CBPF when UNDP is the MA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74610D9E" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00000000" w:rsidP="007270FA">
+          <w:p w14:paraId="42E71E5A" w14:textId="33D922CA" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00A30E16" w:rsidRPr="00AF2FCC">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="008349A1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Operational manual for the CBPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30E16" w:rsidRPr="00657DFF" w14:paraId="207DD6FF" w14:textId="77777777" w:rsidTr="007270FA">
+      <w:tr w:rsidR="008349A1" w:rsidRPr="008349A1" w14:paraId="6710C823" w14:textId="77777777" w:rsidTr="007E7E8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="537F8552" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="007270FA">
+          <w:p w14:paraId="66836BE8" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00657DFF">
+            <w:r w:rsidRPr="008349A1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">UN </w:t>
-[...11 lines deleted...]
-              <w:t>gencies</w:t>
+              <w:t>UN agencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2A86AF" w14:textId="07506F70" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="007270FA">
+          <w:p w14:paraId="5ACF8AE8" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A30E16">
+            <w:r w:rsidRPr="008349A1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>UN agency to UN agency agreement with development services annexes</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (forthcoming)</w:t>
+              <w:t>UN agency to UN agency agreement with development services annexes (forthcoming)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30E16" w:rsidRPr="00657DFF" w14:paraId="4FF50D11" w14:textId="77777777" w:rsidTr="007270FA">
+      <w:tr w:rsidR="008349A1" w:rsidRPr="008349A1" w14:paraId="1E0BB9E7" w14:textId="77777777" w:rsidTr="007E7E8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16ADABF0" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="007270FA">
+          <w:p w14:paraId="09DAC919" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00657DFF">
+            <w:r w:rsidRPr="008349A1">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...59 lines deleted...]
-              <w:t>artners</w:t>
+              <w:t>Intergovernmental organizations, civil society and non-governmental organizations, private sector and other partners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA9CB9D" w14:textId="71A36F3D" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00000000" w:rsidP="007270FA">
+          <w:p w14:paraId="29618A84" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="00A30E16" w:rsidRPr="008C512C">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="008349A1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Standard development service agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07032683" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="00657DFF" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
+    <w:p w14:paraId="42E7A57D" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC48CB1" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The UNDP template for the development service agreement with the recipient specified in the table above must be used. If the recipient requests any deviations or requests to use their own template, clearance must be obtained from the Legal Office. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AB3814" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="003E7015" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E564BCD" w14:textId="2C18745A" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...64 lines deleted...]
-        <w:r w:rsidRPr="007A4A3F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An account manager will be identified for UNDP, and s/he will be the focal point to engage the client and manage the delivery of the development services. Development services are implemented through </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB53F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DIM</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modality, where UNDP is the implementing partner. UNDP may engage a responsible party, if required. The selection of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsible party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be done through the processes of the partner or UNDP. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="008349A1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Select Responsible Party</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73934AF4" w14:textId="77777777" w:rsidR="00A30E16" w:rsidRPr="003E7015" w:rsidRDefault="00A30E16" w:rsidP="00A30E16">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5FA6C7B8" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Where UNDP is MA for a CBPF, narrative reporting will be addressed as per the </w:t>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Where UNDP is MA for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a CBPF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, narrative reporting will be addressed as per the operational manual of the CBPF. Financial reporting will be addressed in accordance with the HACT framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C48CC4A" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There is no prescribed maximum funding level or number of development services agreements that can be implemented in an office. Each development services arrangement is subject to audit, as prescribed by UNDP’s Office of Audit and Investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD202AF" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...144 lines deleted...]
-        <w:r w:rsidRPr="00443490">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UNDP policies on audit and risk management, including application of the Social and Environmental Screening Procedure, equally apply to development services. Other project management requirements, including formulating project documents, conducting project appraisals and quality assurance, and establishing project boards do not apply. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manager/Resident Representative is accountable for overseeing performance, approving the budget and making course corrections. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="008349A1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>business processes for development services</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00667A5E">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the complete list of project procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BDB836" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
-[...114 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manager/Resident Representative is responsible for considering the feasibility of providing development services, based on the capacities and priorities of the office, and has delegated authority to approve agreements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5750B1C7" w14:textId="413479C9" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...70 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All costs incurred by UNDP to deliver development </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>services—direct</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and indirect—must be paid from the funds received under the development service agreement. Modifications to development services may be necessary to ensure that funding is sufficient to cover all expenses, including in cases of exchange rate fluctuations. Agreements must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>stipulate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00657DFF">
-[...32 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when payments are made; payments must be made before provi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ding the service. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007270FA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Where UNDP is MA in a CBPF, payments for the MA services will be made as per the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="0011171C">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="008349A1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:bCs/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Guidelines for Engagement with NGOs under Country Based Pooled Funds</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0011171C">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="008349A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0156B290" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00A30E16" w:rsidRDefault="00000000" w:rsidP="00A30E16"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:p w14:paraId="4DC1080B" w14:textId="77777777" w:rsidR="008349A1" w:rsidRPr="008349A1" w:rsidRDefault="008349A1" w:rsidP="008349A1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277F5E6B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="008349A1">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DAD6CD9" w14:textId="77777777" w:rsidR="00C06251" w:rsidRDefault="00C06251" w:rsidP="0039472A">
+    <w:p w14:paraId="57C6B6A2" w14:textId="77777777" w:rsidR="00B93712" w:rsidRDefault="00B93712" w:rsidP="008349A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0901204A" w14:textId="77777777" w:rsidR="00C06251" w:rsidRDefault="00C06251" w:rsidP="0039472A">
+    <w:p w14:paraId="67F9ED9A" w14:textId="77777777" w:rsidR="00B93712" w:rsidRDefault="00B93712" w:rsidP="008349A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FC3980D" w14:textId="77777777" w:rsidR="00F72C26" w:rsidRDefault="00F72C26" w:rsidP="004079AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E190DF3" w14:textId="77777777" w:rsidR="008349A1" w:rsidRDefault="008349A1" w:rsidP="004079AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4DACF979" w14:textId="77777777" w:rsidR="00F72C26" w:rsidRDefault="00F72C26" w:rsidP="00F72C26">
+  <w:p w14:paraId="02391CAA" w14:textId="77777777" w:rsidR="008349A1" w:rsidRDefault="008349A1" w:rsidP="00F72C26">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="20B0747B" w14:textId="15B7D7B7" w:rsidR="00F72C26" w:rsidRDefault="00B52AE6" w:rsidP="000D5FA9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70A09366" w14:textId="1530ECBD" w:rsidR="008349A1" w:rsidRPr="00E904B6" w:rsidRDefault="008349A1" w:rsidP="000D5FA9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>05/06/2018</w:t>
+    <w:r w:rsidRPr="00E904B6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Effective Date: 05/06/2018</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E904B6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>v. 9</w:t>
+    <w:r w:rsidRPr="00E904B6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Version #: 9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0125189E" w14:textId="77777777" w:rsidR="00C06251" w:rsidRDefault="00C06251" w:rsidP="0039472A">
+    <w:p w14:paraId="6330A2E3" w14:textId="77777777" w:rsidR="00B93712" w:rsidRDefault="00B93712" w:rsidP="008349A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EF8B57E" w14:textId="77777777" w:rsidR="00C06251" w:rsidRDefault="00C06251" w:rsidP="0039472A">
+    <w:p w14:paraId="1B5FE605" w14:textId="77777777" w:rsidR="00B93712" w:rsidRDefault="00B93712" w:rsidP="008349A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="07CD8795" w14:textId="77777777" w:rsidR="0039472A" w:rsidRDefault="0039472A" w:rsidP="0039472A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CED019E" w14:textId="77777777" w:rsidR="008349A1" w:rsidRDefault="008349A1" w:rsidP="0039472A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4065EAA8" wp14:editId="0EEC963F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="504AD003" wp14:editId="611AD98E">
           <wp:extent cx="313509" cy="597159"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-2877" b="15049"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="318212" cy="606118"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="4343BC5C" w14:textId="77777777" w:rsidR="00226442" w:rsidRDefault="00226442">
+  <w:p w14:paraId="75C1109B" w14:textId="77777777" w:rsidR="008349A1" w:rsidRDefault="008349A1" w:rsidP="0039472A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014850C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1160D74E"/>
     <w:lvl w:ilvl="0" w:tplc="6B926084">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3878,163 +2747,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C800553"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2345403C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03CABEA6"/>
     <w:lvl w:ilvl="0" w:tplc="FFBA0B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4079,164 +2835,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56426970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E928CC0"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4278,51 +2921,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FC414C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB60E0D2"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4364,186 +3007,147 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1792823950">
+  <w:num w:numId="1" w16cid:durableId="406849377">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="406849377">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="228731088">
+  <w:num w:numId="2" w16cid:durableId="1885211885">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1940723349">
+  <w:num w:numId="3" w16cid:durableId="228731088">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1940723349">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0039472A"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00F81453"/>
+    <w:rsidRoot w:val="008349A1"/>
+    <w:rsid w:val="005F7CC6"/>
+    <w:rsid w:val="007658B5"/>
+    <w:rsid w:val="008349A1"/>
+    <w:rsid w:val="008F6650"/>
+    <w:rsid w:val="00B93712"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DB53F3"/>
+    <w:rsid w:val="00E171A8"/>
+    <w:rsid w:val="00E904B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7EC91A47"/>
+  <w14:docId w14:val="74686DCE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{8F63C707-FFA8-4DD2-A63F-753FC4F4D8E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4882,454 +3486,841 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A30E16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0039472A"/>
+    <w:rsid w:val="008349A1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008349A1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0039472A"/>
+    <w:rsid w:val="008349A1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0039472A"/>
+    <w:rsid w:val="008349A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0039472A"/>
+    <w:rsid w:val="008349A1"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0039472A"/>
+    <w:rsid w:val="008349A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0039472A"/>
+    <w:rsid w:val="008349A1"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F72C26"/>
+    <w:rsid w:val="008349A1"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-[...33 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...39 lines deleted...]
-    <w:rsid w:val="00AB6D86"/>
+    <w:rsid w:val="008349A1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...50 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/pooled-fund-management" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unocha.org/sites/unocha/files/Operational_Handbook_for_OCHA_CBPFs_Version1.2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-guidelines-engagement-ngos-under-country-based-pooled-funds-guidance-note-country" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11531" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1786" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gms.unocha.org/sites/default/files/guidelines/Operational_Handbook_for_OCHA_CBPFs_Version1.2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5436,661 +4427,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1881</Words>
-  <Characters>10107</Characters>
+  <Words>1800</Words>
+  <Characters>10264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>190</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11934</CharactersWithSpaces>
+  <CharactersWithSpaces>12040</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>