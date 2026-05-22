--- v0 (2025-10-13)
+++ v1 (2026-05-22)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="373B4392" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A1. Formuler des programmes et des projets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779C0DAE" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
@@ -135,54 +135,54 @@
       <w:r w:rsidRPr="00C32339">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:object w:dxaOrig="3840" w:dyaOrig="2160" w14:anchorId="39EEA2DB">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:476.4pt;height:204.15pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:476.4pt;height:204pt" o:ole="">
             <v:imagedata r:id="rId12" o:title="" croptop="9474f" cropbottom="6000f" cropright="-415f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1788960585" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1840403953" r:id="rId13"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEE2582" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>2.0 Politique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E21BBF4" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -304,51 +304,51 @@
           </w:rPr>
           <w:t>projets multi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>pays/Sud-Sud</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> sont décrites dans des politiques distinctes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7220C5FB" w14:textId="7E2679D6" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
+    <w:p w14:paraId="7220C5FB" w14:textId="2F897404" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Pour soutenir efficacement les efforts nationaux déployés pour réaliser les ambitions de transformation portées par l</w:t>
       </w:r>
       <w:r>
@@ -416,87 +416,56 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">autonomisation des femmes ; la durabilité et la résilience ; et la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>redevabilité</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ils constituent le fondement de la programmation dans tous les contextes. Pour de plus amples informations, voir les </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00485C28">
+        <w:r w:rsidR="00EA613F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
-          <w:t xml:space="preserve">Principes directeurs du </w:t>
-[...30 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>Principes directeurs du plan cadre pour la coopération</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E58168E" w14:textId="2270D6FC" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="popplabeldescription"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -705,58 +674,58 @@
         </w:rPr>
         <w:t>Le processus de programmation au niveau pays des Nations Unies est dirigé par le pays et aligné sur les priorités et besoins nationaux. L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>appropriation nationale exige l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">inclusion des parties prenantes nationales à toutes les étapes du processus, de sorte que les programmes pays soient formulés en étroite consultation </w:t>
+        <w:t xml:space="preserve">inclusion des parties prenantes nationales </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>avec le gouvernement et les autres parties prenantes nationales, comprenant un échantillon représentatif significatif de la société civile et des acteurs du secteur privé. L</w:t>
+        <w:t>à toutes les étapes du processus, de sorte que les programmes pays soient formulés en étroite consultation avec le gouvernement et les autres parties prenantes nationales, comprenant un échantillon représentatif significatif de la société civile et des acteurs du secteur privé. L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>appropriation nationale s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>exprime en outre par l</w:t>
       </w:r>
@@ -1425,50 +1394,51 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">avantage comparatif du PNUD pour relever les défis pertinents du développement avec ses partenaires. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC7A8E0" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Le PNUD s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>inspire des directives</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:rStyle w:val="ms-rtethemefontface-2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-6"/>
@@ -1512,51 +1482,50 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>analyse régionale et nationale sont les suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA66188" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Participation inclusive et de qualité des groupes de parties prenantes concernés et identification par les partenaires des problèmes de développement prioritaires relevant du mandat du PNUD et de leur impact sur les femmes et les hommes ainsi que sur les groupes marginalisés et vulnérables ciblés ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F8752C" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Utilisation de données crédibles et pertinentes et d</w:t>
       </w:r>
@@ -2537,51 +2506,58 @@
         </w:rPr>
         <w:t>approbation de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’a</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>dministrateur</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93774">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>ou de l’administratrice</w:t>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de l’administratrice</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ssocié</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
@@ -2602,51 +2578,50 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">est-à-dire un programme pays sous DEX). Les programmes régionaux sont exécutés directement par le PNUD par défaut. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DF286D" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Le CPD décrit la contribution du PNUD aux résultats nationaux par l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">entremise du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>cadre pour la coop</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>é</w:t>
@@ -3186,70 +3161,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’administrateur</w:t>
       </w:r>
       <w:r w:rsidRPr="00725338">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ou l’administratrice</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> à approuver des projets de développement au cas par cas. </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="22B836AA" w14:textId="77777777" w:rsidR="00992872" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Instruments du programm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
@@ -4118,472 +4073,527 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="58B83C31" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="002508D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Instrument</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992872" w:rsidRPr="0095607E" w14:paraId="01D8530D" w14:textId="77777777" w:rsidTr="002508D6">
+      <w:tr w:rsidR="00992872" w:rsidRPr="0095607E" w14:paraId="01D8530D" w14:textId="77777777" w:rsidTr="00372F90">
+        <w:trPr>
+          <w:trHeight w:val="2087"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61E24C2E" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="002508D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Programme (projet) et fonds d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>affectation spéciale conjoints des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="419164E4" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="007E3EC5" w:rsidP="002508D6">
+          <w:p w14:paraId="419164E4" w14:textId="482123F8" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="002508D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:spacing w:val="-6"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Directives du Programme conjoint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+            <w:r w:rsidR="00EA613F">
+              <w:t xml:space="preserve"> (en anglais)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>, annexe B</w:t>
             </w:r>
-            <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t> ; projet du PNUD financé par un fonds d</w:t>
             </w:r>
-            <w:r w:rsidR="00992872">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>affectation spéciale multi-donateurs, comprenant les fonds de l</w:t>
             </w:r>
-            <w:r w:rsidR="00992872">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>initiative « Unis dans l</w:t>
             </w:r>
-            <w:r w:rsidR="00992872">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve">action » : </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le document directif </w:t>
+                <w:t>Le document directif</w:t>
               </w:r>
-              <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+              <w:r w:rsidRPr="00372F90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:spacing w:val="-6"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00EA613F" w:rsidRPr="00372F90">
+                <w:rPr>
+                  <w:rStyle w:val="ms-rtethemefontface-2"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                </w:rPr>
+                <w:t>(en anglais)</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="ms-rtethemefontface-2"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> du </w:t>
               </w:r>
-              <w:r w:rsidR="00992872">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="ms-rtethemefontface-2"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe des Nations Unies  pour le développement durable </w:t>
+                <w:t xml:space="preserve">Groupe des Nations </w:t>
               </w:r>
-              <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+              <w:proofErr w:type="gramStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="ms-rtethemefontface-2"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:spacing w:val="-6"/>
+                </w:rPr>
+                <w:t>Unies  pour</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="ms-rtethemefontface-2"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:spacing w:val="-6"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> le développement </w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="ms-rtethemefontface-2"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:spacing w:val="-6"/>
+                </w:rPr>
+                <w:t xml:space="preserve">durable </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="00992872">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>(</w:t>
               </w:r>
-              <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>GNUD</w:t>
               </w:r>
-              <w:r w:rsidR="00992872">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>)</w:t>
               </w:r>
-              <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> sur la constitution, la gestion et la liquidation des fonds d</w:t>
               </w:r>
-              <w:r w:rsidR="00992872">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>’</w:t>
               </w:r>
-              <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>affectation spéciale multi-donateurs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+            <w:r w:rsidR="00EA613F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA613F" w:rsidRPr="00EA613F">
+              <w:t>(en anglais)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004666B9" w:rsidRPr="0095607E" w14:paraId="354A07D1" w14:textId="77777777" w:rsidTr="002508D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="379F003B" w14:textId="45676CBD" w:rsidR="004666B9" w:rsidRPr="00485C28" w:rsidRDefault="008B59CF" w:rsidP="008B59CF">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B59CF">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Projets du Fonds pour l'environnement et fonds verticaux (y compris les projets du Fonds mondial pour l'environnement (FEM), du Fonds vert et du Fonds pour l'environnement mondial)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B59CF">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Fonds pour l'environnement mondial (FEM), Fonds vert pour le climat (FVC), Fonds d'adaptation, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4109DCC6" w14:textId="185E1D19" w:rsidR="00E355CA" w:rsidRDefault="007E3EC5" w:rsidP="004666B9">
+          <w:p w14:paraId="4109DCC6" w14:textId="185E1D19" w:rsidR="00E355CA" w:rsidRDefault="00E355CA" w:rsidP="004666B9">
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+              <w:r w:rsidRPr="00E355CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Modèle de plan d'initiation pour préparer une subvention de préparation de projet (PPG)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00E355CA">
+            <w:r>
               <w:t xml:space="preserve"> (en anglais)</w:t>
             </w:r>
-            <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+            <w:r w:rsidRPr="00E355CA">
               <w:t xml:space="preserve"> ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F7E198" w14:textId="4A117C74" w:rsidR="00E355CA" w:rsidRDefault="007E3EC5" w:rsidP="004666B9">
+          <w:p w14:paraId="42F7E198" w14:textId="4A117C74" w:rsidR="00E355CA" w:rsidRDefault="00E355CA" w:rsidP="004666B9">
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+              <w:r w:rsidRPr="00E355CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Modèle de document de projet pour les projets financés par le FEM</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00E355CA">
+            <w:r>
               <w:t xml:space="preserve"> (en anglais)</w:t>
             </w:r>
-            <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+            <w:r w:rsidRPr="00E355CA">
               <w:t xml:space="preserve"> ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0891DEB3" w14:textId="2BE02E88" w:rsidR="00E355CA" w:rsidRDefault="007E3EC5" w:rsidP="004666B9">
+          <w:p w14:paraId="0891DEB3" w14:textId="2BE02E88" w:rsidR="00E355CA" w:rsidRDefault="00E355CA" w:rsidP="004666B9">
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+              <w:r w:rsidRPr="00E355CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Modèle de document de projet pour les projets financés par le GCF</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00E355CA">
+            <w:r>
               <w:t xml:space="preserve"> (en anglais)</w:t>
             </w:r>
-            <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+            <w:r w:rsidRPr="00E355CA">
               <w:t xml:space="preserve"> ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C83E6C" w14:textId="0B9AF3CB" w:rsidR="00E355CA" w:rsidRDefault="007E3EC5" w:rsidP="004666B9">
+          <w:p w14:paraId="37C83E6C" w14:textId="0B9AF3CB" w:rsidR="00E355CA" w:rsidRDefault="00E355CA" w:rsidP="004666B9">
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+              <w:r w:rsidRPr="00E355CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Directives du FEM sur la politique relative au cycle des projets et des programmes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00E355CA">
+            <w:r>
               <w:t xml:space="preserve"> (en anglais)</w:t>
             </w:r>
-            <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+            <w:r w:rsidRPr="00E355CA">
               <w:t xml:space="preserve"> ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24E5A0A0" w14:textId="42D2BA2C" w:rsidR="00E355CA" w:rsidRDefault="007E3EC5" w:rsidP="004666B9">
+          <w:p w14:paraId="24E5A0A0" w14:textId="42D2BA2C" w:rsidR="00E355CA" w:rsidRDefault="00E355CA" w:rsidP="004666B9">
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+              <w:r w:rsidRPr="00E355CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Modèles de formulaires d'identification de projet (PIF) et d'approbation du directeur général (GEF-7)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00E355CA">
+            <w:r>
               <w:t xml:space="preserve"> (en anglais)</w:t>
             </w:r>
-            <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+            <w:r w:rsidRPr="00E355CA">
               <w:t xml:space="preserve"> ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69D897F2" w14:textId="2DAE61AE" w:rsidR="004666B9" w:rsidRDefault="007E3EC5" w:rsidP="004666B9">
+          <w:p w14:paraId="69D897F2" w14:textId="2DAE61AE" w:rsidR="004666B9" w:rsidRDefault="00E355CA" w:rsidP="004666B9">
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidR="00E355CA" w:rsidRPr="00E355CA">
+              <w:r w:rsidRPr="00E355CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Modèles de préparation de projet pour le GCF</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00E355CA">
+            <w:r>
               <w:t xml:space="preserve"> (en anglais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004666B9" w:rsidRPr="0095607E" w14:paraId="55DA6BC2" w14:textId="77777777" w:rsidTr="002508D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A5BD9FD" w14:textId="77777777" w:rsidR="004666B9" w:rsidRPr="00485C28" w:rsidRDefault="004666B9" w:rsidP="004666B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Financé par l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Union européenne (UE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00C66341" w14:textId="0AC1813D" w:rsidR="004666B9" w:rsidRPr="00485C28" w:rsidRDefault="007E3EC5" w:rsidP="004666B9">
+          <w:p w14:paraId="00C66341" w14:textId="0AC1813D" w:rsidR="004666B9" w:rsidRPr="00485C28" w:rsidRDefault="004666B9" w:rsidP="004666B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r w:rsidR="004666B9" w:rsidRPr="00485C28">
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>Modèle de document de projet du PNUD</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004666B9" w:rsidRPr="00485C28">
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>. D</w:t>
             </w:r>
-            <w:r w:rsidR="004666B9">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidR="004666B9" w:rsidRPr="00485C28">
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>autres exigences spécifiques de l</w:t>
             </w:r>
-            <w:r w:rsidR="004666B9">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidR="004666B9" w:rsidRPr="00485C28">
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>UE peuvent s</w:t>
             </w:r>
-            <w:r w:rsidR="004666B9">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidR="004666B9" w:rsidRPr="00485C28">
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve">appliquer. Veuillez contacter </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r w:rsidR="004666B9" w:rsidRPr="00485C28">
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>ecsupport@undp.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004666B9" w:rsidRPr="00485C28">
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour des conseils spécifiques.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004666B9" w:rsidRPr="0095607E" w14:paraId="270B6233" w14:textId="77777777" w:rsidTr="002508D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3764E5B1" w14:textId="77777777" w:rsidR="004666B9" w:rsidRPr="00485C28" w:rsidRDefault="004666B9" w:rsidP="004666B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Projets de coopération multi</w:t>
@@ -4846,67 +4856,67 @@
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Fonds de financement commun au niveau des pays lorsque le PNUD est l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve">agent de gestion </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75CE5863" w14:textId="4F6ED5C2" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="007E3EC5" w:rsidP="002508D6">
+          <w:p w14:paraId="75CE5863" w14:textId="4F6ED5C2" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="002508D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+              <w:r w:rsidRPr="00485C28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-6"/>
                 </w:rPr>
                 <w:t>Manuel opérationnel du CBPF</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00992872" w:rsidRPr="00485C28">
+            <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00992872" w:rsidRPr="0095607E" w14:paraId="15B5FCC5" w14:textId="77777777" w:rsidTr="002508D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1214CEC9" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="002508D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Agences des Nations Unies</w:t>
@@ -5321,60 +5331,50 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="722DD751" w14:textId="77777777" w:rsidR="002B18E0" w:rsidRDefault="002B18E0" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2989BB4F" w14:textId="77777777" w:rsidR="002B18E0" w:rsidRDefault="002B18E0" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CF12E40" w14:textId="77777777" w:rsidR="002B18E0" w:rsidRDefault="002B18E0" w:rsidP="00992872">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1AA28543" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Concevoir un projet de développement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DF201F" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -6293,82 +6293,85 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>évaluation et l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>établissement de rapports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054622B9" w14:textId="07F4A0EE" w:rsidR="00992872" w:rsidRPr="002675EE" w:rsidRDefault="00992872" w:rsidP="00A14973">
+    <w:p w14:paraId="054622B9" w14:textId="047EF3F9" w:rsidR="00992872" w:rsidRPr="002675EE" w:rsidRDefault="00992872" w:rsidP="00A14973">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002675EE">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">Si un projet doit être élaboré conjointement avec d’autres agences des Nations Unies (appelé programme conjoint), il faut suivre les </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="002675EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>Directives du Groupe des Nations Unies  pour le développement durable (GNUD)   sur les programmes conjoints</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00EA613F">
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
       <w:r w:rsidRPr="002675EE">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>. Si le PNUD est choisi comme agent administratif dans le cadre d’une option de gestion canalisée des fonds, il faut contacter le Bureau des fonds d’affectation spéciale pluri-partenaire pour obtenir des instructions complémentaires (</w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="002675EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>executivecoordinator.mptfo@undp.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002675EE">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>). Dans les situations où le bureau n’appuie pas le programme conjoint, notamment lorsque les seuils minimaux ne sont pas atteints, les dispositions sont prises pour faire recours à un accord de transfert de flux de trésorerie au niveau local.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1DDA8C" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6778,51 +6781,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>atteindre l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’effet</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> correspondant du programme pays.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7B1394" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
+    <w:p w14:paraId="6F7B1394" w14:textId="3A6DBCBB" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Veiller à ce que les budgets des programmes et des projets prévoient des ressources humaines et financières adéquates pour le suivi et l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -7295,58 +7298,52 @@
       <w:r w:rsidRPr="008E3EB7">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>nouvelles évaluations planifiées ou en cours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAA1D9D" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E3EB7">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Les évaluations requises par un accord de partage des coûts ou un protocole de partenariat - y compris les évaluations de projets financés par de fonds verticaux environnementaux ou climatiques (le FEM, le FVC </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>et AF) - doivent être</w:t>
+        <w:t xml:space="preserve"> Les évaluations requises par un accord de partage des coûts ou un protocole de partenariat - y compris les évaluations de projets financés par de fonds verticaux environnementaux ou climatiques (le FEM, le FVC et AF) - doivent être</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> incluses dans les plans d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>évaluation. Il est obligatoire pour le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> cadre pour la coop</w:t>
       </w:r>
@@ -8065,64 +8062,64 @@
         </w:rPr>
         <w:t>produits</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> convenus découlent de la théorie du changement relative au </w:t>
       </w:r>
       <w:r w:rsidR="002C5086">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">portefeuille et au </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>projet et les coûts sont intégralement pris en compte dans le budget du</w:t>
       </w:r>
       <w:r w:rsidR="002C5086">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> portefeuille et du</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00485C28">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5086">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>programme et les coûts</w:t>
+        <w:t>portefeuille et du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projet. Cela est lié aux effets grâce à la théorie du changement relative au programme et les coûts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> sont chiffrés dans le cadre de</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> résultats et de ressources du document de programme pays/ régiona</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -8246,51 +8243,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>essai de la théorie du changement et des modifications de contexte (à noter que des restrictions s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>appliquent aux projets financés par le FEM et le FVC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797E9A78" w14:textId="1026E986" w:rsidR="00ED6C72" w:rsidRDefault="00ED6C72" w:rsidP="009C1B39">
+    <w:p w14:paraId="797E9A78" w14:textId="1EEE3165" w:rsidR="00ED6C72" w:rsidRDefault="00ED6C72" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5735">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tous les</w:t>
       </w:r>
       <w:r w:rsidR="002C5086">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> portefeuilles et les</w:t>
@@ -8312,102 +8309,93 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> projet (sur une base pluriannuelle si nécessaire), du début à la fin du projet. La conception et la définition d'un projet - ses résultats et ses activités, avec des entrées budgétaires entièrement chiffrées, sont essentielles pour une mise en œuvre réussie. </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6C72">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED6C72">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>modèle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED6C72">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de budget du PNUD </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> disponible </w:t>
+        <w:t xml:space="preserve"> de budget du PNUD est disponible </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00ED6C72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ici</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00ED6C72">
+        <w:r w:rsidR="0073009A" w:rsidRPr="00372F90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
+            <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="0073009A" w:rsidRPr="00372F90">
+          <w:t>(en anglais)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00372F90">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="713AF496" w14:textId="77777777" w:rsidR="00C21957" w:rsidRPr="00C21957" w:rsidRDefault="00C21957" w:rsidP="00C21957">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="613B0DE3" w14:textId="7B6D86C1" w:rsidR="006A1211" w:rsidRPr="006A1211" w:rsidRDefault="00992872" w:rsidP="009C1B39">
+    <w:p w14:paraId="613B0DE3" w14:textId="4A811F22" w:rsidR="006A1211" w:rsidRPr="006A1211" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Tous les coûts programmatiques et opérationnels prévus, y compris l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -8422,53 +8410,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">appui à la mise en œuvre, doivent être identifiés, estimés et intégralement chiffrés dans le budget comme des activités distinctes. </w:t>
       </w:r>
       <w:r w:rsidR="006A1211" w:rsidRPr="00FF5735">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Une liste détaillée des éléments à budgétiser est disponible </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="006A1211" w:rsidRPr="00FF5735">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>ici.</w:t>
+          <w:t>ici</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="0073009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0073009A" w:rsidRPr="0073009A">
+        <w:t>(en anglais).</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5B09C26C" w14:textId="63E1A4ED" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">Les fonds destinés </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00485C28">
@@ -8664,89 +8658,95 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>atténuation si les ressources nécessaires ne se matérialisent pas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3081E553" w14:textId="1204D14F" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les procédures et politiques requises par le partenaire de financement doivent être suivies, en plus des politiques et procédures du PNUD, pour les guichets de financement, les Fonds communs des Nations Unies, le FVC et le FEM, et les autres fonds verticaux. Les procédures de financement des projets figurent à la section </w:t>
+        <w:t xml:space="preserve">Les procédures et politiques requises par le partenaire de financement doivent être suivies, en plus des politiques et procédures du PNUD, pour les guichets de financement, les Fonds communs des Nations Unies, le FVC et le FEM, et les autres fonds verticaux. Les procédures de financement des projets figurent à la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>Gestion des pipelines et des recettes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> du chapitre Gestion des ressources financières de la Politique et des procédures relatives aux programmes et aux opérations (POPP).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02477EF7" w14:textId="6C746917" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lorsque d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autres ressources, comme le partage des coûts ou les fonds d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">affectation spéciale sont associées au </w:t>
@@ -8870,57 +8870,61 @@
         <w:spacing w:after="120"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5735">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">Les exigences relatives à l'élaboration d'un budget de projet sont décrites dans </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00FF5735">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>Préparer des Budgets Entièrement Chiffrés pour les Projets</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A61F40">
+      <w:r w:rsidR="00A61F40" w:rsidRPr="00372F90">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> (en anglais)</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61F40" w:rsidRPr="00372F90">
+        <w:t>(en anglais)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5735">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCFC44D" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
@@ -9116,51 +9120,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1D8C18" w14:textId="3F39F179" w:rsidR="00992872" w:rsidRPr="002675EE" w:rsidRDefault="00992872" w:rsidP="002675EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002675EE">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Énoncé des objectifs du programme en matière de communication ; publics cibles ; messages clés en accord avec le programme pays et ses objectifs en matière de partenariat/mobilisation des ressources ; et principaux outils, mécanismes et mesures de communication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E94463D" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
+    <w:p w14:paraId="6E94463D" w14:textId="569445AC" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Le PAPC doit être soumis au Bureau Régional pour son assurance qualité dans le cadre du processus de formulation et de mise en œuvre du programme pays. Le PAPC doit être régulièrement mis à jour par le bureau pays au cours de la période du programme pays et faire l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
@@ -9181,68 +9185,91 @@
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">un suivi par le Bureau Régional, notamment par au moins un examen annuel de la situation. Des directives sur le PAPC figurent dans la </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>Trousse à outils sur la MR et la trousse à outils sur les communications.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="495783FA" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D6EE45D" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="00992872">
+    <w:p w14:paraId="676262C1" w14:textId="77777777" w:rsidR="0073009A" w:rsidRDefault="0073009A" w:rsidP="00992872">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk509993244"/>
+    </w:p>
+    <w:p w14:paraId="0B43A665" w14:textId="77777777" w:rsidR="0073009A" w:rsidRDefault="0073009A" w:rsidP="00992872">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6EE45D" w14:textId="5A5BB535" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk509993244"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Plan d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">initiation et subvention du FEM pour la préparation de projets </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="623B95C1" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -9296,51 +9323,50 @@
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">initiation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ED0261" w14:textId="77777777" w:rsidR="00992872" w:rsidRPr="00485C28" w:rsidRDefault="00992872" w:rsidP="009C1B39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Les plans d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>initiation sont des documents qui doivent contenir les éléments suivants : le but du plan d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>initiation, les activités et le budget requis pour la formulation du projet et/ou pour l</w:t>
@@ -9993,247 +10019,240 @@
           <w:rStyle w:val="None"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Le tableau ci-dessous résume les éléments clés des programmes , projets et portefeuilles de pays :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5739BF90" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="005C774A">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9774" w:type="dxa"/>
-        <w:tblInd w:w="216" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
-        <w:gridCol w:w="2610"/>
-        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C774A" w14:paraId="6F5773C1" w14:textId="77777777" w:rsidTr="00B831A9">
+      <w:tr w:rsidR="005C774A" w14:paraId="6F5773C1" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D76D951" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="337BE8BF" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Programme de pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="339CA594" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portefeuille</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B88EF77" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="24D4AFC6" w14:textId="77777777" w:rsidTr="00B831A9">
+      <w:tr w:rsidR="005C774A" w14:paraId="24D4AFC6" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="2440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0900B6EA" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Définition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B75F5F6" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="00123145" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="005D5E04">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Un programme du PNUD est un plan visant à contribuer efficacement aux résultats de développement au niveau des résultats par le biais des modalités de projet du PNUD : portefeuilles, projets de développement, mécanisme d'engagement et services de développement </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5E04">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -10242,58 +10261,57 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00123145">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00123145">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(PPM, Formulation de programmes et de projets).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7769DF17" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="005D5E04" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5E04">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -10312,145 +10330,142 @@
           <w:p w14:paraId="33A077F5" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="00123145" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00123145">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Politique de portefeuille)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E26BC8F" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="005D5E04" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5E04">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Un projet de développement est un instrument limité dans le temps visant à produire des résultats qui contribuent à un changement de développement au niveau des résultats reflété dans le programme .</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F1C8987" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="00123145" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00123145">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(PPM, Formuler Programme et Projets).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="4F88C1D0" w14:textId="77777777" w:rsidTr="00B831A9">
+      <w:tr w:rsidR="005C774A" w14:paraId="4F88C1D0" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="3100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E680D75" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Théorie du changement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="48D902C4" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Obligatoire dans les programmes . </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -10508,58 +10523,57 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TdC</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour déterminer si la stratégie du programme doit être ajustée.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="484BFB0F" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Obligatoire dans les portefeuilles, la théorie des changements </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -10613,51 +10627,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>du programme .</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25EB50D5" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Obligatoire dans les projets. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
@@ -10684,289 +10697,282 @@
               </w:rPr>
               <w:t xml:space="preserve">Il doit articuler la chaîne causale liée au défi de développement et ses hypothèses sous-jacentes </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD142A">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidDel="00C763B6">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="6038C914" w14:textId="77777777" w:rsidTr="00B831A9">
+      <w:tr w:rsidR="005C774A" w14:paraId="6038C914" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C801883" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Résultats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69392C29" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les programmes de pays contribuent aux résultats du Plan-cadre de coopération des Nations Unies pour le développement durable/ Document de programme de pays par le biais d’un ou plusieurs portefeuilles et d’autres interventions de programmation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5160012D" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les portefeuilles contribuent à un ou plusieurs résultats du programme pays . Les résultats du portefeuille se situent entre les produits et les résultats du programme pays.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B1A04D8" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les projets contribuent uniquement à un seul résultat du programme de pays .</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="39A1855E" w14:textId="77777777" w:rsidTr="00A14973">
+      <w:tr w:rsidR="005C774A" w14:paraId="39A1855E" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D86F2C8" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Approbation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D1CDFC9" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Les programmes de pays sont approuvés par le Conseil d'administration. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Le directeur régional est responsable devant le Conseil d'administration de la qualité et des résultats des programmes de pays. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17C2090C" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="002E2E52" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2E52" w:rsidDel="000446D9">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité local </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -10996,74 +11002,73 @@
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">de pays </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2E52" w:rsidDel="000446D9">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">incombe au Représentant résident du PNUD </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Pour les portefeuilles régionaux, la responsabilité incombe au </w:t>
+              <w:t xml:space="preserve">. Pour les portefeuilles régionaux, la responsabilité </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Bureau régional et, pour les portefeuilles mondiaux, au Bureau de l'appui aux politiques et aux programmes .</w:t>
+              <w:t>incombe au Bureau régional et, pour les portefeuilles mondiaux, au Bureau de l'appui aux politiques et aux programmes .</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09E1E1D6" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="002E2E52" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Les projets sont approuvés par le Comité local d'évaluation des projets. La responsabilité de la qualité et </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
@@ -11091,250 +11096,244 @@
               </w:rPr>
               <w:t xml:space="preserve">projet </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité incombe au Représentant résident du PNUD. Pour les projets régionaux, la </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>responsabilité incombe au Bureau régional et pour les projets mondiaux au Bureau d'appui aux politiques et aux programmes .</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="6E599CEB" w14:textId="77777777" w:rsidTr="00B831A9">
+      <w:tr w:rsidR="005C774A" w14:paraId="6E599CEB" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="04862A96" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Gouvernance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A1C8241" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> programme (PNUD + Ministère coordonnateur du pays)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22BDAF36" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="002E2E52" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Comité de pilotage du portefeuille (PNUD + un ou plusieurs partenaires de mise en œuvre et autres parties prenantes concernées)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61F77BEA" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="002E2E52" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Comité de pilotage du projet (PNUD + un partenaire de mise en œuvre et d'autres parties prenantes concernées)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="6C5A631C" w14:textId="77777777" w:rsidTr="00B831A9">
+      <w:tr w:rsidR="005C774A" w14:paraId="6C5A631C" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7EE5C633" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assurance et évaluation de la qualité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FF182D8" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="002E2E52" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
@@ -11345,58 +11344,57 @@
               </w:rPr>
               <w:t xml:space="preserve"> programme de pays sont soumis à l'assurance qualité du BPPS. Les documents </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>de programme de pays ne sont pas soumis aux procédures d'examen social et environnemental (SESP).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F357D18" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="002E2E52" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -11406,924 +11404,900 @@
           <w:p w14:paraId="420CFFC0" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="002E2E52" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L'assurance qualité comprend le SESP. La qualité des portefeuilles régionaux est assurée par le Bureau régional. La qualité des portefeuilles mondiaux est contrôlée par le Bureau d'appui aux politiques et aux programmes .</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07BC304F" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="002E2E52" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L’assurance qualité des projets est assurée par le bureau de pays.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59960C15" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="002E2E52" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2E52">
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L'assurance qualité comprend le SESP. Les projets régionaux sont assurés par le Bureau régional. Les projets mondiaux sont contrôlés par le Bureau d'appui aux politiques et aux programmes .</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="047D6B8F" w14:textId="77777777" w:rsidTr="00B831A9">
+      <w:tr w:rsidR="005C774A" w14:paraId="047D6B8F" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62990F13" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mise en œuvre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24E426F1" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les programmes nationaux sont mis en œuvre via ses projets et portefeuilles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5FB6B9A0" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Un portefeuille est mis en œuvre à travers ses plans de travail délivrés par un ou plusieurs partenaires de mise en œuvre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FFC134D" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Un projet est mis en œuvre à travers son plan de travail délivré par un partenaire de mise en œuvre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="483E0D8D" w14:textId="77777777" w:rsidTr="00A14973">
+      <w:tr w:rsidR="005C774A" w14:paraId="483E0D8D" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A9406B8" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gestion des risques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7BD29C67" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Réalisé dans Quantum+ par le registre des risques du programme du bureau de pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59C71A45" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Réalisé en Quantum, par l'équipe de gestion de portefeuille et la haute direction du bureau (DRR ou RR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4647B6D6" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Réalisé en Quantum, par l'équipe de gestion de portefeuille et la haute direction du bureau (DRR ou RR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="234619FD" w14:textId="77777777" w:rsidTr="00B831A9">
+      <w:tr w:rsidR="005C774A" w14:paraId="234619FD" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="2000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F9AC3F3" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gérer le changement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F5C0011" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révisions, y compris les changements au niveau des résultats, nécessitent l'approbation du Conseil exécutif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les révisions au niveau des extrants nécessitent l'approbation du Conseil de programme et sont présentées à titre d'information au Conseil exécutif.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="477B6E42" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Le Comité des résultats partagés du portefeuille examine les plans de travail des partenaires de mise en œuvre et prend des mesures correctives, notamment en approuvant des ajustements et des révisions de fond (amendements majeurs/mineurs) aux plans de travail.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6541AAE6" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Le comité de projet examine les plans de travail des partenaires de mise en œuvre et prend des mesures correctives, notamment en approuvant des ajustements et des révisions de fond (amendements majeurs/mineurs) des plans de travail.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="32471547" w14:textId="77777777" w:rsidTr="00A14973">
+      <w:tr w:rsidR="005C774A" w14:paraId="32471547" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="535FCFFB" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rapports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1DBABE8E" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fait dans le ROAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="202D166B" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Réalisé via le rapport annuel sur les résultats du portefeuille</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CC1CFA0" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Réalisé via le rapport des résultats annuels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="73373978" w14:textId="77777777" w:rsidTr="00B831A9">
+      <w:tr w:rsidR="005C774A" w14:paraId="73373978" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C080AD9" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Évaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B9520AB" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les programmes de pays sont évalués par le BIE dans le cadre des évaluations indépendantes des programmes de pays (ICPE).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73130115" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les portefeuilles sont évalués par le bureau de pays avec des évaluations décentralisées (DE), informées par les directives DE.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B1D6EFA" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les projets sont évalués par le bureau de pays avec des évaluations décentralisées (DE), informées par les directives DE.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C774A" w14:paraId="4F951C55" w14:textId="77777777" w:rsidTr="00B831A9">
+      <w:tr w:rsidR="005C774A" w14:paraId="4F951C55" w14:textId="77777777" w:rsidTr="003A162B">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28A4A9D4" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5013FFF5" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aucun audit requis pour les CPD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A4F40F5" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sous réserve d'audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D7BC082" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="00B831A9">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="None"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sous réserve d'audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -12338,189 +12312,216 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37CCC39E" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="00A750F3" w:rsidRDefault="005C774A" w:rsidP="005C774A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4579509A" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="00A750F3" w:rsidRDefault="005C774A" w:rsidP="005C774A"/>
     <w:p w14:paraId="5A15F35E" w14:textId="77777777" w:rsidR="005C774A" w:rsidRDefault="005C774A" w:rsidP="005C774A"/>
     <w:p w14:paraId="522DB33D" w14:textId="77777777" w:rsidR="005C774A" w:rsidRPr="006E76C7" w:rsidRDefault="005C774A" w:rsidP="005C774A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FB8AE68" w14:textId="77777777" w:rsidR="00AF35A4" w:rsidRPr="00A61F40" w:rsidRDefault="00AF35A4" w:rsidP="00AF35A4">
+    <w:p w14:paraId="568475CE" w14:textId="7A9F94AE" w:rsidR="00A724FB" w:rsidRPr="00A724FB" w:rsidRDefault="00A724FB" w:rsidP="00A724FB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A724FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Avertissement:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A61F40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB8AE68" w14:textId="10959BBE" w:rsidR="00AF35A4" w:rsidRPr="00A61F40" w:rsidRDefault="00AF35A4" w:rsidP="00A724FB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A724FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A61F40">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Disclaimer: This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
-[...27 lines deleted...]
-    <w:sectPr w:rsidR="00AF35A4" w:rsidRPr="00A61F40" w:rsidSect="00A14973">
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00AF35A4" w:rsidRPr="00A61F40" w:rsidSect="00372F90">
       <w:headerReference w:type="default" r:id="rId51"/>
       <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1170" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1980" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="780BAF58" w14:textId="77777777" w:rsidR="00E5588F" w:rsidRDefault="00E5588F" w:rsidP="00992872">
+    <w:p w14:paraId="3D42E4AA" w14:textId="77777777" w:rsidR="00FE6CC2" w:rsidRDefault="00FE6CC2" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="475B94A6" w14:textId="77777777" w:rsidR="00E5588F" w:rsidRDefault="00E5588F" w:rsidP="00992872">
+    <w:p w14:paraId="3FF02D9E" w14:textId="77777777" w:rsidR="00FE6CC2" w:rsidRDefault="00FE6CC2" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6574B851" w14:textId="1AE331C1" w:rsidR="00CD67D4" w:rsidRDefault="00CD67D4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6574B851" w14:textId="626E7E56" w:rsidR="00CD67D4" w:rsidRDefault="00CD67D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12588,142 +12589,130 @@
     </w:r>
     <w:r w:rsidR="00A058FA" w:rsidRPr="00A058FA">
       <w:t>Date d’entrée en vigueur :</w:t>
     </w:r>
     <w:r w:rsidR="00FD253C">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005C774A">
       <w:t>22</w:t>
     </w:r>
     <w:r>
       <w:t>/0</w:t>
     </w:r>
     <w:r w:rsidR="005C774A">
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:t>/20</w:t>
     </w:r>
     <w:r w:rsidR="005C774A">
       <w:t>24</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00EA613F">
+      <w:t>V</w:t>
+    </w:r>
     <w:r w:rsidR="002675EE" w:rsidRPr="002675EE">
-      <w:t>Numéro de version :</w:t>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r w:rsidR="00EA613F">
+      <w:t xml:space="preserve"> #</w:t>
+    </w:r>
+    <w:r w:rsidR="002675EE" w:rsidRPr="002675EE">
+      <w:t xml:space="preserve"> :</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> 1</w:t>
     </w:r>
     <w:r w:rsidR="005C774A">
       <w:t>9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B2FB930" w14:textId="77777777" w:rsidR="00E5588F" w:rsidRDefault="00E5588F" w:rsidP="00992872">
+    <w:p w14:paraId="23D362FE" w14:textId="77777777" w:rsidR="00FE6CC2" w:rsidRDefault="00FE6CC2" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="278464A7" w14:textId="77777777" w:rsidR="00E5588F" w:rsidRDefault="00E5588F" w:rsidP="00992872">
+    <w:p w14:paraId="56C3FF0E" w14:textId="77777777" w:rsidR="00FE6CC2" w:rsidRDefault="00FE6CC2" w:rsidP="00992872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1BBDEFD8" w14:textId="77777777" w:rsidR="00992872" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dans le cadre du Plan stratégique 2018-2021, il n’y a plus de programme mondial. Les projets globaux contribuent directement </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Plan stratégique.</w:t>
+        <w:t xml:space="preserve"> Dans le cadre du Plan stratégique 2018-2021, il n’y a plus de programme mondial. Les projets globaux contribuent directement au Plan stratégique.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="60A6F7F9" w14:textId="77777777" w:rsidR="00992872" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Les projets globaux contribuent directement </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Plan stratégique.</w:t>
+      <w:r>
+        <w:t>au Plan stratégique.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="008408BE" w14:textId="77777777" w:rsidR="00992872" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Les projets globaux doivent démontrer des liens clairs avec la théorie du changement relative du Plan stratégique.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="6450091C" w14:textId="77777777" w:rsidR="00992872" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-279"/>
       </w:pPr>
@@ -12804,115 +12793,116 @@
       <w:r>
         <w:t xml:space="preserve"> Un projet entre dans une seconde phase lorsque la proposition est celle de passer à l’échelle les résultats, à travers une révision substantive du projet ou un nouveau projet. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="51FDF888" w14:textId="77777777" w:rsidR="00992872" w:rsidRDefault="00992872" w:rsidP="00992872">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Les objectifs approuvés de mobilisation de ressources seront pris en compte dans les systèmes de planification stratégique et seront suivis par rapport aux pipelines.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="10DCEDF2" w14:textId="6F4A9708" w:rsidR="00155AA6" w:rsidRDefault="00155AA6" w:rsidP="00A14973">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10DCEDF2" w14:textId="278CDFB2" w:rsidR="00155AA6" w:rsidRDefault="00EA613F" w:rsidP="00A14973">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="368E86C6" wp14:editId="62C96DC6">
-[...2 lines deleted...]
-          <wp:docPr id="1211357626" name="Picture 1211357626" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C144CD4" wp14:editId="516447E0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-129540</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="286266035" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-9603" b="13415"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="346861" cy="693721"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E1B7C61"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BED478E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13174,184 +13164,193 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1123186215">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1312519214">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1983656162">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00992872"/>
     <w:rsid w:val="00034530"/>
     <w:rsid w:val="00035FDE"/>
     <w:rsid w:val="000F215F"/>
+    <w:rsid w:val="001218D8"/>
     <w:rsid w:val="001448F1"/>
     <w:rsid w:val="00155AA6"/>
     <w:rsid w:val="00157136"/>
     <w:rsid w:val="001A0A0F"/>
     <w:rsid w:val="001C4D5A"/>
     <w:rsid w:val="00234108"/>
     <w:rsid w:val="00261814"/>
     <w:rsid w:val="002675EE"/>
     <w:rsid w:val="002B18E0"/>
+    <w:rsid w:val="002B3118"/>
     <w:rsid w:val="002C5086"/>
     <w:rsid w:val="002D3FBB"/>
+    <w:rsid w:val="00372F90"/>
+    <w:rsid w:val="003A162B"/>
     <w:rsid w:val="004077EC"/>
+    <w:rsid w:val="00440D9E"/>
     <w:rsid w:val="00450BB5"/>
     <w:rsid w:val="00464128"/>
     <w:rsid w:val="004666B9"/>
     <w:rsid w:val="004A3814"/>
     <w:rsid w:val="004C1CF8"/>
     <w:rsid w:val="00597D07"/>
     <w:rsid w:val="005C774A"/>
     <w:rsid w:val="00637768"/>
     <w:rsid w:val="00653435"/>
     <w:rsid w:val="006A1211"/>
     <w:rsid w:val="006B79F3"/>
     <w:rsid w:val="006E76C7"/>
+    <w:rsid w:val="0073009A"/>
     <w:rsid w:val="007C0BE7"/>
     <w:rsid w:val="007C1C1B"/>
     <w:rsid w:val="007E3EC5"/>
     <w:rsid w:val="007E7F3B"/>
     <w:rsid w:val="008444B6"/>
     <w:rsid w:val="008517DA"/>
     <w:rsid w:val="00857572"/>
     <w:rsid w:val="008A68DA"/>
     <w:rsid w:val="008B59CF"/>
     <w:rsid w:val="008E3EB7"/>
     <w:rsid w:val="008F27AF"/>
     <w:rsid w:val="00904821"/>
     <w:rsid w:val="00924C9D"/>
     <w:rsid w:val="00992872"/>
     <w:rsid w:val="00994C77"/>
     <w:rsid w:val="009A2177"/>
     <w:rsid w:val="009C1B39"/>
     <w:rsid w:val="009D50A7"/>
     <w:rsid w:val="009D7BA4"/>
     <w:rsid w:val="00A058FA"/>
     <w:rsid w:val="00A14973"/>
     <w:rsid w:val="00A61F40"/>
+    <w:rsid w:val="00A724FB"/>
     <w:rsid w:val="00A77FF7"/>
     <w:rsid w:val="00AB7D38"/>
     <w:rsid w:val="00AC2408"/>
     <w:rsid w:val="00AF35A4"/>
     <w:rsid w:val="00BF3BA9"/>
     <w:rsid w:val="00C21957"/>
     <w:rsid w:val="00C32339"/>
     <w:rsid w:val="00C917E2"/>
     <w:rsid w:val="00CC2B8C"/>
     <w:rsid w:val="00CD67D4"/>
     <w:rsid w:val="00D96EBA"/>
     <w:rsid w:val="00E1530F"/>
     <w:rsid w:val="00E355CA"/>
     <w:rsid w:val="00E5588F"/>
+    <w:rsid w:val="00EA613F"/>
     <w:rsid w:val="00ED6C72"/>
     <w:rsid w:val="00EE0371"/>
     <w:rsid w:val="00F14638"/>
     <w:rsid w:val="00F275C8"/>
     <w:rsid w:val="00F56BDA"/>
     <w:rsid w:val="00F56DFB"/>
     <w:rsid w:val="00F60C89"/>
     <w:rsid w:val="00FA45B9"/>
     <w:rsid w:val="00FD253C"/>
+    <w:rsid w:val="00FE6CC2"/>
     <w:rsid w:val="00FF5735"/>
     <w:rsid w:val="00FF5854"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3CCCB73E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FAC35425-9F45-6346-90E8-7211FA77F287}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14415,51 +14414,51 @@
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
       <w:lang w:val="fr"/>
       <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:miter w14:lim="400000"/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="None">
     <w:name w:val="None"/>
     <w:rsid w:val="005C774A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoneA">
     <w:name w:val="None A"/>
     <w:rsid w:val="005C774A"/>
     <w:rPr>
       <w:lang w:val="fr"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2784522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="331613920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14555,51 +14554,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1492139149">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Presentation.pptx"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/fr/resources/lapproche-unis-dans-laction-et-les-procedures-normalisees-dexploitation-du-gnud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/guidance-map-environmental-vertical-fund-gef-and-gcf-templates-procedures-and-policies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:executivecoordinator.mptfo@undp.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/Financial%20Resource%20Management%20Policies/Major%20Budget%20lines.docx&amp;action=default" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/developing/SitePages/Developing%20a%20Partnerships%20and%20Communications%20strategy%20and%20Action%20Plan%20(PCAP).aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mptf.undp.org/document/download/13433" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1856" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unevaluation.org/document/detail/1914" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/access-funding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/human-rights-due-diligence-policy-united-nations-support-non-united-nations-security" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/guidance-map-environmental-vertical-fund-gef-and-gcf-templates-procedures-and-policies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unocha.org/attachments/ec10e703-1f67-4521-b285-941c0a82fcdc/CBPF%20Global%20Guidelines%20French.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1861" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/106" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2019-10/UN-Cooperation-Framework-Internal-Guidance-Final-June-2019_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecsupport@undp.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://logon.undp.org/adfs/ls/?wa=wsignin1.0&amp;wtrealm=urn%3aundpadfs%3aadfsprod&amp;wctx=https%3a%2f%2fintranet.undp.org%2funit%2fofrm%2f_layouts%2f15%2fAuthenticate.aspx%3fSource%3d%252Funit%252Fofrm%252F%255Flayouts%252F15%252FWopiFrame2%252Easpx%253Fsourcedoc%253D%252Funit%252Fofrm%252FFinancial%252520Resource%252520Management%252520Policies%252FBudget%252520template%252520%252D%252520UNDP%255F5%255F%252Exlsx%2526action%253Ddefault&amp;wreply=https%3a%2f%2fintranet.undp.org%2f_trust%2fdefault.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/guidance-map-environmental-vertical-fund-gef-and-gcf-templates-procedures-and-policies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11526" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1706" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Presentation.pptx"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/fr/resources/lapproche-unis-dans-laction-et-les-procedures-normalisees-dexploitation-du-gnud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/guidance-map-environmental-vertical-fund-gef-and-gcf-templates-procedures-and-policies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:executivecoordinator.mptfo@undp.org" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/prepare-fully-costed-budgets-projects-directindirect-costs-guide-annex-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RMToolkit" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1856" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unevaluation.org/document/detail/1914" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/access-funding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/human-rights-due-diligence-policy-united-nations-support-non-united-nations-security" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/guidance-map-environmental-vertical-fund-gef-and-gcf-templates-procedures-and-policies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unocha.org/attachments/ec10e703-1f67-4521-b285-941c0a82fcdc/CBPF%20Global%20Guidelines%20French.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/suivre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/106" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2019-10/FR_UN%20Sustainable%20Development%20Cooperation%20Framework%20Guidance.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecsupport@undp.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/prepare-fully-costed-budgets-projects-directindirect-costs-guide-annex-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/guidance-map-environmental-vertical-fund-gef-and-gcf-templates-procedures-and-policies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11526" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1706" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -14905,100 +14904,50 @@
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...48 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3110</_dlc_DocId>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3110</Url>
       <Description>POPP-11-3110</Description>
     </_dlc_DocIdUrl>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
@@ -15006,51 +14955,51 @@
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3</DLCPolicyLabelValue>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1536</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">3</UNDP_POPP_REFITEM_VERSION>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Formuler des programmes et des projets</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -15363,144 +15312,194 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{015AFB2E-39E8-4F92-B090-870CCF598ACB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C1B97E9-9646-4700-8148-8FC14FEF30EB}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B41CE07-8E96-48B7-BC14-20278C12045A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB2A7AD6-C8EC-4684-A38D-7E6CC70684B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EFA2FAB-BE0B-44B9-8DF1-E5FA22DD5761}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C1B97E9-9646-4700-8148-8FC14FEF30EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>8105</Words>
-  <Characters>46203</Characters>
+  <Words>8036</Words>
+  <Characters>45807</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>385</Lines>
-  <Paragraphs>108</Paragraphs>
+  <Lines>381</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54200</CharactersWithSpaces>
+  <CharactersWithSpaces>53736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Ofwona Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>