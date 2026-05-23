--- v0 (2025-10-15)
+++ v1 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3246626F" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A1. Formular programas y proyectos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513B0D2C" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00292389" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -123,54 +123,54 @@
       </w:r>
       <w:r w:rsidR="00AF3136" w:rsidRPr="00D04B78">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:object w:dxaOrig="3763" w:dyaOrig="2117" w14:anchorId="73EC8D10">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:470.15pt;height:196.25pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:470.4pt;height:196.2pt" o:ole="">
             <v:imagedata r:id="rId12" o:title="" croptop="9550f" cropbottom="6782f" cropright="-912f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1788960692" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1840403881" r:id="rId13"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="104663C7" w14:textId="77777777" w:rsidR="004D35E7" w:rsidRDefault="004D35E7" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="665758B5" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -203,62 +203,54 @@
         </w:rPr>
         <w:t>Principios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B23FCF" w14:textId="5B695A7F" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Esta política define los requisitos para formular programas</w:t>
       </w:r>
       <w:r w:rsidR="006F47FB">
-        <w:t xml:space="preserve">, </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> proyectos de desarrollo. Los requisitos para </w:t>
+        <w:t>, carteras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y proyectos de desarrollo. Los requisitos para </w:t>
       </w:r>
       <w:r w:rsidR="006F47FB">
         <w:t>carteras</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mecanismo de participación</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, los </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>servicios de desarrollo</w:t>
         </w:r>
@@ -398,102 +390,102 @@
           <w:rStyle w:val="popplabeldescription"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">mecanismo de participación </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="popplabeldescription"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="popplabeldescription"/>
           <w:b/>
         </w:rPr>
         <w:t>servicios de desarrollo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="popplabeldescription"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B673E23" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="0B673E23" w14:textId="4CD220A2" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La programación del PNUD a nivel de país es parte del proceso de programación general del sistema de la ONU. Se deben aplicar los </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Procedimientos operativos estándar de la ONU para el enfoque Unidos en la Acción</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> en la medida de lo posible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C78754" w14:textId="0C59CB9E" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El proceso de programación en el país de la ONU es liderado por el país y se alinea con las prioridades y las necesidades nacionales. La apropiación nacional debe incluir a las partes interesadas nacionales en todas las etapas del proyecto, por lo que los programas en el país se formulan en estrecha colaboración con el Gobierno y otras partes interesadas nacionales, incluida una sección </w:t>
+        <w:t xml:space="preserve">El proceso de programación en el país de la ONU es liderado por el país y se alinea con las prioridades y las necesidades nacionales. La apropiación nacional debe incluir a las partes interesadas nacionales en todas las etapas del proyecto, por lo que los programas en el país se formulan en estrecha </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">representativa de actores de la sociedad civil y el sector privado. La apropiación nacional se expresa además mediante la autoridad gubernamental de coordinación del desarrollo que actúa como agente de ejecución para el programa. De esta manera, los proyectos </w:t>
+        <w:t xml:space="preserve">colaboración con el Gobierno y otras partes interesadas nacionales, incluida una sección representativa de actores de la sociedad civil y el sector privado. La apropiación nacional se expresa además mediante la autoridad gubernamental de coordinación del desarrollo que actúa como agente de ejecución para el programa. De esta manera, los proyectos </w:t>
       </w:r>
       <w:r w:rsidR="006F47FB">
         <w:t xml:space="preserve">y carteras </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">comprendidos en un programa son de propiedad nacional, independientemente de la modalidad de implementación, y comprenden la utilización de recursos humanos y financieros nacionales junto con recursos externos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9F675A" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>En situaciones de desarrollo especiales, en que no existe un Gobierno reconocido o en que el Gobierno no puede asumir la apropiación del programa, se deberían tomar medidas para garantizar la apropiación nacional al involucrar a representantes de la sociedad civil y de grupos destinatarios vulnerables y marginados en todas las etapas de la programación.</w:t>
       </w:r>
@@ -678,76 +670,76 @@
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se espera que todos los gerentes de programas/Representantes Residentes consulten el Plan Estratégico del PNUD, y se guíen por este, antes de comenzar el trabajo analítico y programático. El análisis debe estar guiado por —y conducir a— una examinación de los problemas conectados con la consecución de los ODS y los efectos de desarrollo esperados en el Plan Estratégico. Debe proporcionar pruebas de la ventaja comparativa del PNUD para abordar los desafíos de desarrollo pertinentes junto a los asociados. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BB832A" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>El PNUD se guía por la orientación del GNUDS sobre cómo desarrollar un ACP. Las siguientes son los e</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5C4D">
         <w:t>stándares</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de calidad mínimas del PNUD para el análisis regional y del país:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA3B069" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>participación inclusiva y de calidad de grupos de partes interesadas pertinentes, e identificación por parte de los asociados de los desafíos de desarrollo prioritarios dentro del mandato del PNUD y de su impacto en las mujeres y los hombres, así como en grupos destinatarios marginados y vulnerables;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB370ED" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00D3284D" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3284D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>uso de datos y otras pruebas creíbles y pertinentes, citados apropiadamente, para guiar el análisis;</w:t>
       </w:r>
@@ -954,149 +946,133 @@
           </w:rPr>
           <w:t xml:space="preserve">stándares </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>de calidad para la programación</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Avaluar y aprobar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241D6DC8" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="241D6DC8" w14:textId="081E4916" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Como el instrumento primario para todo el sistema de la ONU para la programación en el país, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="008B543F">
         <w:t xml:space="preserve">el </w:t>
       </w:r>
+      <w:r w:rsidR="008B543F" w:rsidRPr="00E27BFB">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Marco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034682E">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Cooperación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>establece la apropiación gubernamental del programa. El PNUD debe participar plenamente en la preparación del</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E27BFB">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:t xml:space="preserve">Marco de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034682E">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Cooperación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y contribuir al alcance de sus resultados estratégicos mediante su propio programa en el país. El gerente del programa/Representante Residente tiene la responsabilidad de formular los aportes del PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="008B543F">
+        <w:t xml:space="preserve">al </w:t>
+      </w:r>
+      <w:r w:rsidR="008B543F" w:rsidRPr="00E27BFB">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
         <w:t>Marco</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...64 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en estrecha consulta con el Gobierno y otros asociados nacionales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18095C36" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00D3284D" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1232,100 +1208,103 @@
         </w:rPr>
         <w:t xml:space="preserve"> un plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3284D">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">de acción para el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>programa de país</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3284D">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (CPAP) con el Gobierno para establecer la ejecución nacional del programa. Si no hay un Gobierno reconocido, o si el Gobierno no tiene la capacidad suficiente para ejecutar el programa, se debe buscar la aprobación del Administrador Asociado para que el programa en el país sea ejecutado directamente por el PNUD (es decir, un </w:t>
+        <w:t xml:space="preserve"> (CPAP) con el Gobierno para establecer la ejecución nacional del programa. Si no hay un Gobierno reconocido, o si el Gobierno no tiene la capacidad suficiente para ejecutar el programa, se debe buscar la aprobación del Administrador Asociado para que el programa en el país sea ejecutado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3284D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">directamente por el PNUD (es decir, un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>programa de país</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3284D">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> con modalidad de ejecución directa [DEX]). De manera predeterminada, el PNUD ejecuta directamente los programas regionales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A235331" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">EL Documento de Programa de País (DPP) define la contribución del PNUD a los resultados nacionales a través del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. El marco de resultados y recursos del DPP establece los resultados </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">que el PNUD contribuirá para el logro de los efectos del </w:t>
+        <w:t xml:space="preserve">. El marco de resultados y recursos del DPP establece los resultados que el PNUD contribuirá para el logro de los efectos del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> y los recursos requeridos del PNUD y otros asociados en la financiación para lograr esos resultados. El DPP adopta, de manera textual, hasta cuatro efectos del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
@@ -1445,69 +1424,80 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los documentos de programas de país y regionales se deben presentar a la Junta Ejecutiva del PNUD para su aprobación. Cuando las circunstancias impidan la preparación o la aprobación de un programa de país, la Junta Ejecutiva puede autorizar al Administrador a aprobar los proyectos de desarrollo caso por caso. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24879824" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E46384" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="00E46384" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Instrumentos del programa</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="60C70DCD" w14:textId="77777777" w:rsidR="00F419AF" w:rsidRPr="004B4009" w:rsidRDefault="00F419AF" w:rsidP="006D70D1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="54CA688A" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21C056D9" wp14:editId="6AD088E3">
             <wp:extent cx="5219700" cy="2227853"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1533,51 +1523,61 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="741948B4" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Este diagrama refleja los documentos que juntos constituyen un programa de país. Los programas regionales usan solo el documento sobre el programa regional (RPD por sus siglas en inglés).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8FD958" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="486A0AE7" w14:textId="77777777" w:rsidR="00F419AF" w:rsidRDefault="00F419AF" w:rsidP="006D70D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8FD958" w14:textId="4477F11F" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Entrega de los resultados del programa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F91F8CF" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1791,51 +1791,55 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Servicios de desarrollo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00A27214" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Entregan productos, actividades y/o insumos hacia un resultado por el que un asociado debe rendir cuentas por la estrategia, el diseño y la garantía de calidad del proyecto. El PNUD solo es responsable de la calidad de los servicios de desarrollo provistos, no de toda la iniciativa.</w:t>
+              <w:t xml:space="preserve">Entregan productos, actividades y/o insumos hacia un resultado por el que un asociado debe rendir cuentas por la estrategia, el diseño y la </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>garantía de calidad del proyecto. El PNUD solo es responsable de la calidad de los servicios de desarrollo provistos, no de toda la iniciativa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D70D1" w:rsidRPr="004B4009" w14:paraId="7B45CF19" w14:textId="77777777" w:rsidTr="00ED5A9E">
         <w:trPr>
           <w:trHeight w:val="809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="406BB1C8" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Proyecto de eficacia del desarrollo</w:t>
@@ -1984,136 +1988,142 @@
               <w:t>Instrumento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D70D1" w:rsidRPr="004B4009" w14:paraId="68E87857" w14:textId="77777777" w:rsidTr="00ED5A9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D583F2F" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Programa (proyecto) conjunto de la ONU y fondos fiduciarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7CD446" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="00052B48" w:rsidP="00ED5A9E">
+          <w:p w14:paraId="6D7CD446" w14:textId="0CE69661" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidR="006D70D1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Directrices del programa conjunto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006D70D1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="1F497D"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="006D70D1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>anexo B</w:t>
             </w:r>
-            <w:r w:rsidR="006D70D1">
+            <w:r>
               <w:t xml:space="preserve">; proyecto del PNUD financiado por un fondo fiduciario de donantes múltiples, incluidos fondos de Unidos en la Acción: </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="006D70D1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Orientación del GNUDS sobre establecimiento, gestión y cierre de los FFDM</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006D70D1">
+            <w:r w:rsidR="008B543F">
+              <w:t xml:space="preserve"> (en inglés)</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D70D1" w:rsidRPr="004B4009" w14:paraId="4DD3E483" w14:textId="77777777" w:rsidTr="00ED5A9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="395D85A3" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Fondos verticales: Fondo fiduciario del Fondo para el Medio Ambiente Mundial (FMAM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53DC847F" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="00052B48" w:rsidP="00ED5A9E">
+          <w:p w14:paraId="53DC847F" w14:textId="100E4F89" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="006D70D1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Subsidio para la preparación de proyectos (PPG) del FMAM-PNUD</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006D70D1">
+            <w:r w:rsidR="008B543F">
+              <w:t xml:space="preserve"> (en inglés)</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidR="006D70D1" w:rsidRPr="001E6ECD">
+            <w:r w:rsidRPr="001E6ECD">
               <w:t>Modelo de documento para un proyecto del FMAM-PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D70D1" w:rsidRPr="004B4009" w14:paraId="6F5E80D1" w14:textId="77777777" w:rsidTr="00ED5A9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54F25067" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Fondo vertical: Fondo Verde para el Clima (FVC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
@@ -2130,105 +2140,105 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D70D1" w:rsidRPr="004B4009" w14:paraId="68895F46" w14:textId="77777777" w:rsidTr="00ED5A9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1780CB8A" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Financiado por la Unión Europea (UE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="430D191E" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="00052B48" w:rsidP="00ED5A9E">
+          <w:p w14:paraId="430D191E" w14:textId="0523C25C" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="006D70D1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Modelo de documento para un proyecto del PNUD</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006D70D1">
+            <w:r>
               <w:t xml:space="preserve">. Pueden regir requisitos adicionales específicos para la UE. Comuníquese con </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidR="006D70D1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>ecsupport@undp.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006D70D1">
+            <w:r>
               <w:t xml:space="preserve"> para obtener orientación específica.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D70D1" w:rsidRPr="004B4009" w14:paraId="10D69129" w14:textId="77777777" w:rsidTr="00ED5A9E">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7918F64A" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Proyectos de cooperación multinacional y Sur-Sur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAD6A5F" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00D3284D" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
+          <w:p w14:paraId="4DAD6A5F" w14:textId="47E402F6" w:rsidR="006D70D1" w:rsidRPr="00D3284D" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3284D">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">Para entregar proyectos en más de un país, con un asociado en la ejecución por país; </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-2"/>
                 </w:rPr>
                 <w:t>Modelo de proyecto multinacional y Sur-Sur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2357,66 +2367,72 @@
               <w:t>Acuerdo Modelo de Servicios de Desarrollo, disponible a pedido a través del Centro Regional/Buró de Políticas y de Apoyo de Programas pertinente durante el período piloto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D70D1" w:rsidRPr="004B4009" w14:paraId="69C567E6" w14:textId="77777777" w:rsidTr="00ED5A9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="384D7AFC" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fondos mancomunados de países concretos cuando el PNUD es el agente gestor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F73D52A" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="00052B48" w:rsidP="00ED5A9E">
+          <w:p w14:paraId="0F73D52A" w14:textId="22FBCDDC" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="008B543F" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidR="006D70D1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Manual de operaciones para los FMPC</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006D70D1">
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61683">
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D70D1" w:rsidRPr="004B4009" w14:paraId="39452060" w14:textId="77777777" w:rsidTr="00ED5A9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="552FD2DF" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Organismos de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26B99991" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="00ED5A9E">
@@ -2457,65 +2473,62 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Acuerdo modelo de servicios de desarrollo, disponible a pedido a través del Centro Regional/Buró de Políticas y de Apoyo de Programas pertinente durante el período piloto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F58AC72" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Los proyectos de desarrollo que no se encuentran en un marco a nivel de programa se denominan intervenciones estratégicas independientes y se consideran excepcionales.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Los recursos regulares de </w:t>
-[...3 lines deleted...]
-        <w:t>PNUD no deben ser utilizados para estas intervenciones porque no contribuyen a un programa aprobado por la Junta Ejecutiva</w:t>
+        <w:t xml:space="preserve"> Los recursos regulares de PNUD no deben ser utilizados para estas intervenciones porque no contribuyen a un programa aprobado por la Junta Ejecutiva</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2990">
         <w:rPr>
           <w:lang w:val="es-PA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Además del documento del proyecto, el Gobierno del país en que se ejecuta un programa debe firmar las cláusulas legales del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> como parte de la aprobación de una intervención estratégica independiente. Se deben seguir los procedimientos del método armonizado de transferencias en efectivo (HACT por sus siglas en inglés) cuando se anticipen recursos a asociados nacionales, incluida la macro evaluación. Las intervenciones estratégicas independientes deben ser aprobadas por el Director del Buró Regional pertinente, y los resultados deben estar alineados con el Plan Estratégico. Los procedimientos de planificación, seguimiento, presentación de informes y evaluación de las intervenciones estratégicas independientes son los mismos que para otros proyectos de desarrollo. </w:t>
       </w:r>
@@ -2769,70 +2782,70 @@
         <w:t>del ACP</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3284D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> deben usarse, según estén disponibles, para ayudar a respaldar las razones por las que el enfoque del proyecto es el que más posibilidades tiene de llevar al cambio de desarrollo deseado, con la consideración de la ventaja comparativa del PNUD como asociado en el desarrollo. Las presunciones y los riesgos específicos del proyecto deben detallarse claramente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542F3291" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Resultados que sean específicos, cuantificables, asequibles, pertinentes y de duración determinada (SMART) y elaborados dentro de un marco de resultados de calidad y un plan de trabajo plurianual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B3BB4B" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Grupos destinatarios claramente identificados y otros grupos posiblemente afectados, con estrategias para la forma en que participarán como asociados activos a lo largo del ciclo del proyecto. Las percepciones de los grupos destinatarios sobre los desafíos de desarrollo y las soluciones necesarias se deben incorporar al enfoque del proyecto. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5725052F" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Los recursos del PNUD y otros asociados en la financiación requeridos para alcanzar resultados, y la forma en que los resultados se sostendrán y/o ampliarán, incluso mediante la identificación de asociados que puedan proporcionar recursos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4244CD37" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00976CC8" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2872,99 +2885,93 @@
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="001F74B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>Seleccionar partes responsables y beneficiarios</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00976CC8">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64819B75" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="64819B75" w14:textId="16B028E5" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Acuerdos de gestión y gobernanza que expresan roles, responsabilidades y la rendición de cuentas del proyecto. Consulte las políticas sobre </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Asociados en la ejecución</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r>
+        <w:r w:rsidR="008B543F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Partes responsable</w:t>
+          <w:t>Partes responsables</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Supervisión</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B35C798" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
@@ -3011,51 +3018,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Una lista de los productos de conocimiento que se producirán, si fuera pertinente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD77E8B" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Los proyectos del PNUD deben considerar el uso de Voluntarios de la ONU (nacionales, internacionales o en línea). Esto puede incluir utilizar Voluntarios de la ONU para la cooperación Sur-Sur, como un mecanismo para promover la sostenibilidad y los acuerdos de transición, como un medio para involucrar a las partes interesadas locales y a grupos vulnerables o marginados, y/o como un recurso de capacidad con una buena relación costo-eficacia para la entrega del proyecto, incluidos el seguimiento, la evaluación y la presentación de informes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791E5C21" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="791E5C21" w14:textId="7F1DA085" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Si un proyecto será desarrollado en conjunto con otros organismos de la ONU (llamado un programa conjunto), se debe seguir la </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Orientación del GNUDS sobre programas conjuntos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -3149,55 +3156,52 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Identificar resultados claros y coherentes (es decir, efectos y productos). Para los programas, los productos son indicativos y se deben revisar según sea necesario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC6F5DE" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Establecer indicadores claros basados en resultados para medir si se ha logrado un resultado. Garantizar que se establezcan la fuente y la frecuencia de los datos de todos los indicadores, </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>junto con las bases de referencia y las metas. Se deben utilizar fuentes de datos nacionales cuando estén disponibles y sea práctico.</w:t>
+        <w:t>Establecer indicadores claros basados en resultados para medir si se ha logrado un resultado. Garantizar que se establezcan la fuente y la frecuencia de los datos de todos los indicadores, junto con las bases de referencia y las metas. Se deben utilizar fuentes de datos nacionales cuando estén disponibles y sea práctico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD34315" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Garantizar que se programen las actividades de seguimiento y se asignen las responsabilidades, teniendo en cuenta que el seguimiento del proyecto debe fundamentar —y estar fundamentado en— los procesos de seguimiento generales, como los procesos de revisión anual del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
@@ -3272,51 +3276,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Establecer actividades de garantía, incluida la garantía de calidad, las auditorías programadas y las verificaciones esporádicas del HACT, según convenga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31848B6E" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Garantizar que las pruebas del seguimiento servirían como fundamento confiable de la revaluación y la validación periódicas de la teoría del cambio relacionada para comprender si los productos del proyecto continúan siendo pertinentes para lograr el efecto correspondiente del programa en el país.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E5BB06" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="44E5BB06" w14:textId="2EA40B86" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Garantizar que los presupuestos del programa y el proyecto incluyan recursos humanos y financieros adecuados para el seguimiento y la evaluación de acuerdo con los parámetros establecidos en la </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Política de seguimiento</w:t>
         </w:r>
       </w:hyperlink>
@@ -3422,143 +3426,128 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00596119">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Para los proyectos en los que el PNUD tiene previsto colaborar con el sector de la seguridad ajeno a las Naciones Unidas, se aplica la </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="005F592E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Política de Diligencia Debida en materia de Derechos Humanos de las Naciones Unidas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00596119">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00596119">
-        <w:t xml:space="preserve">HRDDP, Human </w:t>
-[...31 lines deleted...]
-        <w:t>, por sus siglas en inglés)</w:t>
+        <w:t>HRDDP, Human Rights Due Diligence Policy, por sus siglas en inglés)</w:t>
       </w:r>
       <w:r w:rsidRPr="00596119">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, cuyo objetivo es garantizar que la Organización no preste apoyo a entidades que cometan graves violaciones del derecho internacional humanitario, de los derechos humanos y de los refugiados.</w:t>
       </w:r>
       <w:r w:rsidRPr="008D0AE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE587AD" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F92C6E6" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00091807" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="4196E505" w14:textId="77777777" w:rsidR="008B543F" w:rsidRDefault="008B543F" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00091807">
+    </w:p>
+    <w:p w14:paraId="5C014E7E" w14:textId="77777777" w:rsidR="008B543F" w:rsidRDefault="008B543F" w:rsidP="006D70D1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F92C6E6" w14:textId="3AE771B0" w:rsidR="006D70D1" w:rsidRPr="00091807" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091807">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Planificación de la evaluación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE5313B" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La planificación de la evaluación debe comenzar en el momento del diseño del programa y del proyecto. Los recursos para la evaluación del programa se asignan mediante planes de evaluación aprobados por la Junta Ejecutiva. El PNUD tiene la obligación de preparar y presentar un plan de evaluación presupuestado a su Junta Ejecutiva como un anexo a los documentos de programas de </w:t>
-[...3 lines deleted...]
-        <w:t>países y los documentos de programas regionales presentados para su aprobación. Los recursos presupuestados para evaluaciones descentralizadas (es decir, evaluaciones supervisadas por la unidad del programa) se deben asegurar durante la preparación del presupuesto.</w:t>
+        <w:t>La planificación de la evaluación debe comenzar en el momento del diseño del programa y del proyecto. Los recursos para la evaluación del programa se asignan mediante planes de evaluación aprobados por la Junta Ejecutiva. El PNUD tiene la obligación de preparar y presentar un plan de evaluación presupuestado a su Junta Ejecutiva como un anexo a los documentos de programas de países y los documentos de programas regionales presentados para su aprobación. Los recursos presupuestados para evaluaciones descentralizadas (es decir, evaluaciones supervisadas por la unidad del programa) se deben asegurar durante la preparación del presupuesto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9E8FCD" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00780C38" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Un plan de evaluación debe incluir una combinación apropiada de evaluaciones del programa y de proyectos, que generarán la información más crítica y útil para el PNUD y sus asociados en la toma de decisiones. El plan de evaluación debe actualizarse periódicamente para incluir todas las nuevas evaluaciones planificadas o emprendidas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FFB6EB" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00163809" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3813,55 +3802,55 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Presupuestación y financiación basadas en resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C61D9D7" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El PNUD utiliza la presupuestación basada en resultados para programas y proyectos. Este es un proceso en que (a) la formulación de un programa gira en torno a un conjunto de resultados esperados; (b) los resultados esperados justifican los requisitos de recursos derivados de los productos y relacionados con estos; y (c) el desempeño para el logro de los resultados se mide con indicadores de desempeño objetivos. La presupuestación basada en resultados se refleja en el marco de resultados y recursos para el programa y el plan de trabajo plurianual, con marcos de recursos asociados para proyectos. Define los recursos requeridos por el PNUD y otros asociados en la financiación para entregar los resultados planificados. Los presupuestos basados en resultados de </w:t>
+        <w:t xml:space="preserve">El PNUD utiliza la presupuestación basada en resultados para programas y proyectos. Este es un proceso en que (a) la formulación de un programa gira en torno a un conjunto de resultados esperados; (b) los resultados esperados justifican los requisitos de recursos derivados de los productos </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">programas del país deben elaborarse en función del marco presupuestario común y la estrategia de financiación del </w:t>
+        <w:t xml:space="preserve">y relacionados con estos; y (c) el desempeño para el logro de los resultados se mide con indicadores de desempeño objetivos. La presupuestación basada en resultados se refleja en el marco de resultados y recursos para el programa y el plan de trabajo plurianual, con marcos de recursos asociados para proyectos. Define los recursos requeridos por el PNUD y otros asociados en la financiación para entregar los resultados planificados. Los presupuestos basados en resultados de programas del país deben elaborarse en función del marco presupuestario común y la estrategia de financiación del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EEF5B4" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -3952,244 +3941,243 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="39DBCB65" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00D3284D" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3284D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Los presupuestos reflejan las presunciones acerca de los recursos requeridos para entregar resultados. En ese sentido, deben ser flexibles y poder revisarse con facilidad en respuesta a constataciones del seguimiento, el análisis de la teoría del cambio y cambios en el contexto (tenga en cuenta que rigen restricciones sobre los proyectos financiados por el FMAM y el FVC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4016B4CA" w14:textId="63C63611" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="4016B4CA" w14:textId="665ADB3C" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk74137387"/>
       <w:r>
         <w:t>Todos l</w:t>
       </w:r>
       <w:r w:rsidR="00A139CF">
         <w:t xml:space="preserve">as carteras y los </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">proyectos de desarrollo deben formular un plan de trabajo plurianual realista, mediante la presupuestación de los costos a nivel de actividad </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00576779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>para la duración de</w:t>
       </w:r>
       <w:r w:rsidR="00A139CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la cartera y </w:t>
-[...6 lines deleted...]
-        <w:t>de</w:t>
+        <w:t xml:space="preserve"> la cartera y de</w:t>
       </w:r>
       <w:r w:rsidRPr="00576779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>proyecto</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (sobre una base plurianual cuando sea necesario), desde el inicio hasta el cierre El diseño y la definición de un</w:t>
+        <w:t>proyecto (sobre una base plurianual cuando sea necesario), desde el inicio hasta el cierre El diseño y la definición de un</w:t>
       </w:r>
       <w:r w:rsidR="00A139CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a cartera o</w:t>
       </w:r>
       <w:r w:rsidRPr="00576779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> proyecto - sus productos y actividades, con un presupuesto totalmente calculado, es fundamental para el éxito de la ejecución. </w:t>
       </w:r>
       <w:r w:rsidRPr="006B56A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">El modelo de presupuesto del PNUD está disponible </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="006B56A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>aquí</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00F419AF">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F419AF" w:rsidRPr="00F419AF">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00F419AF">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="006B56A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42226DB8" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="42226DB8" w14:textId="4699788B" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Todos los costos programáticos y operacionales anticipados, incluidos los acuerdos de eficacia del desarrollo y apoyo de la ejecución, deben ser identificados, calculados y presupuestados plenamente en el presupuesto. </w:t>
       </w:r>
       <w:r w:rsidRPr="00576779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">La lista detallada de los componentes que deben presupuestarse está disponible </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00A3242B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>aquí</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00F419AF">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F419AF" w:rsidRPr="00F419AF">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00F419AF">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00576779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD7F87F" w14:textId="316CE66D" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="3DD7F87F" w14:textId="3B6655B9" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los fondos de </w:t>
       </w:r>
       <w:r w:rsidR="00A139CF">
         <w:t xml:space="preserve">las carteras y </w:t>
       </w:r>
       <w:r>
         <w:t>los proyectos se movilizan desde varias fuentes para los gastos del proyecto según lo definido en el presupuesto de</w:t>
       </w:r>
       <w:r w:rsidR="00A139CF">
         <w:t xml:space="preserve"> la cartera / </w:t>
       </w:r>
       <w:r>
-        <w:t>proyecto. Los arreglos financieros del proyecto se deben planificar en este proceso. Pueden incluir financiamiento de parte de recursos regulares del PNUD, la participación del Gobierno en los gastos, fondos fiduciarios de donantes múltiples, financiaciones de fondos verticales o fondos fiduciarios, el sector privado y otros. Cuando los resultados requieran el apalancamiento de recursos de asociados que no pasarán por el PNUD, esta situación se debe reflejar en los documentos de</w:t>
+        <w:t xml:space="preserve">proyecto. Los arreglos financieros del proyecto se deben planificar en este proceso. Pueden incluir financiamiento de parte de recursos regulares del PNUD, la participación del Gobierno en los gastos, fondos fiduciarios de donantes múltiples, financiaciones de fondos verticales o fondos fiduciarios, el sector privado y otros. Cuando los resultados requieran el apalancamiento de recursos de asociados que no pasarán por el PNUD, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>esta situación se debe reflejar en los documentos de</w:t>
       </w:r>
       <w:r w:rsidR="00A139CF">
         <w:t xml:space="preserve"> la cartera </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F419AF">
+        <w:t>/ proyecto</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> y el programa, y en el registro de riesgos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2164F302" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Se puede aprobar un documento del proyecto con base en el plan de financiación; no todo el financiamiento del proyecto debe estar comprometido o disponible al principio del proyecto. Si no hay recursos adecuados disponibles para financiar el proyecto plenamente, se debe dar prioridad clara al plan de trabajo plurianual y se debe indicar qué productos y/o actividades se financiarán </w:t>
-[...3 lines deleted...]
-        <w:t>primero con los recursos disponibles al momento de firmar el proyecto. Se debe desarrollar un plan de movilización de recursos y comunicaciones, y se debe incorporar en las secciones pertinentes del documento del proyecto. Esto incluye una indicación de las prioridades y las medidas de mitigación si no se materializan los recursos necesarios.</w:t>
+        <w:t>Se puede aprobar un documento del proyecto con base en el plan de financiación; no todo el financiamiento del proyecto debe estar comprometido o disponible al principio del proyecto. Si no hay recursos adecuados disponibles para financiar el proyecto plenamente, se debe dar prioridad clara al plan de trabajo plurianual y se debe indicar qué productos y/o actividades se financiarán primero con los recursos disponibles al momento de firmar el proyecto. Se debe desarrollar un plan de movilización de recursos y comunicaciones, y se debe incorporar en las secciones pertinentes del documento del proyecto. Esto incluye una indicación de las prioridades y las medidas de mitigación si no se materializan los recursos necesarios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CB6985" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se deben seguir las políticas y los procedimientos requeridos por el asociado en la financiación, además de las políticas y los procedimientos del PNUD, para ventanas de financiación, fondos comunes de la ONU, el FVC y el FMAM y otros fondos verticales. Los procedimientos de financiación de proyectos se detallan en </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Gestión de tramitación y gastos</w:t>
@@ -4225,132 +4213,127 @@
     </w:p>
     <w:p w14:paraId="6EC64AA0" w14:textId="209AE172" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00576779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando se prevea que </w:t>
       </w:r>
       <w:r w:rsidR="00A139CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">la </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">cartera </w:t>
+        <w:t xml:space="preserve">la cartera </w:t>
       </w:r>
       <w:r w:rsidRPr="00576779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> proyecto</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> va a compartir servicios u otros costes comunes dentro de la oficina, o que va a recibir servicios de otros Centros de Coste (en lugar de contratar/gastar directamente en el marco del proyecto), éstos deben incluirse en el presupuesto  en la actividad correspondiente.</w:t>
+        <w:t xml:space="preserve"> proyecto va a compartir servicios u otros costes comunes dentro de la oficina, o que va a recibir servicios de otros Centros de Coste (en lugar de contratar/gastar directamente en el marco del proyecto), éstos deben incluirse en el presupuesto  en la actividad correspondiente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4829BC8F" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00672312" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Para los acuerdos de servicios de desarrollo, los honorarios pagables al PNUD se deben definir con claridad en el acuerdo entre el PNUD y el financiador del servicio de desarrollo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04338B1A" w14:textId="7C659FE4" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="04338B1A" w14:textId="74265B87" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00576779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Los requisitos para elaborar el presupuesto de un</w:t>
       </w:r>
       <w:r w:rsidR="00A139CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a cartera o</w:t>
       </w:r>
       <w:r w:rsidRPr="00576779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> proyecto se describen en </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="006E6F20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Preparación de presupuestos totalmente calculados para proyectos</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00F419AF">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F419AF" w:rsidRPr="00F419AF">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00F419AF">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00576779">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486C0D0E" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="743DBD28" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
@@ -4431,113 +4414,122 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>objetivo estratégico: estrategia para posicionar al PNUD entre los asociados y para financiar el programa de país, incluida la propuesta de valor del PNUD y las metas de movilización de recursos;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F2B1C9" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>acciones: los asociados a los que se dirige, la tramitación,</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4009">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> las acciones, incluidas las inversiones de capacidad de la oficina en el país, los riesgos; y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679B5631" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>declaración de los objetivos de comunicación del programa; audiencias destinatarias; mensajes clave alineados con el programa de país y sus objetivos de asociación/movilización de recursos; y principales acciones, instrumentos y mecanismos de comunicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D467E66" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="4D467E66" w14:textId="5FF3753E" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>La PCAP debe ser entregado al Buró Regional para la garantía de calidad</w:t>
       </w:r>
       <w:r w:rsidRPr="00F851CD">
         <w:t xml:space="preserve"> como parte del proceso de formulación y ejecución del programa del país</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. La oficina en el país debe actualizar regularmente la PCAP durante el período del programa de país, y esta debe ser supervisada por el Buró Regional, incluso mediante al menos una revisión anual de su estado. Se puede encontrar orientación sobre la PCAP en las </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00ED5D90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Herramientas para la movilización de recursos (RM) y Herramientas para las comunicaciones</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00F419AF">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F419AF" w:rsidRPr="00F419AF">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00F419AF">
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246BFEC6" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E19C519" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="004B4009" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk509993244"/>
       <w:r>
@@ -4627,51 +4619,55 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Los proyectos de eficacia institucional gestionan los insumos y las actividades que permiten al PNUD contribuir a resultados de desarrollo. Este tipo de proyecto no requiere un documento del proyecto y pueden operar sobre una base continua. Se debe preparar un plan de trabajo anual y un presupuesto, que deben ser aprobados por el personal con la delegación de autoridad apropiada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49ED662F" w14:textId="3C98C20C" w:rsidR="00A07657" w:rsidRPr="00A07657" w:rsidRDefault="006D70D1" w:rsidP="00A07657">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Los proyectos de eficacia del desarrollo entregan productos que el PNUD diseña y controla para contribuir a la calidad, la eficacia y la eficiencia de los resultados en múltiples proyectos de desarrollo. Dichos proyectos deben usarse para intervenciones intersectoriales que establecen normas; generan y comparten conocimiento; y desarrollan y ponen en práctica las políticas de desarrollo.</w:t>
+        <w:t xml:space="preserve">Los proyectos de eficacia del desarrollo entregan productos que el PNUD diseña y controla para contribuir a la calidad, la eficacia y la eficiencia de los resultados en múltiples proyectos de desarrollo. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dichos proyectos deben usarse para intervenciones intersectoriales que establecen normas; generan y comparten conocimiento; y desarrollan y ponen en práctica las políticas de desarrollo.</w:t>
       </w:r>
       <w:r w:rsidR="00A07657">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFC9169" w14:textId="37C2DEE2" w:rsidR="006D70D1" w:rsidRPr="00A07657" w:rsidRDefault="006D70D1" w:rsidP="00A07657">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Estos tipos de proyectos no requieren un documento del proyecto y pueden operar sobre una base continua. Se debe preparar un plan de trabajo anual y un presupuesto, que deben ser aprobados por el personal con la delegación de autoridad apropiada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A633F51" w14:textId="72FE5803" w:rsidR="005608F3" w:rsidRDefault="005608F3">
@@ -5601,65 +5597,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cambio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(TdC)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>-o hipótesis- debe destacar la</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="311035D2" w14:textId="77777777" w:rsidR="005608F3" w:rsidRDefault="005608F3" w:rsidP="003B1A93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="189" w:right="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5777,65 +5759,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>importante</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">revisar periódicamente la </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> para determinar si es necesario ajustar la estrategia del </w:t>
+              <w:t xml:space="preserve">revisar periódicamente la TdC para determinar si es necesario ajustar la estrategia del </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>programa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="7E7E7E"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="7E7E7E"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16CD63AE" w14:textId="77777777" w:rsidR="005608F3" w:rsidRDefault="005608F3" w:rsidP="003B1A93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="83"/>
               <w:ind w:left="96"/>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -5872,65 +5840,51 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>las</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> carteras</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6075C4E1" w14:textId="77777777" w:rsidR="005608F3" w:rsidRDefault="005608F3" w:rsidP="003B1A93">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="94" w:right="86" w:firstLine="2"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">La </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> -o hipótesis- describe el proceso de cómo se iniciaría, implementaría y ajustaría el esfuerzo de la(s) cartera(s) para afectar el cambio, analizando la reacción del sistema más amplio a las intervenciones iniciales y cómo la(s) cartera(s) contribuye(n)</w:t>
+              <w:t>La TdC -o hipótesis- describe el proceso de cómo se iniciaría, implementaría y ajustaría el esfuerzo de la(s) cartera(s) para afectar el cambio, analizando la reacción del sistema más amplio a las intervenciones iniciales y cómo la(s) cartera(s) contribuye(n)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -10459,151 +10413,168 @@
     <w:p w14:paraId="22835F02" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00A9319E" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C80B58E" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00A9319E" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C1EC18" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00547516" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="20C1EC18" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00547516" w:rsidRDefault="006D70D1" w:rsidP="00D95630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00547516">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D95630">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Disclaimer: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A8B1096" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00547516" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547516">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8B1096" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00547516" w:rsidRDefault="006D70D1" w:rsidP="00D95630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5408295A" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00547516" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
+    <w:p w14:paraId="5408295A" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRPr="00547516" w:rsidRDefault="006D70D1" w:rsidP="00D95630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00547516">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D95630">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en Inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547516">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en Inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0115C01B" w14:textId="7171B555" w:rsidR="00547516" w:rsidRPr="006D70D1" w:rsidRDefault="00547516" w:rsidP="006D70D1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00547516" w:rsidRPr="006D70D1" w:rsidSect="006B56A6">
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ECC99F9" w14:textId="77777777" w:rsidR="00B14A72" w:rsidRDefault="00B14A72" w:rsidP="00AF1FDB">
+    <w:p w14:paraId="1524245A" w14:textId="77777777" w:rsidR="00D3312B" w:rsidRDefault="00D3312B" w:rsidP="00AF1FDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FC22851" w14:textId="77777777" w:rsidR="00B14A72" w:rsidRDefault="00B14A72" w:rsidP="00AF1FDB">
+    <w:p w14:paraId="79498D8F" w14:textId="77777777" w:rsidR="00D3312B" w:rsidRDefault="00D3312B" w:rsidP="00AF1FDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10620,63 +10591,71 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E5D95A0" w14:textId="77777777" w:rsidR="00935E62" w:rsidRDefault="00935E62">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="69E55F46" w14:textId="057DFBFF" w:rsidR="00510F9F" w:rsidRDefault="00B52704" w:rsidP="00510F9F">
+  <w:p w14:paraId="4B5A4039" w14:textId="77777777" w:rsidR="008B543F" w:rsidRDefault="008B543F" w:rsidP="008B543F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2EE0FCF7" w14:textId="5E9AF063" w:rsidR="005608F3" w:rsidRDefault="00B52704" w:rsidP="00D95630">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B52704">
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidR="00510F9F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00510F9F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00510F9F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -10752,64 +10731,55 @@
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidR="00675717">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00510F9F">
       <w:t>22/03/2024</w:t>
     </w:r>
     <w:r w:rsidR="00510F9F">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00BB7143" w:rsidRPr="00BB7143">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00BB7143" w:rsidRPr="00BB7143">
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:r w:rsidR="00510F9F">
       <w:t>19</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2EE0FCF7" w14:textId="7D187E4B" w:rsidR="005608F3" w:rsidRDefault="005608F3">
-[...7 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D57DE3B" w14:textId="10849BDE" w:rsidR="00457089" w:rsidRDefault="007348D3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00B52704">
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidR="00457089">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00457089">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00457089">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -10883,63 +10853,63 @@
       <w:t>Fecha de entrada en vigor</w:t>
     </w:r>
     <w:r w:rsidRPr="00A058FA">
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> 22/03/2024</w:t>
     </w:r>
     <w:r w:rsidR="00457089">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="007348D3">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00BB7143">
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:r>
       <w:t>19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47487392" w14:textId="77777777" w:rsidR="00B14A72" w:rsidRDefault="00B14A72" w:rsidP="00AF1FDB">
+    <w:p w14:paraId="0C72D19C" w14:textId="77777777" w:rsidR="00D3312B" w:rsidRDefault="00D3312B" w:rsidP="00AF1FDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60E95E22" w14:textId="77777777" w:rsidR="00B14A72" w:rsidRDefault="00B14A72" w:rsidP="00AF1FDB">
+    <w:p w14:paraId="49FDD2F8" w14:textId="77777777" w:rsidR="00D3312B" w:rsidRDefault="00D3312B" w:rsidP="00AF1FDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5D20664C" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Conforme al Plan Estratégico 2018-2021, ya no existe un programa mundial. Los proyectos globales contribuyen directamente al Plan Estratégico.</w:t>
@@ -11074,113 +11044,119 @@
       <w:r w:rsidRPr="008F5BB3">
         <w:t>Un proyecto está entrando en una segunda fase cuando se propone aumentar los resultados, a través de una revisión sustantiva del proyecto o un nuevo proyecto.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="451FDAE4" w14:textId="77777777" w:rsidR="006D70D1" w:rsidRDefault="006D70D1" w:rsidP="006D70D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Las metas de movilización de recursos aprobadas se verán reflejadas en los sistemas de planificación corporativa y se supervisarán respecto a las tramitaciones.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5BFE9D42" w14:textId="77777777" w:rsidR="005608F3" w:rsidRDefault="005608F3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BFE9D42" w14:textId="7CB8F4F9" w:rsidR="005608F3" w:rsidRDefault="008B543F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B89E835" wp14:editId="049E1D83">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A55511A" wp14:editId="49609ECD">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6515100</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5829300</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-205740</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304165" cy="665441"/>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1794648316" name="Image 1"/>
+          <wp:docPr id="1340738257" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304165" cy="665441"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A8D7DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="123C02EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -11824,197 +11800,203 @@
   <w:num w:numId="1" w16cid:durableId="828405855">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1174764945">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="936867086">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="432555427">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1410884431">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1978488375">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2046755468">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF1FDB"/>
     <w:rsid w:val="0000279E"/>
     <w:rsid w:val="000365C6"/>
     <w:rsid w:val="000523F6"/>
     <w:rsid w:val="00052B48"/>
+    <w:rsid w:val="001218D8"/>
     <w:rsid w:val="001232C8"/>
     <w:rsid w:val="00140C29"/>
     <w:rsid w:val="001834D1"/>
     <w:rsid w:val="001E6ECD"/>
     <w:rsid w:val="001F74B7"/>
     <w:rsid w:val="002A4AAC"/>
     <w:rsid w:val="002C5A30"/>
     <w:rsid w:val="003D45AC"/>
     <w:rsid w:val="0042394D"/>
     <w:rsid w:val="00436228"/>
     <w:rsid w:val="00457089"/>
     <w:rsid w:val="004D35E7"/>
     <w:rsid w:val="004D7090"/>
     <w:rsid w:val="00510F9F"/>
     <w:rsid w:val="00547516"/>
     <w:rsid w:val="005608F3"/>
     <w:rsid w:val="00580EA5"/>
     <w:rsid w:val="00596119"/>
     <w:rsid w:val="005B6BCD"/>
     <w:rsid w:val="005F592E"/>
     <w:rsid w:val="00601C92"/>
     <w:rsid w:val="0067338E"/>
     <w:rsid w:val="00675717"/>
     <w:rsid w:val="006922D5"/>
     <w:rsid w:val="006B56A6"/>
     <w:rsid w:val="006D70D1"/>
     <w:rsid w:val="006E6F20"/>
     <w:rsid w:val="006F47FB"/>
     <w:rsid w:val="007348D3"/>
+    <w:rsid w:val="00782D90"/>
     <w:rsid w:val="007D7666"/>
     <w:rsid w:val="007E7F3B"/>
     <w:rsid w:val="00802F18"/>
     <w:rsid w:val="00815532"/>
     <w:rsid w:val="00821E6B"/>
     <w:rsid w:val="00831C43"/>
     <w:rsid w:val="00845527"/>
     <w:rsid w:val="00887DAF"/>
     <w:rsid w:val="00891BAB"/>
     <w:rsid w:val="008A03FF"/>
     <w:rsid w:val="008B2B2B"/>
+    <w:rsid w:val="008B543F"/>
     <w:rsid w:val="008C77FD"/>
     <w:rsid w:val="00935E62"/>
     <w:rsid w:val="00950DFE"/>
     <w:rsid w:val="00950F17"/>
     <w:rsid w:val="009D20B6"/>
     <w:rsid w:val="009E2ACD"/>
     <w:rsid w:val="009E5E42"/>
     <w:rsid w:val="00A04205"/>
     <w:rsid w:val="00A07657"/>
     <w:rsid w:val="00A139CF"/>
     <w:rsid w:val="00A27462"/>
     <w:rsid w:val="00A65FC8"/>
     <w:rsid w:val="00A9319E"/>
     <w:rsid w:val="00AB7B07"/>
     <w:rsid w:val="00AF1FDB"/>
     <w:rsid w:val="00AF3136"/>
     <w:rsid w:val="00B14A72"/>
     <w:rsid w:val="00B158CD"/>
+    <w:rsid w:val="00B236EE"/>
     <w:rsid w:val="00B30659"/>
     <w:rsid w:val="00B52704"/>
     <w:rsid w:val="00B54CF4"/>
     <w:rsid w:val="00B72CB3"/>
     <w:rsid w:val="00B90209"/>
     <w:rsid w:val="00BA4EE4"/>
     <w:rsid w:val="00BB7143"/>
     <w:rsid w:val="00BC1289"/>
     <w:rsid w:val="00BC26C8"/>
     <w:rsid w:val="00BD576F"/>
     <w:rsid w:val="00BE3B13"/>
     <w:rsid w:val="00C123E7"/>
     <w:rsid w:val="00C24F66"/>
     <w:rsid w:val="00CB558C"/>
+    <w:rsid w:val="00D3312B"/>
     <w:rsid w:val="00D9097D"/>
+    <w:rsid w:val="00D95630"/>
     <w:rsid w:val="00DE3717"/>
     <w:rsid w:val="00DF7794"/>
     <w:rsid w:val="00E1530F"/>
     <w:rsid w:val="00E378E2"/>
     <w:rsid w:val="00ED5D90"/>
     <w:rsid w:val="00EE32B5"/>
     <w:rsid w:val="00EE7074"/>
     <w:rsid w:val="00F3105C"/>
+    <w:rsid w:val="00F419AF"/>
     <w:rsid w:val="00F5000D"/>
     <w:rsid w:val="00F54221"/>
     <w:rsid w:val="00F55B11"/>
     <w:rsid w:val="00FB7742"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0115BF5B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0252C6F1-C179-4464-A1ED-51B6D1AD3058}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12735,86 +12717,86 @@
       <w:szCs w:val="32"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005608F3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="77" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="91"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="342169636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="769621392">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Presentation.pptx"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/standard-operating-procedures-for-delivering-as-one/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/631" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1861" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1866" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/Financial%20Resource%20Management%20Policies/Budget%20template%20-%20UNDP_5_.xlsx&amp;action=default" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecsupport@undp.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/portfolio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11526" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/document/guidance-note-on-joint-programmes/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/745567/files/A_67_775--S_2013_110-ES.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1706" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1856" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unocha.org/sites/unocha/files/Operational_Handbook_for_OCHA_CBPFs_Version1.2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/106" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1486" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1441" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/Financial%20Resource%20Management%20Policies/Major%20Budget%20lines.docx&amp;action=default" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/download/1532/687" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mptf.undp.org/document/download/13433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:executivecoordinator.mptfo@undp.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unevaluation.org/document/detail/1914" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Presentation.pptx"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/unidos-en-la-accion-y-los-procedimientos-operativos-estandar-del-grupo-de-las-naciones" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/631" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/dar-seguimiento" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/seleccionar-asociados-en-la-ejecucion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/prepare-fully-costed-budgets-projects-directindirect-costs-guide-annex-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecsupport@undp.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/portfolio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11526" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/nota-orientativa-sobre-una-nueva-generacion-de-programas-conjuntos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/745567/files/A_67_775--S_2013_110-ES.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1706" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/modelo-de-documento-de-proyecto-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/provision-de-supervision-revision-y-adaptacion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gms.unocha.org/sites/default/files/guidelines/Operational_Handbook_for_OCHA_CBPFs_Version1.2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/106" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1486" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/modelo-de-documento-de-proyecto-multinacional-en-ingles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1441" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/prepare-fully-costed-budgets-projects-directindirect-costs-guide-annex-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/download/1532/687" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/nota-orientativa-sobre-una-nueva-generacion-de-programas-conjuntos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:executivecoordinator.mptfo@undp.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RMToolkit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unevaluation.org/document/detail/1914" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -13059,138 +13041,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...86 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -13503,185 +13397,273 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2946</_dlc_DocId>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 6</DLCPolicyLabelValue>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">6</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 6.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Formular programas y proyectos</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1024</UNDP_POPP_FILEVERSION>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2946</Url>
+      <Description>POPP-11-2946</Description>
+    </_dlc_DocIdUrl>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{337758C1-6050-4A32-9054-11AA6DDBE30A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1550E1CA-647A-4942-BF9D-DBBC3BD176D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79933420-AFB6-4916-8110-C778F4B5D301}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8143B94-36E9-4AF8-BC12-0394DA8C3961}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E771262-782A-44AE-8E98-DB6C1C05AEFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>42074</Characters>
+  <Pages>17</Pages>
+  <Words>7422</Words>
+  <Characters>42309</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>350</Lines>
-  <Paragraphs>98</Paragraphs>
+  <Lines>352</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49357</CharactersWithSpaces>
+  <CharactersWithSpaces>49632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jane Ashley Gagne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>