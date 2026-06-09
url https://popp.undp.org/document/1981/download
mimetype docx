--- v0 (2026-04-17)
+++ v1 (2026-06-09)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="30E0B9BD" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="0B6B5B12">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A1. Formulate Programmes and Projects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38425450" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
@@ -85,54 +85,54 @@
       </w:pPr>
       <w:r w:rsidRPr="00D04B78">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:object w:dxaOrig="3747" w:dyaOrig="2102" w14:anchorId="27C81DD9">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:464.55pt;height:193.65pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:464.4pt;height:193.8pt" o:ole="">
             <v:imagedata r:id="rId10" o:title="" croptop="9627f" cropbottom="7003f" cropright="-362f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1788960339" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1840403851" r:id="rId11"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="63ADFF69" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Principles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252C5742" w14:textId="380B779C" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
@@ -297,51 +297,51 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="11189799">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="11189799">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>multi-country/South-South projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="11189799">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> are outlined in distinct policies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C38F9" w14:textId="246E515B" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
+    <w:p w14:paraId="311C38F9" w14:textId="2FD0A284" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3AA08FC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">To effectively support national efforts to achieve the transformative ambitions of the 2030 Agenda for Sustainable Development and the SDGs, the UN system takes an integrated approach to programming that includes all relevant stakeholders. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk68787881"/>
       <w:r w:rsidRPr="3AA08FC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -837,79 +837,51 @@
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Identification and analysis of risks that could affect achievement of development results, as well as capacities for risk management; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFB5478" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Measures to ensure the analysis is relevant for UNDP </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> theory of change.</w:t>
+        <w:t>Measures to ensure the analysis is relevant for UNDP programming, and can guide the selection of development priorities by including evidence for causal analysis used in the programme’s theory of change.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE44C18" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Regional Bureau is the focal point for UNSDG’s Quality Support and Assurance System and the regional peer support groups. It should be involved as early as possible in Cooperation Framework formulation to ensure quality support, notably when the terms of reference and timelines for the process are finalized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33482004" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1181,65 +1153,51 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.) Milestones are a valuable communications opportunity to ensure stakeholders, including donors, are aware of UNDP’s progress and results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C8DF394" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Country and regional programme documents must be submitted to the UNDP Executive Board for approval. When circumstances prevent the preparation or approval of a country programme, the Executive Board may authorize the Administrator to approve development projects on a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> basis. </w:t>
+        <w:t xml:space="preserve">Country and regional programme documents must be submitted to the UNDP Executive Board for approval. When circumstances prevent the preparation or approval of a country programme, the Executive Board may authorize the Administrator to approve development projects on a case by case basis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC65CC4" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10E1A98B" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -1249,158 +1207,168 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3C31E0FC" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6090F2D2" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F0D51C9" wp14:editId="5D0760E9">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F0D51C9" wp14:editId="551439C2">
+            <wp:extent cx="5387340" cy="2171051"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="1270"/>
             <wp:docPr id="7" name="Picture 7" descr="Graphical user interface, application, Word&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7" descr="Graphical user interface, application, Word&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="2395220"/>
+                      <a:ext cx="5399684" cy="2176025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C042DF" w14:textId="2C6B97F0" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="682F0CF7">
+    <w:p w14:paraId="626CC67A" w14:textId="77777777" w:rsidR="00A23EB8" w:rsidRDefault="00A750F3" w:rsidP="00A23EB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>*This diagram reflects the documents that together constitute a country programme. Regional programmes use only the regional programme document (RPD).</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00081048" w:rsidRPr="682F0CF7">
+    </w:p>
+    <w:p w14:paraId="15A85DC9" w14:textId="77777777" w:rsidR="00A23EB8" w:rsidRDefault="00A23EB8" w:rsidP="00AE01DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">** </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB57B4" w:rsidRPr="682F0CF7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C042DF" w14:textId="71F76709" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00081048" w:rsidP="00AE01DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>In cases in which the necessary conditions may not be in place to develop a full-fledged UNSDCF and/or to co-sign it with the host government, the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0011291F" w:rsidRPr="682F0CF7">
+      </w:pPr>
+      <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve">** </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB57B4" w:rsidRPr="682F0CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In cases in which the necessary conditions may not be in place to develop a full-fledged UNSDCF and/or to co-sign it with the host government, the</w:t>
+      </w:r>
+      <w:r w:rsidR="0011291F" w:rsidRPr="682F0CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> "Guidance on UN country-level strategic planning for development in exceptional circumstances" applies.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8859F2" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Delivering on Programme Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BEF6291" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Depending on the context, desired results and nature of UNDP engagement, there are several options to deliver programme results. These include development projects, the engagement facility and development services. Institutional effectiveness projects (formerly called management projects) are used to manage inputs and activities that provide an enabling platform for UNDP to undertake programmatic activities and services to support development results. The use of each instrument is described below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A543B8" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
@@ -1530,80 +1498,90 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0BBB68E9" w14:textId="1D840582" w:rsidR="00DE3700" w:rsidRPr="00E62A6B" w:rsidRDefault="1F66B1BC" w:rsidP="682F0CF7">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="cf01"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="682F0CF7">
               <w:rPr>
                 <w:rStyle w:val="cf01"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A portfolio is a programming delivery instrument, which contributes to one or more country programme outcomes and engages one or more implementing partners to address system level challenges for strategic development results</w:t>
+              <w:t xml:space="preserve">A portfolio is a programming delivery instrument, which contributes to one or more country </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE01DC">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>programme outcomes and engages one or more implementing partners to address system level challenges for strategic development results</w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_po5mwcs7sbz1"/>
             <w:bookmarkStart w:id="2" w:name="_mgzhcfdvg8yw"/>
             <w:bookmarkStart w:id="3" w:name="_aqiu7dws2d1f"/>
             <w:bookmarkStart w:id="4" w:name="_cfigiwboxxb"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
             <w:bookmarkEnd w:id="4"/>
-            <w:r w:rsidR="31D1A879" w:rsidRPr="682F0CF7">
+            <w:r w:rsidR="31D1A879" w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="cf01"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="76B2F33E" w:rsidRPr="682F0CF7">
+            <w:r w:rsidR="76B2F33E" w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidR="28485BA1" w:rsidRPr="682F0CF7">
+              <w:r w:rsidR="28485BA1" w:rsidRPr="00AE01DC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Portfolio Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A750F3" w:rsidRPr="00A750F3" w14:paraId="6E2EC357" w14:textId="77777777" w:rsidTr="682F0CF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3434EBBB" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Development project</w:t>
@@ -1898,230 +1876,223 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A750F3" w:rsidRPr="00A750F3" w14:paraId="57911DE5" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3726F212" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>UN joint programme (project) and trust funds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2160F2" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="005C65EB" w:rsidP="00A750F3">
+          <w:p w14:paraId="6C2160F2" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+              <w:r w:rsidRPr="00A750F3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Guidance Note on a New Generation of Joint Programmes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+            <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="1F497D"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+            <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>annex B</w:t>
             </w:r>
-            <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+            <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">; UNDP project funded by a multi-donor trust fund, including Delivering as One funds: </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+              <w:r w:rsidRPr="00A750F3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>UNSDG Guidance on Establishing, Managing and Closing MDTFs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+            <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A750F3" w:rsidRPr="00A750F3" w14:paraId="4521DC0B" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7534CF4D" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Climate Vertical Fund Projects (including Global Environment Facility (GEF), Green </w:t>
-[...6 lines deleted...]
-              <w:t>Climate Fund (GCF), Adaptation Fund, etc.)</w:t>
+              <w:t>Environmental and Climate Vertical Fund Projects (including Global Environment Facility (GEF), Green Climate Fund (GCF), Adaptation Fund, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0601B982" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="005C65EB" w:rsidP="00A750F3">
+          <w:p w14:paraId="0601B982" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+              <w:r w:rsidRPr="00A750F3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Initiation Plan template to prepare a project preparation grant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+            <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> (PPG); </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B365F83" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FFAC94E" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="005C65EB" w:rsidP="00A750F3">
+          <w:p w14:paraId="3FFAC94E" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+              <w:r w:rsidRPr="00A750F3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Project Document template for projects funded by the GEF;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="13098F54" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="005C65EB" w:rsidP="00A750F3">
+          <w:p w14:paraId="13098F54" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+              <w:r w:rsidRPr="00A750F3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Project Document template for projects funded by the GCF</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+            <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70CC42C2" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="005C65EB" w:rsidP="00A750F3">
+          <w:p w14:paraId="70CC42C2" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+              <w:r w:rsidRPr="00A750F3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>GEF Guidelines on the Project and Program Cycle Policy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+            <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="672A03FC" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00A750F3">
@@ -2187,137 +2158,143 @@
       </w:tr>
       <w:tr w:rsidR="00A750F3" w:rsidRPr="00A750F3" w14:paraId="45280050" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F037D5E" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>European Union (EU) funded</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03ED6428" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="005C65EB" w:rsidP="00A750F3">
+          <w:p w14:paraId="03ED6428" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+              <w:r w:rsidRPr="00A750F3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>UNDP project document template</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+            <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. Additional EU-specific requirements may apply. Please contact </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+              <w:r w:rsidRPr="00A750F3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ecsupport@undp.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+            <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> for specific advice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A750F3" w:rsidRPr="00A750F3" w14:paraId="05A51A3C" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AA0D63B" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Multi-country and South-South cooperation projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77474EC0" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>For delivering projects in more than one country, with one implementing partner per country</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="00AE01DC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve">; </w:t>
+              </w:r>
               <w:r w:rsidRPr="00A750F3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>; multi-country and South-South project template</w:t>
+                <w:t>multi-country and South-South project template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A750F3" w:rsidRPr="00A750F3" w14:paraId="1E7E32B4" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29EC144A" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
           </w:tcPr>
@@ -2466,67 +2443,67 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A750F3" w:rsidRPr="00A750F3" w14:paraId="7D0E9D3A" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30983704" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Country-based pooled fund when UNDP is the managing agent </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A836034" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="005C65EB" w:rsidP="00A750F3">
+          <w:p w14:paraId="5A836034" w14:textId="3B38B03E" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+              <w:r w:rsidRPr="00A750F3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0563C1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Operational Manual for the CBPF</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A750F3" w:rsidRPr="00A750F3">
+            <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A750F3" w:rsidRPr="00A750F3" w14:paraId="7FC63D6D" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B2C151" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A750F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>UN agencies</w:t>
             </w:r>
@@ -2720,65 +2697,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A project document that meets UNDP’s quality standards must be developed for all projects and contain:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708DB095" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">A clear linkage to the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> theory of change</w:t>
+        <w:t>A clear linkage to the programme’s theory of change</w:t>
       </w:r>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that articulates: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BC2B75" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620" w:hanging="187"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3052,55 +3015,53 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00A750F3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Responsible Parties</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A750F3">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00AE01DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00A750F3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Oversight</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -3260,154 +3221,136 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45247370" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Planning for Monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226D7A63" w14:textId="08EF0760" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
+    <w:p w14:paraId="226D7A63" w14:textId="2848E11F" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F80596" w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>, ,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and project monitoring are linked. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">and project monitoring are linked. </w:t>
+      </w:r>
+      <w:r w:rsidR="00172B97" w:rsidRPr="52EF7179">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Each project</w:t>
+      </w:r>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F80596" w:rsidRPr="52EF7179">
+        <w:t xml:space="preserve"> output is linked to a programme output; output monitoring of</w:t>
+      </w:r>
+      <w:r w:rsidR="00172B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>project</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">project feeds into outcome and output level monitoring of the programme. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFCF49D" w14:textId="54FA9A28" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
+    <w:p w14:paraId="5CFCF49D" w14:textId="5448A966" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="15DE4074">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Planning for monitoring is done during programme</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F80596" w:rsidRPr="15DE4074">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>, ,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="15DE4074">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and project formulation, and related documents must:</w:t>
+        <w:t>and project formulation, and related documents must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F412444" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Identify clear and consistent results (i.e., outcomes and outputs). For programmes, outputs are indicative and should be revised as needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311940DC" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -3420,65 +3363,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Establish clear results-based indicators to measure if a result has been achieved. Ensure the data source and frequency of all indicators are established, along with baselines and targets. National data sources should be used where available and practical.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DA1103" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ensure that monitoring activities are </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and responsibilities assigned, taking into account that project monitoring has to inform and be informed by overall monitoring processes, such as the Cooperation Framework annual review process and/or national results management processes such as outcome groups and sector-wide arrangements.</w:t>
+        <w:t>Ensure that monitoring activities are scheduled and responsibilities assigned, taking into account that project monitoring has to inform and be informed by overall monitoring processes, such as the Cooperation Framework annual review process and/or national results management processes such as outcome groups and sector-wide arrangements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CB78CE" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify and engage in/contribute to relevant mechanisms such as a UN joint results group, other outcome group or sector-wide coordinating mechanism to </w:t>
       </w:r>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -3520,213 +3449,185 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Establish assurance activities, including quality assurance, scheduled audits and HACT spot checks as relevant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F19DA5B" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ensure that monitoring evidence would reliably inform periodic reassessment and validation of the related theory of change to understand whether the project outputs remain relevant to achieving the corresponding country programme outcome.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDABD35" w14:textId="2CF8D7C9" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
+    <w:p w14:paraId="7DDABD35" w14:textId="02977FA8" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ensure that </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Ensure that programme</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0D2B" w:rsidRPr="52EF7179">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>programme</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> project budgets include adequate human and financial resources for monitoring and evaluation as per the benchmarks established in the </w:t>
+        <w:t xml:space="preserve"> and project budgets include adequate human and financial resources for monitoring and evaluation as per the benchmarks established in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="52EF7179">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Monitoring Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B998686" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ensure capture of lessons learned on what worked and what didn’t work and explain how data and information generated by project implementation was used to adjust the project course or eventually inform other interventions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCAAEA6" w14:textId="45B09EE4" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
+    <w:p w14:paraId="5BCAAEA6" w14:textId="0908FC18" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Establish if </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Establish if the</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0D2B" w:rsidRPr="52EF7179">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> will be evaluated and state plans for evaluation.</w:t>
+        <w:t>project will be evaluated and state plans for evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099B0CB2" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>For projects where UNDP serves only as the managing agent for country-based pooled funds, monitoring activities should be undertaken in line with the operational manual for the fund.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C42BBD8" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Gender Marker must be applied for all UNDP-supported outputs in line with the Gender Equality Strategy. At least 15 percent of the programme resources should be invested in gender-responsive results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472D0344" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk68789010"/>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For projects where UNDP plans to engage with the non-UN security sector, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00A750F3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
@@ -3749,77 +3650,75 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="3AF1C77E" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Planning for Evaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687F069C" w14:textId="55C8DEB1" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
+    <w:p w14:paraId="687F069C" w14:textId="38BBD0B4" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Planning for evaluation must start at the time of programme</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB1501" w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>, ,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project design. Resources are allocated for programme evaluation through evaluation plans </w:t>
       </w:r>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">approved by the Executive Board. </w:t>
       </w:r>
       <w:r w:rsidRPr="52EF7179">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">It is mandatory for UNDP to prepare and present a costed evaluation plan to its Executive Board as an annex to country and regional programme documents submitted for approval. Resources budgeted for decentralized evaluations (i.e., evaluations overseen by the programme unit) should be secured during budget preparation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2D86B4" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -4079,94 +3978,86 @@
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All evaluations should be designed and conducted according to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId43">
         <w:r w:rsidRPr="2D089385">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">United Nations Evaluation Group </w:t>
-[...8 lines deleted...]
-          <w:t>norms and standards</w:t>
+          <w:t>United Nations Evaluation Group norms and standards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA5877D" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F4BB53B" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Results-Based Budgeting and Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567464B6" w14:textId="490688F4" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>UNDP uses results-based budgeting for programmes</w:t>
       </w:r>
       <w:r w:rsidR="00FE32A1" w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4281,139 +4172,111 @@
         </w:rPr>
         <w:t xml:space="preserve">Activities to deliver agreed outputs are derived from the </w:t>
       </w:r>
       <w:r w:rsidR="00820BF6" w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">portfolio and </w:t>
       </w:r>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">project’s theory of change, and fully costed in the </w:t>
       </w:r>
       <w:r w:rsidR="00820BF6" w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">portfolio and </w:t>
       </w:r>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">project budget. This is connected to the outcomes through the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> theory of change and costed in the country/regional programme document results and resources framework. </w:t>
+        <w:t xml:space="preserve">project budget. This is connected to the outcomes through the programme’s theory of change and costed in the country/regional programme document results and resources framework. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B677E0F" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Budget development should be participatory and </w:t>
-[...13 lines deleted...]
-        <w:t>. In addition to consulting stakeholders in the development of the theory of change, relevant funding partners should participate in developing and finalizing the budget.</w:t>
+        <w:t>Budget development should be participatory and evidence-based. In addition to consulting stakeholders in the development of the theory of change, relevant funding partners should participate in developing and finalizing the budget.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5BD9BF" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Budget performance is measured through monitoring targets as defined in the indicators of the results framework and delivery rates. Targets should be able to show the change in results that can be achieved with a change in resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABD3520" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Budgets reflect the assumptions of resources required to deliver results. As such, they must be flexible and easily revised in response to findings from monitoring, testing the theory of change and changes in context (note that restrictions apply to GEF- and GCF-financed projects).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27ABE411" w14:textId="30ED0939" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
+    <w:p w14:paraId="27ABE411" w14:textId="18426BC4" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00B727D3" w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">portfolios and </w:t>
       </w:r>
       <w:r w:rsidRPr="2D089385">
@@ -4465,51 +4328,51 @@
         <w:t xml:space="preserve">portfolio interventions and project </w:t>
       </w:r>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">activities, with fully costed budget inputs, is critical for successful implementation. UNDP’s budget template is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId44">
         <w:r w:rsidRPr="2D089385">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0859390B" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
+    <w:p w14:paraId="0859390B" w14:textId="472CF55A" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All anticipated programmatic and operational costs, including development effectiveness and implementation support arrangements, need to be identified, estimated and fully costed in the budget. </w:t>
       </w:r>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">A detailed list of components to be budgeted is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId45">
@@ -4718,87 +4581,85 @@
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">When other resources such as cost-sharing or trust funds are involved in the </w:t>
       </w:r>
       <w:r w:rsidR="00F41C90" w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">portfolio or </w:t>
       </w:r>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>project, applicable cost recovery mechanisms must be applied in accordance with the Cost Recovery Policy, as general management support rates vary by the type and source of funding. Cost recovery, including direct project costs, must be clearly included in the project budget.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641834EC" w14:textId="13E2D908" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
+    <w:p w14:paraId="641834EC" w14:textId="22CD4B8C" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">When the </w:t>
       </w:r>
       <w:r w:rsidR="00F41C90" w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">portfolio or </w:t>
       </w:r>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">project is expected to share services or other common costs within the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00172B97" w:rsidRPr="2D089385">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>office or</w:t>
+      </w:r>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive services from other Cost Centers (rather than contracting/spending directly under the project), these must be included in the budget under the relevant activity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB330A2" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="685D63BB" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4993,68 +4854,54 @@
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> actions including country office capacity investments, risks; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52837643" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="682F0CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statement of the </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="185CB97E" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
+        <w:t>Statement of the programme’s communications objectives; target audiences; key messages aligned with the country programme and its partnership/resource mobilization aims; and major communications actions, tools and mechanisms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185CB97E" w14:textId="38D80922" w:rsidR="00A750F3" w:rsidRPr="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D089385">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The PCAP must be submitted to the Regional Bureau for its quality assurance as part of the country programme formulation and implementation process. The PCAP must be updated regularly by the country office over the country programme period, and be monitored by the Regional Bureau, including through at least one annual status review. Guidance on the PCAP can be found in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId48">
         <w:r w:rsidRPr="2D089385">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
@@ -5362,2495 +5209,2494 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9774" w:type="dxa"/>
         <w:tblInd w:w="216" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="2844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="16C22469" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="16C22469" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75E941C3" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="108CD359" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="75E941C3" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
-              <w:pStyle w:val="BodyA"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0594BA67" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="108CD359" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Country Programme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0594BA67" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+            <w:pPr>
+              <w:pStyle w:val="BodyA"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE01DC">
+              <w:rPr>
+                <w:rStyle w:val="None"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portfolio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35BFB651" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="35BFB651" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="69BECE9A" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="69BECE9A" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="2440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30FB8199" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="30FB8199" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BA79FED" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00123145" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="3BA79FED" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D5E04">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A UNDP programme is a plan for effectively contributing to outcome level development results through UNDP’s project modalities: portfolios, development projects, the engagement facility and development services</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5E04">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00123145">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00123145">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(PPM, Formulate Programme and Projects).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28AF1CAB" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="005D5E04" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="28AF1CAB" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D5E04">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A portfolio is a programming delivery instrument, which contributes to one or more country programme outcomes and engages one or more implementing partners to address system level challenges for strategic development results.</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5E04">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60EB903B" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00123145" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="60EB903B" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123145">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Portfolio policy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4809058B" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="005D5E04" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="4809058B" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D5E04">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">A development project is a time-bound instrument to deliver outputs that contribute to an outcome-level development change reflected in the programme. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D2684BB" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00123145" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="1D2684BB" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123145">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(PPM, Formulate Programme and Projects).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="198F62EB" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="198F62EB" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="3100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5808CD86" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="5808CD86" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Theory of change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64C176E1" w14:textId="3174B358" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="64C176E1" w14:textId="3174B358" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Required in programmes. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Theory of Change (</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Theory of Change (ToC) -or hypothesis – should highlight the strategy and the pathways to test the hypothesis. Risks, partnerships, and target groups are necessary elements of the analysis.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ToC</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">During programme implementation it is important to regularly revisit the TOC to determine whether the programme strategy would need to be adjusted.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CFA7079" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="6CFA7079" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Required in portfolios</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ToC</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>ToC – or hypothesis- describes the process of how the portfolio(s) effort to affect change would be initiated, implemented, and adjusted by analyzing the reaction of the wider system to the initial interventions and how the portfolio(s) contribute to programme outcomes.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – or hypothesis- describes the process of how the portfolio(s) effort to affect change would be initiated, implemented, and adjusted by analyzing the reaction of the wider system to the initial interventions and how the portfolio(s) contribute to programme outcomes.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EB9D0E2" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="5EB9D0E2" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Required in projects. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">A clear link to the </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>A clear link to the programme’s theory of change is required.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>programme’s</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> theory of change is required.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>It should articulate the causal chain related to the development challenge and its underlying assumptions.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE01DC" w:rsidDel="00C763B6">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="2672A171" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="2672A171" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CD28BAB" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="2CD28BAB" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2444DEBD" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="2444DEBD" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Country programmes contribute to UNSDCF</w:t>
-[...44 lines deleted...]
-              <w:t>ocument outcomes via one or more portfolios and other programming interventions.</w:t>
+              <w:t>Country programmes contribute to UNSDCF/Country Programme Document outcomes via one or more portfolios and other programming interventions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0121B44F" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="0121B44F" w14:textId="52E33DEF" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Portfolios contribute to one or more country </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidR="00172B97" w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>programme  outcomes</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>programme outcomes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Portfolio results sit between country programme outputs and outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="050EDE4B" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="050EDE4B" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Projects contribute to only one country programme outcome.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="0868F07A" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="0868F07A" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="1560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16A821E3" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="16A821E3" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B28ADA2" w14:textId="12448D68" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="4B28ADA2" w14:textId="12448D68" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Country programmes are approved by the Executive Board.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The Regional Director is accountable to the Executive Board for the quality and results of the C</w:t>
             </w:r>
-            <w:r w:rsidR="00A10C72">
+            <w:r w:rsidR="00A10C72" w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">untry Programmes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="729A0FD4" w14:textId="26D5F95B" w:rsidR="00CD0DA6" w:rsidRPr="002E2E52" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="729A0FD4" w14:textId="26D5F95B" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E2E52" w:rsidDel="000446D9">
+            <w:r w:rsidRPr="00AE01DC" w:rsidDel="000446D9">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portfolios are approved by the Local Portfolio A</w:t>
             </w:r>
-            <w:r w:rsidR="003C4A42">
+            <w:r w:rsidR="003C4A42" w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ppraisal</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52" w:rsidDel="000446D9">
+            <w:r w:rsidRPr="00AE01DC" w:rsidDel="000446D9">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Committee</w:t>
             </w:r>
-            <w:r w:rsidR="001432B6">
+            <w:r w:rsidR="001432B6" w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52" w:rsidDel="000446D9">
+            <w:r w:rsidRPr="00AE01DC" w:rsidDel="000446D9">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="002E2E52" w:rsidDel="000446D9">
+            <w:r w:rsidRPr="00AE01DC" w:rsidDel="000446D9">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The accountability for the quality and results of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">country </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52" w:rsidDel="000446D9">
+            <w:r w:rsidRPr="00AE01DC" w:rsidDel="000446D9">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>portfolios rests with the UNDP Resident Representative</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. For regional portfolios, accountability rests with the Regional Bureau and, for global portfolios with the Bureau for Policy and Programme Support.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B5E36CC" w14:textId="268F6D67" w:rsidR="00CD0DA6" w:rsidRPr="002E2E52" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="1B5E36CC" w14:textId="268F6D67" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Projects are approved by the Local Project A</w:t>
             </w:r>
-            <w:r w:rsidR="00CE648C">
+            <w:r w:rsidR="00CE648C" w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ppraisal</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Committee</w:t>
             </w:r>
-            <w:r w:rsidR="001432B6">
+            <w:r w:rsidR="001432B6" w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The accountability for the quality and results of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52" w:rsidDel="00CD35F0">
+            <w:r w:rsidRPr="00AE01DC" w:rsidDel="00CD35F0">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>roject</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52" w:rsidDel="00CD35F0">
+            <w:r w:rsidRPr="00AE01DC" w:rsidDel="00CD35F0">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">rests with the UNDP Resident Representative. For regional projects, accountability rests with the Regional Bureau, and for global projects with the Bureau for Policy and Programme Support. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="1841C2C8" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="1841C2C8" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CDE2CEC" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="3CDE2CEC" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="326E20D8" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="326E20D8" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Programme Board (UNDP + Country Coordinating Ministry)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45EEC068" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="002E2E52" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="45EEC068" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portfolio Board (UNDP + one or more Implementing Partners and other relevant stakeholders)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="735829A0" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="002E2E52" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="735829A0" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Project Board (UNDP + one Implementing Partner and other relevant stakeholders)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="09178FE8" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="09178FE8" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DDA3C9D" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="2DDA3C9D" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality Assurance and Appraisal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2854113A" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="002E2E52" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="2854113A" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Country Programme Documents are quality assured by BPPS.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Country Programme Documents are not subject to Social and Environmental Screening Procedures (SESP).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C25AEC5" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="002E2E52" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="3C25AEC5" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality assurance of portfolios is conducted by the Country Office.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CAE8719" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="002E2E52" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="0CAE8719" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality assurance includes SESP. Regional portfolios are quality assured by the Regional Bureau. Global portfolios are quality checked by the Bureau for Policy and Programme Support.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E818128" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="002E2E52" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="1E818128" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality assurance of projects s is conducted by the Country Office.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6944A269" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="002E2E52" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="6944A269" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E2E52">
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality assurance includes SESP. Regional projects are quality assured by the Regional Bureau. Global projects are quality checked by the Bureau for Policy and Programme Support.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="11BF0786" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="11BF0786" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67F87120" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="67F87120" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Implementation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4118BB28" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="4118BB28" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Country Programmes are implemented via its projects and portfolios.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CD0C1E6" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="6CD0C1E6" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A portfolio is implemented through its workplans delivered by one or more Implementing Partners.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FAB82A0" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="1FAB82A0" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A project is implemented through its workplan delivered by one implementing partner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="7C04CCCA" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="7C04CCCA" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68905986" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="68905986" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Risk Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04C74C37" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="04C74C37" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Done in Quantum+ by the Country Office programme risk register</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CC387FC" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="6CC387FC" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Done in Quantum, by the Portfolio Management Team and the office senior management (DRR or RR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2444BC9E" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="2444BC9E" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Done in Quantum, by the Portfolio Management Team and the office senior management (DRR or RR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="770FD685" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="770FD685" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="2000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F3167F4" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="5F3167F4" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Managing Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="056DDE2D" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="056DDE2D" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Revisions including changes at outcome level require Executive Board approval.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisions at the output level require Programme Board approval and are presented for the Executive Board’s information. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62F1125A" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="62F1125A" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portfolio Shared Results Committee reviews the implementing partners’ work plans and takes corrective actions, including approving adjustments and substantive revisions (major/minor amendments) to the work plans.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5559F4C4" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="5559F4C4" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Project Board reviews the implementing partners’ work plans and takes corrective actions, including approving adjustments and substantive revisions (major/minor amendments) to the work plans.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="2E653F88" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="2E653F88" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35A5ABEC" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="35A5ABEC" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FC13D19" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="2FC13D19" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Done in the ROAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2351C30C" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="2351C30C" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Done via the Portfolio Annual Results Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12B46A78" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="12B46A78" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Done via the Annual Results Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="7EF4DF64" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="7EF4DF64" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D43183F" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="7D43183F" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="120632E8" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="120632E8" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Country programmes are evaluated by the IEO with the Independent Country Programme Evaluations (ICPEs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12DBB83D" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="12DBB83D" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portfolios are evaluated by the Country Office with Decentralized Evaluations (D.E.), informed by the D.E. guidance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1237BA5B" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="1237BA5B" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Projects are evaluated by the Country Office with Decentralized Evaluations (D.E.), informed by the D.E. guidance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0DA6" w14:paraId="1643B4FF" w14:textId="77777777" w:rsidTr="001B0A13">
+      <w:tr w:rsidR="00CD0DA6" w:rsidRPr="00172B97" w14:paraId="1643B4FF" w14:textId="77777777" w:rsidTr="001B0A13">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="132AF139" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="132AF139" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7174CEC7" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="7174CEC7" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">No audit required for CPDs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="292D958A" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="292D958A" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Subject to audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54CEA2AD" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
+          <w:p w14:paraId="54CEA2AD" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00AE01DC" w:rsidRDefault="00CD0DA6" w:rsidP="001B0A13">
             <w:pPr>
               <w:pStyle w:val="BodyA"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AE01DC">
               <w:rPr>
                 <w:rStyle w:val="None"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Subject to audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E834E90" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRDefault="00CD0DA6" w:rsidP="00CD0DA6">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="108" w:hanging="108"/>
         <w:rPr>
           <w:rStyle w:val="None"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CF7AA69" w14:textId="77777777" w:rsidR="00CD0DA6" w:rsidRPr="00A750F3" w:rsidRDefault="00CD0DA6" w:rsidP="00A750F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E196FAB" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRPr="00A750F3" w:rsidRDefault="00A31C56"/>
     <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00A750F3" w:rsidSect="00094D43">
       <w:headerReference w:type="default" r:id="rId49"/>
       <w:footerReference w:type="even" r:id="rId50"/>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26642ED7" w14:textId="77777777" w:rsidR="00984E35" w:rsidRDefault="00984E35" w:rsidP="00A750F3">
+    <w:p w14:paraId="2F9224D5" w14:textId="77777777" w:rsidR="00327EFE" w:rsidRDefault="00327EFE" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="178382CA" w14:textId="77777777" w:rsidR="00984E35" w:rsidRDefault="00984E35" w:rsidP="00A750F3">
+    <w:p w14:paraId="38FD559F" w14:textId="77777777" w:rsidR="00327EFE" w:rsidRDefault="00327EFE" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64C6BFC0" w14:textId="77777777" w:rsidR="00984E35" w:rsidRDefault="00984E35">
+    <w:p w14:paraId="19A28912" w14:textId="77777777" w:rsidR="00327EFE" w:rsidRDefault="00327EFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -7894,89 +7740,89 @@
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D45DB7C" w14:textId="77777777" w:rsidR="00807E29" w:rsidRDefault="00F41C90" w:rsidP="001B0A13">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3C020A66" w14:textId="77777777" w:rsidR="00807E29" w:rsidRDefault="00807E29" w:rsidP="001B0A13">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37218ED9" w14:textId="5A6488A5" w:rsidR="00807E29" w:rsidRDefault="00F41C90" w:rsidP="001B0A13">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -8055,73 +7901,73 @@
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="007338B1">
       <w:t>/2024</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>Version #</w:t>
     </w:r>
     <w:r w:rsidR="00B6421E">
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B6421E">
       <w:t>19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FF60741" w14:textId="77777777" w:rsidR="00984E35" w:rsidRDefault="00984E35" w:rsidP="00A750F3">
+    <w:p w14:paraId="2C88F303" w14:textId="77777777" w:rsidR="00327EFE" w:rsidRDefault="00327EFE" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27B66188" w14:textId="77777777" w:rsidR="00984E35" w:rsidRDefault="00984E35" w:rsidP="00A750F3">
+    <w:p w14:paraId="47B0E957" w14:textId="77777777" w:rsidR="00327EFE" w:rsidRDefault="00327EFE" w:rsidP="00A750F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16F3837C" w14:textId="77777777" w:rsidR="00984E35" w:rsidRDefault="00984E35">
+    <w:p w14:paraId="08F80585" w14:textId="77777777" w:rsidR="00327EFE" w:rsidRDefault="00327EFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7F1DC320" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006918AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Under the 2018-2021 Strategic Plan, there is no longer a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8225,59 +8071,51 @@
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A750F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Country offices may request the Regional Evaluation focal point to waive evaluations based on reasonable justification. At the same time, if a project is due to be evaluated as part of an Outcome, portfolio or thematic evaluation then a separate project evaluation may not be necessary.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="4773FBBE" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="000715F7" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> If the project is less than 4 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> then only one evaluation is required. </w:t>
+        <w:t xml:space="preserve"> If the project is less than 4 years then only one evaluation is required. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="478D80BD" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="00A86B14" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This covers projects and not development services. While it is recommended that programme units evaluate large development service projects, delivery efficiency can be covered through audits. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="1A90AEE6" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRPr="000715F7" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
@@ -8306,115 +8144,121 @@
       <w:r>
         <w:t xml:space="preserve"> A project is entering in a second phase when propose to scale up results, through a substantive project revision or a new project. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="7D13B9DF" w14:textId="77777777" w:rsidR="00A750F3" w:rsidRDefault="00A750F3" w:rsidP="00A750F3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Approved resource mobilization targets will be reflected in corporate planning systems and monitored against pipelines.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7FC20495" w14:textId="77777777" w:rsidR="00807E29" w:rsidRDefault="00F41C90" w:rsidP="001B0A13">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FC20495" w14:textId="72CBD8D5" w:rsidR="00807E29" w:rsidRDefault="00A23EB8" w:rsidP="001B0A13">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F07E06B" wp14:editId="6C3977E8">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06DA6C80" wp14:editId="04811AE8">
+          <wp:extent cx="304800" cy="578498"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="14178866" name="Picture 14178866"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-9603" b="13415"/>
+                  <a:srcRect r="-18" b="17704"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="346861" cy="693721"/>
+                    <a:ext cx="309373" cy="587177"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="63D2E3F6" w14:textId="77777777" w:rsidR="00A23EB8" w:rsidRDefault="00A23EB8" w:rsidP="001B0A13">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B45F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04C94FE"/>
     <w:styleLink w:val="ImportedStyle2"/>
     <w:lvl w:ilvl="0" w:tplc="661CBEE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
@@ -9301,200 +9145,207 @@
   <w:num w:numId="2" w16cid:durableId="1197087317">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="154148737">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="639267513">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="875192779">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="38431998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="684746882">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1805930778">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A750F3"/>
     <w:rsid w:val="00036A95"/>
     <w:rsid w:val="00041F88"/>
     <w:rsid w:val="00043401"/>
     <w:rsid w:val="00045E00"/>
     <w:rsid w:val="00051CD5"/>
     <w:rsid w:val="00081048"/>
     <w:rsid w:val="00094D43"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="000D27F1"/>
     <w:rsid w:val="000E0786"/>
     <w:rsid w:val="000F54E8"/>
     <w:rsid w:val="0011094E"/>
     <w:rsid w:val="0011291F"/>
     <w:rsid w:val="00120FC7"/>
+    <w:rsid w:val="001218D8"/>
     <w:rsid w:val="00123145"/>
     <w:rsid w:val="00134132"/>
     <w:rsid w:val="001432B6"/>
     <w:rsid w:val="00162CC3"/>
     <w:rsid w:val="0016414F"/>
+    <w:rsid w:val="00172B97"/>
     <w:rsid w:val="00183921"/>
     <w:rsid w:val="001B0A13"/>
     <w:rsid w:val="001B4D0F"/>
     <w:rsid w:val="001B5B3E"/>
     <w:rsid w:val="001D5ACD"/>
     <w:rsid w:val="00207C00"/>
     <w:rsid w:val="002270A8"/>
     <w:rsid w:val="00230A2B"/>
     <w:rsid w:val="00235EA3"/>
     <w:rsid w:val="002531A3"/>
     <w:rsid w:val="0027173C"/>
     <w:rsid w:val="00287D8C"/>
     <w:rsid w:val="00290155"/>
     <w:rsid w:val="002F508C"/>
     <w:rsid w:val="003116B8"/>
     <w:rsid w:val="00324A9D"/>
+    <w:rsid w:val="00327EFE"/>
     <w:rsid w:val="003423A2"/>
     <w:rsid w:val="003442F4"/>
     <w:rsid w:val="00373389"/>
     <w:rsid w:val="00393E97"/>
     <w:rsid w:val="003A5EA4"/>
     <w:rsid w:val="003B7787"/>
     <w:rsid w:val="003C4A42"/>
     <w:rsid w:val="003C55B1"/>
     <w:rsid w:val="003E4D4A"/>
     <w:rsid w:val="00400820"/>
     <w:rsid w:val="0043547E"/>
     <w:rsid w:val="00460735"/>
     <w:rsid w:val="00461412"/>
     <w:rsid w:val="0046212E"/>
     <w:rsid w:val="004653AC"/>
     <w:rsid w:val="004709A1"/>
     <w:rsid w:val="00487C63"/>
     <w:rsid w:val="00487EC6"/>
     <w:rsid w:val="004B06E4"/>
     <w:rsid w:val="004B5469"/>
     <w:rsid w:val="004E0C0F"/>
     <w:rsid w:val="004F79EF"/>
     <w:rsid w:val="00510512"/>
     <w:rsid w:val="00561C86"/>
     <w:rsid w:val="005C65EB"/>
     <w:rsid w:val="005D4B59"/>
     <w:rsid w:val="005D4F3E"/>
     <w:rsid w:val="005D5E04"/>
     <w:rsid w:val="005F4A61"/>
     <w:rsid w:val="006013CB"/>
     <w:rsid w:val="00636065"/>
     <w:rsid w:val="00637B85"/>
     <w:rsid w:val="006513CF"/>
     <w:rsid w:val="00651B25"/>
     <w:rsid w:val="006760E7"/>
     <w:rsid w:val="00695FAE"/>
     <w:rsid w:val="006C223E"/>
     <w:rsid w:val="006F7C6F"/>
+    <w:rsid w:val="00701F75"/>
     <w:rsid w:val="00704D50"/>
     <w:rsid w:val="0071018C"/>
     <w:rsid w:val="007338B1"/>
     <w:rsid w:val="00755078"/>
     <w:rsid w:val="00757E94"/>
     <w:rsid w:val="007804C9"/>
     <w:rsid w:val="007806C7"/>
     <w:rsid w:val="0078299A"/>
     <w:rsid w:val="00795781"/>
     <w:rsid w:val="007A4E47"/>
     <w:rsid w:val="007D73C2"/>
     <w:rsid w:val="007D7C4F"/>
     <w:rsid w:val="007E469B"/>
+    <w:rsid w:val="007E76AF"/>
     <w:rsid w:val="00807E29"/>
     <w:rsid w:val="00812645"/>
     <w:rsid w:val="00820BF6"/>
     <w:rsid w:val="00867538"/>
     <w:rsid w:val="00871A6D"/>
     <w:rsid w:val="008A1C23"/>
     <w:rsid w:val="008E0D2B"/>
     <w:rsid w:val="00903874"/>
     <w:rsid w:val="009259FD"/>
     <w:rsid w:val="00925E4D"/>
     <w:rsid w:val="009510F9"/>
     <w:rsid w:val="00984E35"/>
     <w:rsid w:val="00986C04"/>
     <w:rsid w:val="0099490A"/>
     <w:rsid w:val="009A1895"/>
     <w:rsid w:val="009C2088"/>
     <w:rsid w:val="00A00D78"/>
     <w:rsid w:val="00A10C72"/>
+    <w:rsid w:val="00A23EB8"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A345A7"/>
     <w:rsid w:val="00A47D3B"/>
     <w:rsid w:val="00A617F3"/>
     <w:rsid w:val="00A750F3"/>
     <w:rsid w:val="00A933A6"/>
     <w:rsid w:val="00AA444F"/>
     <w:rsid w:val="00AB1F90"/>
     <w:rsid w:val="00AC432E"/>
     <w:rsid w:val="00AC471A"/>
     <w:rsid w:val="00AC63F5"/>
+    <w:rsid w:val="00AE01DC"/>
     <w:rsid w:val="00B15BF2"/>
     <w:rsid w:val="00B51A2F"/>
     <w:rsid w:val="00B5571B"/>
     <w:rsid w:val="00B638FC"/>
     <w:rsid w:val="00B6421E"/>
     <w:rsid w:val="00B727D3"/>
     <w:rsid w:val="00B919D3"/>
     <w:rsid w:val="00BB773B"/>
     <w:rsid w:val="00BC1223"/>
     <w:rsid w:val="00BD6ACC"/>
+    <w:rsid w:val="00BE1F2A"/>
     <w:rsid w:val="00BE5C22"/>
     <w:rsid w:val="00BF6333"/>
     <w:rsid w:val="00C10746"/>
     <w:rsid w:val="00C371BD"/>
     <w:rsid w:val="00C6487E"/>
     <w:rsid w:val="00C662BA"/>
     <w:rsid w:val="00C865F6"/>
     <w:rsid w:val="00CA3F7F"/>
     <w:rsid w:val="00CB1501"/>
     <w:rsid w:val="00CD0DA6"/>
     <w:rsid w:val="00CE648C"/>
     <w:rsid w:val="00D04B78"/>
     <w:rsid w:val="00D073BB"/>
     <w:rsid w:val="00D074EA"/>
     <w:rsid w:val="00D32445"/>
     <w:rsid w:val="00D325A0"/>
     <w:rsid w:val="00D403A1"/>
     <w:rsid w:val="00D44140"/>
     <w:rsid w:val="00D45616"/>
     <w:rsid w:val="00D56E3A"/>
     <w:rsid w:val="00D6484E"/>
     <w:rsid w:val="00D86DA0"/>
     <w:rsid w:val="00DB57B4"/>
     <w:rsid w:val="00DE3700"/>
     <w:rsid w:val="00DE671E"/>
@@ -9562,65 +9413,65 @@
     <w:rsid w:val="77640505"/>
     <w:rsid w:val="791BB80A"/>
     <w:rsid w:val="7A259162"/>
     <w:rsid w:val="7B6C5B37"/>
     <w:rsid w:val="7C3F791D"/>
     <w:rsid w:val="7CBC14E5"/>
     <w:rsid w:val="7D8B3BC3"/>
     <w:rsid w:val="7DED5F43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="28630729"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{59EF335C-17DF-42F1-B301-BCA1FB9151C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10428,62 +10279,74 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A23EB8"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11526" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1726" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1706" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/delivering-one-and-undg-standard-operating-procedures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/process" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Presentation.pptx"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:executivecoordinator.mptfo@undp.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/Financial%20Resource%20Management%20Policies/Major%20Budget%20lines.docx&amp;action=default" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecsupport@undp.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/Financial%20Resource%20Management%20Policies/Budget%20template%20-%20UNDP_5_.xlsx&amp;action=default" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/portfolio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unevaluation.org/document/detail/1914" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/rmtoolkit/developing/SitePages/Developing%20a%20Partnerships%20and%20Communications%20strategy%20and%20Action%20Plan%20(PCAP).aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unocha.org/sites/unocha/files/Operational_Handbook_for_OCHA_CBPFs_Version1.2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1861" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2019-10/UN-Cooperation-Framework-Internal-Guidance-Final-June-2019_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11526" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1726" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1706" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/delivering-one-and-undg-standard-operating-procedures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/projects/process" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Presentation.pptx"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:executivecoordinator.mptfo@undp.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/prepare-fully-costed-budgets-projects-directindirect-costs-guide-annex-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecsupport@undp.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/prepare-fully-costed-budgets-projects-directindirect-costs-guide-annex-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/portfolio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unevaluation.org/document/detail/1914" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RMToolkit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gms.unocha.org/sites/default/files/guidelines/Operational_Handbook_for_OCHA_CBPFs_Version1.2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1861" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2026-04/UN%20Cooperation%20Framework%20Internal%20Guidance_April%202026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/951" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10754,70 +10617,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008041760EB5333C4BA8AB8C0E03F88927" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f9a14feb2ba41b43ff33f52b687fa98e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6bfe89e3-bbc3-4204-a3a4-851798b7c728" xmlns:ns3="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="649dbb510ba13d7a355a31fd434ffe07" ns2:_="" ns3:_="">
     <xsd:import namespace="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
     <xsd:import namespace="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -11022,103 +10865,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6bfe89e3-bbc3-4204-a3a4-851798b7c728">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59934179-4D4B-4DE5-9641-AFA80036AF63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
     <ds:schemaRef ds:uri="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B765BCA-857D-43FF-85B9-01432C3C46BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a"/>
+    <ds:schemaRef ds:uri="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4DAF73A-C45D-40AC-B8B3-7BDBE596CD4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>6429</Words>
-  <Characters>36651</Characters>
+  <Words>6390</Words>
+  <Characters>36423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>305</Lines>
+  <Lines>303</Lines>
   <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42995</CharactersWithSpaces>
+  <CharactersWithSpaces>42728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008041760EB5333C4BA8AB8C0E03F88927</vt:lpwstr>
   </property>