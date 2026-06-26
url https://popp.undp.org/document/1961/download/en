--- v0 (2025-10-18)
+++ v1 (2026-06-26)
@@ -1,175 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D7D8A54" w14:textId="77777777" w:rsidR="004815FE" w:rsidRPr="00550683" w:rsidRDefault="000F065C" w:rsidP="00337854">
-      <w:pPr>
+    <w:p w14:paraId="03B3508E" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Action Plan Template (version: 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1125F988" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3600"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E294BE" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SAMPLE COVER PAGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27714206" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3600"/>
-        <w:rPr>
-[...45 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFEA38A" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2543A7D4" wp14:editId="3A6BA87F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21260E4F" wp14:editId="4BFFAD83">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1761490</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>118745</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2810510" cy="2286000"/>
                 <wp:effectExtent l="0" t="0" r="34290" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2810510" cy="2286000"/>
                         </a:xfrm>
@@ -190,6353 +209,7064 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="C0C0C0">
                                   <a:alpha val="50000"/>
                                 </a:srgbClr>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="402F82EA" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:138.7pt;margin-top:9.35pt;width:221.3pt;height:180pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;LoLhsYoCAAAeBQAADgAAAGRycy9lMm9Eb2MueG1srFRtb9MwEP6OxH+w/L3LC2nXRkunKWkR0oCJ&#10;wQ9wbaexcGxju03HxH/n7LSlgy8I0UqJL3c+P8/dc765PfQS7bl1QqsKZ1cpRlxRzYTaVvjL5/Vk&#10;jpHzRDEiteIVfuIO3y5fv7oZTMlz3WnJuEWQRLlyMBXuvDdlkjja8Z64K224AmerbU88mHabMEsG&#10;yN7LJE/TWTJoy4zVlDsHX5vRiZcxf9ty6j+2reMeyQoDNh+fNj434Zksb0i5tcR0gh5hkH9A0ROh&#10;4NBzqoZ4gnZW/JGqF9Rqp1t/RXWf6LYVlEcOwCZLf2Pz2BHDIxcojjPnMrn/l5Z+2D9YJFiFc4wU&#10;6aFFn6BoRG0lR3koz2BcCVGP5sEGgs7ca/rVIaXrDqL4nbV66DhhACoL8cmLDcFwsBVthveaQXay&#10;8zpW6tDaPiSEGqBDbMjTuSH84BGFj/k8S6cZ9I2CL8/nszSNLUtIedpurPNvue5RWFTYAviYnuzv&#10;nQ9wSHkKCacpvRZSxq5LhQbAvEinadzhtBQseCNNu93U0qI9CcKJv0gOCnAZ1gsP8pWir/D8HETK&#10;UI+VYvEYT4Qc1wBFqpAc6AG442qUyfMiXazmq3kxKfLZalKkTTO5W9fFZLbOrqfNm6aum+xHwJkV&#10;ZScY4ypAPUk2K/5OEsfhGcV2Fu0LSu6SeZ2G/1hQaToy1mMaqJ7KMYbHQl/kSV7ijG6gfXpH+lEp&#10;QRyjyDaaPYFQrB6HFC4VWHTafsdogAGtsPu2I5ZjJN8pENsiK4ow0dEoptc5GPbSs7n0EEUhVYU9&#10;RuOy9uMtsDNWbDs4KYsslb4DgbYiSieId0QFuIMBQxgZHC+MMOWXdoz6da0tfwIAAP//AwBQSwME&#10;FAAGAAgAAAAhALCrit7eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvd&#10;GItbYjZFCkWQgli9eJtkxyQ0uxt2t03aX+940uPM+/B+lOvZDuJEIfbeabhfZCDINd70rtXw+bG9&#10;W4GICZ3BwTvScKYI6+r6qsTC+Mm902mfWsEmLhaooUtpLKSMTUcW48KP5Fj79sFi4jO00gSc2NwO&#10;Ms+yR2mxd5zQ4UibjprD/mg1jNnhLJcv6WvOt9Nl9/qGmzqg1rc38/MTiERz+oPhtz5Xh4o71f7o&#10;TBSDhlypJaMsrBQIBhTngag1PCj+yKqU/ydUPwAAAP//AwBQSwECLQAUAAYACAAAACEA5JnDwPsA&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQAjsmrh1wAAAJQBAAALAAAAAAAAAAAAAAAAACwBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAuguGxigIAAB4FAAAOAAAAAAAAAAAAAAAAACwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCwq4re3gAAAAoBAAAPAAAAAAAAAAAAAAAAAOIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" fillcolor="silver" strokeweight="1.5pt">
+              <v:rect w14:anchorId="4385F5F3" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:138.7pt;margin-top:9.35pt;width:221.3pt;height:180pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQVh2QBwIAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k70oKekqm6pKKUIq&#10;FKnwAY7Xu2the8zYyaZ8PWMnTSN4Q+yD5dmxz5w5c7y6OVjD9gqDBtfyalZyppyETruh5d+/3b9b&#10;chaicJ0w4FTLn1XgN+u3b1aTb1QNI5hOISMQF5rJt3yM0TdFEeSorAgz8MpRsge0IlKIQ9GhmAjd&#10;mqIuy6tiAuw8glQh0N+7Y5KvM37fKxkf+z6oyEzLiVvMK+Z1m9ZivRLNgMKPWp5oiH9gYYV2VPQM&#10;dSeiYDvUf0FZLREC9HEmwRbQ91qq3AN1U5V/dPM0Cq9yLyRO8GeZwv+DlV/2T/4rJurBP4D8EZiD&#10;zSjcoG4RYRqV6KhclYQqJh+a84UUBLrKttNn6Gi0Yhcha3Do0SZA6o4dstTPZ6nVITJJP+tlVS4q&#10;moikXF0vr8oyD6MQzct1jyF+VGBZ2rQcaZYZXuwfQkx0RPNyJFVzcK+NyfM0jk3E+bpclPlGAKO7&#10;lM1t4rDdGGR7kSyRv9wcCXB5zOpIxjTatnx5PiSapMcH1+UyUWhz3BMV404CJU2S/UKzhe6Z9EE4&#10;uo5eCW1GwF+cTeS4loefO4GKM/PJkcbX1XyeLJqD+eJ9TQFeZraXGeEkQbU8cnbcbuLR1juPehip&#10;UpV7d3BLc+l1VuyV1YksuSoLeXoBybaXcT71+k7XvwEAAP//AwBQSwMEFAAGAAgAAAAhALCrit7e&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvdGItbYjZFCkWQgli9eJtk&#10;xyQ0uxt2t03aX+940uPM+/B+lOvZDuJEIfbeabhfZCDINd70rtXw+bG9W4GICZ3BwTvScKYI6+r6&#10;qsTC+Mm902mfWsEmLhaooUtpLKSMTUcW48KP5Fj79sFi4jO00gSc2NwOMs+yR2mxd5zQ4UibjprD&#10;/mg1jNnhLJcv6WvOt9Nl9/qGmzqg1rc38/MTiERz+oPhtz5Xh4o71f7oTBSDhlypJaMsrBQIBhTn&#10;gag1PCj+yKqU/ydUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQVh2QBwIAAO8DAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCwq4re3gAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" fillcolor="silver" strokeweight="1.5pt">
                 <v:fill opacity="32896f"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6BA8E9" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C" w:rsidP="00754CBA">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="49D4CA49" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Action Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0361349B" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Between</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A0591C" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C" w:rsidP="00754CBA">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="432BC8DE" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Government of ________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12875746" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C" w:rsidP="00754CBA">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="01C5CD16" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2BD292" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRDefault="00397B9C" w:rsidP="00754CBA">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="1C596FB4" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453A2971" w14:textId="77777777" w:rsidR="00550683" w:rsidRDefault="00550683" w:rsidP="00754CBA">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="2E1F1467" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795E6CE3" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>20xx to 20yy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4518390C" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRDefault="00397B9C">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="36842685" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C67F15" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472FADA9" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRDefault="00397B9C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent2"/>
+    <w:p w14:paraId="0805F60A" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3600"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BC93F4" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4884EBEE" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5BDFB4" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="19046832" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="009639B6">
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A1D8DB" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3525"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591DFC56" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00F340F7" w:rsidP="004815FE">
+    <w:p w14:paraId="7D090293" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3525"/>
         </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc118801679"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Part I. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Part I. The Framework</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5DB4CA5F" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The framework sets out the context to the CPAP and states that both parties (the Government and UNDP) are in mutual agreement to the content of the CPAP and to their responsibilities in the implementation of the Country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC479D9" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section includes the following core statements – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8363C8" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-[...38 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>&lt;Standard Text &gt;:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A97C380" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">WHEREAS the Government of _________ and the United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hereinafter referred to as UNDP) have entered into a basic agreement to govern UNDP’s assistance to the country (Standard Basic Assistance Agreement (SBAA)) [or other agreement depending on country], which was signed by both parties on _______ (date). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B33E927" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>[Based on Article I, paragraph 2 of the SBAA,]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00C00F5D">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Further to the foregoing,]</w:t>
       </w:r>
-      <w:r w:rsidR="00C00F5D">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="005F6618">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP’s assistance to the Government shall be made available to the Government and shall be furnished and received in accordance with the relevant and applicable resolutions and decisions of the competent UNDP organs, and subject to the availability of the necessary funds to the UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41846D56" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...65 lines deleted...]
-        <w:r w:rsidR="00ED1C1D" w:rsidRPr="009319D3">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As per decision 2005/1 of 28 January 2005 of UNDP’s Executive Board approved the revised Financial Regulations and Rules (“the FRRs”), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the term 'execution' is redefined as the overall ownership and responsibility for UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> results at the country level. The government, through the Government Coordinating Agency, exercises its ownership and responsibility for UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities by approving and signing the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00511E9B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Country </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00ED1C1D" w:rsidRPr="009319D3">
+        <w:r w:rsidRPr="00511E9B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Programme</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00ED1C1D" w:rsidRPr="009319D3">
+        <w:r w:rsidRPr="00511E9B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Action</w:t>
-[...13 lines deleted...]
-          <w:t>Plan (CPAP)</w:t>
+          <w:t xml:space="preserve"> Action Plan (CPAP)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00ED1C1D" w:rsidRPr="00EA4104">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="800080"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED1C1D" w:rsidRPr="00E05666">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with UNDP. All activities falling within the country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are, therefore, nationally executed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106352F0" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D717ABB" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The term 'implementation' is redefined as the management and delivery of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities to achieve specified results, specifically the mobilization of UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inputs and their use in producing outputs that will contribute to development outcomes, as set forth in the project documents as well as multi-year work plans, which are signed by UNDP and the implementing partner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157E44F5" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...36 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2828297F" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:t xml:space="preserve">In light of this decision this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CPAP</w:t>
       </w:r>
-      <w:r w:rsidR="00993AEE" w:rsidRPr="004F1D71">
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> together with a work plan concluded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hereunder</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constitute together a project document as referred to in the SBAA [or other appropriate governing agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00993AEE" w:rsidRPr="00471D62">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5196798D" w14:textId="77777777" w:rsidR="00DA76CC" w:rsidRDefault="00DA76CC" w:rsidP="00F10C47">
+    <w:p w14:paraId="27CCB359" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="14C1F216" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00F10C47" w:rsidRDefault="00DA76CC" w:rsidP="00F10C47">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7309185F" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...65 lines deleted...]
-        <w:r w:rsidR="002A01C4" w:rsidRPr="004B27E5">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Note: In countries where SBAA has not been signed, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00AA6B33">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="002A01C4" w:rsidRPr="004B27E5">
+        <w:r w:rsidRPr="00511E9B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Standard Annex: Supplemental Provisions to the Project Documents: The Legal Context)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00395422">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000558E7">
-[...92 lines deleted...]
-    <w:p w14:paraId="6F7103FD" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C">
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>must be attached to and form part of the CPAP.  The CPAP, together with the Annual Work Plan constitute “the Project Document”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF8F9CF" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CDAF3F" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00AA6B33">
       <w:bookmarkStart w:id="1" w:name="_Toc118801681"/>
-      <w:r w:rsidRPr="00550683">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+    </w:p>
+    <w:p w14:paraId="4B3EFAD9" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B"/>
+    <w:p w14:paraId="3C3BE6F6" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00AA6B33"/>
+    <w:p w14:paraId="7094596E" w14:textId="2B112180" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Part II.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00550683">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="0080395F">
-[...15 lines deleted...]
-    <w:p w14:paraId="573672B9" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="0080395F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rationale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0637CBFF" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2599B301" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include the CPD’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rationale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1474FE24" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc118801683"/>
-      <w:r w:rsidRPr="009639B6">
-[...27 lines deleted...]
-        <w:t>Proposed Programme</w:t>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Part III.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Proposed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="69950BA4" w14:textId="77777777" w:rsidR="0080395F" w:rsidRPr="00E05AD0" w:rsidRDefault="0080395F" w:rsidP="0080395F">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="67465735" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108C8BEF" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include the CPD’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priorities and partnerships section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE11714" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>&lt;Standard Text &gt;:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C389D53" w14:textId="77777777" w:rsidR="00E05AD0" w:rsidRPr="00E05AD0" w:rsidRDefault="00E05AD0" w:rsidP="00E05AD0">
-[...2 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+    <w:p w14:paraId="283F5081" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003C60E6">
-[...51 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will provide support to the development and implementation of activities within the CPAP, which may include technical support, cash assistance, supplies, commodities and equipment, procurement services, transport, funds for advocacy, research and studies, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consultancies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> development, monitoring and evaluation, training activities and staff support. Part of UNDP’s support may be provided to Non-Governmental [and Civil Society] organizations as agreed within the framework of the individual work plans (WPs) and project documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2000309E" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4255E960" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...44 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Additional support may include access to UNDP-managed global information systems, the network of the UNDP’s country offices and specialized information systems, including rosters of consultants and providers of development services, and access to the support provided by the network of UN Specialized Agencies, Funds and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E6E8C1" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597C2EFF" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">UNDP shall appoint staff and consultants for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> development, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support, technical assistance, as well as monitoring and evaluation activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C23C249" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4 </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...76 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Subject to annual reviews and progress in the implementation of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, UNDP’s funds are distributed by calendar year and in accordance with the CPAP. These budgets will be reviewed and further detailed in the work plans (WPs) and project documents. By mutual consent between the Government and UNDP, funds not earmarked by donors to UNDP for specific activities may be re-allocated to other programmatically equally worthwhile activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E10F3C" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5 </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...60 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:t>In case of direct cash transfer or reimbursement, UNDP shall notify the Implementing Partner of the amount approved by UNDP and shall disburse funds to the Implementing Partner in [here insert the number of days as per UNDP schedule].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F124ACA" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCBE0A1" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.6 </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...60 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:t>In case of direct payment to vendors or third parties for obligations incurred by the Implementing Partners on the basis of requests signed by the designated official of the Implementing Partner; or to vendors or third parties for obligations incurred by UNDP in support of activities agreed with Implementing Partners, UNDP shall proceed with the payment within [here insert the number of days as agreed by UNDP].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777551A2" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC9A930" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7 UNDP shall not have any direct liability under the contractual arrangements concluded between the Implementing Partner and a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vendor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556C81A9" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...37 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.8 Where UNDP and other UN system agency provide cash to the same Implementing Partner, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitoring, financial monitoring and auditing will be undertaken jointly or coordinated with those UN system agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F9C4DA" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13735101" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C4250D" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB70789" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc118801685"/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t>Management</w:t>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Part IV.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Risk Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="7394E35F" w14:textId="77777777" w:rsidR="00E46884" w:rsidRDefault="00E46884">
-[...10 lines deleted...]
-    <w:p w14:paraId="31E3AF85" w14:textId="77777777" w:rsidR="0080395F" w:rsidRPr="0080395F" w:rsidRDefault="0080395F" w:rsidP="0080395F">
+    <w:p w14:paraId="0EA8F621" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F6FDEC" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="266F788E" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C">
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include the CPD’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Risk Management Section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC38467" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ABB2CEC" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="0305DBA5" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00030638" w:rsidP="00D74154">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>&lt;Standard Text for UNDP &gt;:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B73AD7" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...45 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be nationally executed under the overall co-ordination of _______ (Government Coordinating Authority). Government coordinating authorities for specific UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are noted in Annex X. Government Ministries, NGOs, INGOs and UN system agencies will implement </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities. The CPAP will be made operational through the development of joint work plan(s) (JWPs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00030638">
-[...66 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or agency-specific work plans and project documents as necessary which describe the specific results to be achieved and will form an agreement between UNDP and each implementing partner as necessary on the use of resources. To the extent possible UNDP and partners will use the minimum documents necessary, namely the signed CPAP and signed joint or agency-specific work plans and project documents to implement programmatic initiatives. However, as necessary and appropriate, project documents can be prepared using, inter alia, the relevant text from the CPAP and joint or agency-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>specific work plans and / or project documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00882910">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00882910">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C7EE09" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00D74154">
+    <w:p w14:paraId="65593387" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All cash transfers to an Implementing Partner are based on the Work Plans (WPs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00882910">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00882910">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) agreed between the Implementing Partner and the UN system agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B037F61" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00D74154">
+    <w:p w14:paraId="2A1AB1B0" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cash transfers for activities detailed in work plans (WPs) can be made by the UN system agencies using the following modalities:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703A67E1" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5D1F7923" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="990"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cash transferred directly to the Implementing Partner: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB0130F" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B772981" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="1260" w:hanging="270"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Prior to the start of activities (direct cash transfer), or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD7E4B6" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45800205" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="1260" w:hanging="270"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">After activities have been completed (reimbursement); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016E1827" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00882910" w:rsidRDefault="00882910" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5ADA5095" w14:textId="46C63781" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="990"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct payment to vendors or third parties for obligations incurred by the Implementing Partners </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requests signed by the designated official of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Implementing Partner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04524B02" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="990"/>
-        <w:jc w:val="both"/>
-[...111 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct payments to vendors or third parties for obligations incurred by UNDP in support of activities agreed with Implementing Partners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64144E43" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0B4591" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[In countries where it has been agreed that cash will be transferred to institutions other than the Implementing Partner (e.g., the Treasury) please </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>replace</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the following text:]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D78B4BA" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABA1086" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.3. Cash transfers for activities detailed in work plans (WPs) can be made by the UN system agencies using the following modalities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F18AD10" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cash transferred to the [national institution] for forwarding to the Implementing Partner: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328883B4" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="002A79B3" w:rsidRDefault="00882910" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="40B4041F" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Prior to the start of activities (direct cash transfer), or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3162F6" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="002A79B3" w:rsidRDefault="00882910" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="550EF3C6" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">After activities have been completed (reimbursement). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AE57A7" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="002A79B3" w:rsidRDefault="00882910" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="39AADCF4" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="630"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Direct payment to vendors or third parties for obligations incurred by the Implementing Partners on the basis of requests signed by the designated official of the Implementing Partner.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Direct payment to vendors or third parties for obligations incurred by the Implementing Partners </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requests signed by the designated official of the Implementing Partner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEB574D" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="630"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Direct payments to vendors or third parties for obligations incurred by UN system agencies in support of activities agreed with Implementing Partners. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D90316" w14:textId="77777777" w:rsidR="002A79B3" w:rsidRDefault="002A79B3" w:rsidP="00882910">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="61811CEE" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313FCF52" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="264" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Where cash transfers are made to the [national institution], the [national institution] shall transfer such cash promptly to the Implementing Partner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477947B3" w14:textId="77777777" w:rsidR="002A79B3" w:rsidRPr="002A79B3" w:rsidRDefault="002A79B3" w:rsidP="002A79B3">
-[...2 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+    <w:p w14:paraId="7801561A" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="420"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66511110" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="264" w:lineRule="auto"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct cash transfers shall be requested and released for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implementation periods not exceeding three months. Reimbursements of previously authorized expenditures shall be requested and released quarterly or after the completion of activities. UNDP shall not be obligated to reimburse expenditure made by the Implementing Partner over and above the authorized amounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F088920" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15816333" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="264" w:lineRule="auto"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Following the completion of any activity, any balance of funds shall be refunded or programmed by mutual agreement between the Implementing Partner and UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC75573" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D25DFEA" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="264" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cash transfer modalities, the size of disbursements, and the scope and frequency of assurance activities may depend on the findings of a review of the public financial management capacity in the case of a Government Implementing Partner, and of an assessment of the financial management capacity of the non-UN</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A79B3">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="002A79B3">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Implementing Partner. A qualified consultant, such as a public accounting firm, selected by </w:t>
       </w:r>
-      <w:r w:rsidR="009F5943">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A79B3">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> may conduct such an assessment, in which the Implementing Partner shall participate. The Implementing Partner may participate in the selection of the consultant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629F5BC5" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="002A79B3" w:rsidRDefault="00882910" w:rsidP="00D74154">
+    <w:p w14:paraId="710BE441" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cash transfer modalities, the size of disbursements, and the scope and frequency of assurance activities may be revised </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implementation based on the findings of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitoring, expenditure monitoring and reporting, and audits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E263DD" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00AA6B33">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757D8F65" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc118801686"/>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...28 lines deleted...]
-        <w:t>Monitoring and Evaluation</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Part V.  Monitoring and Evaluation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="5EE506D1" w14:textId="77777777" w:rsidR="007B0156" w:rsidRPr="0080395F" w:rsidRDefault="007B0156" w:rsidP="007B0156">
+    <w:p w14:paraId="4387D05B" w14:textId="3D4C201D" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00AA6B33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Include the CPD’s Monitoring and Evaluation section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1343647C" w14:textId="77777777" w:rsidR="007B0156" w:rsidRPr="00550683" w:rsidRDefault="007B0156">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="4C50F91E" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-[...40 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>&lt;Standard Text &gt;:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5971C75E" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1 Implementing Partners agree to cooperate with UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for monitoring</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all activities supported by cash transfers and will facilitate access to relevant financial records and personnel responsible for the administration of cash provided by UNDP. To that effect, Implementing Partners agree to the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFA4852" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...61 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Periodic on-site reviews and spot checks of their financial records by UNDP or their representatives, as appropriate, and as described in specific clauses of their engagement documents/ contracts with UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B57690" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...38 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programmatic monitoring of activities following UNDP’s standards and guidance for site visits and field monitoring,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009A2927">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F95F14" w14:textId="77777777" w:rsidR="009A2927" w:rsidRPr="009A2927" w:rsidRDefault="009A2927" w:rsidP="007D0169">
-      <w:pPr>
+    <w:p w14:paraId="5492470E" w14:textId="3FB7904F" w:rsidR="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2 </w:t>
       </w:r>
-      <w:r w:rsidR="007D0169">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...40 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:t xml:space="preserve">Special or scheduled audits. UNDP, in collaboration with other UN system agencies (where so desired and in consultation with the respective coordinating Ministry) will establish an annual audit plan, giving priority to audits of Implementing Partners with large amounts of cash assistance provided by the UN system agencies, and those whose </w:t>
+      </w:r>
+      <w:r w:rsidR="00817DF6" w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>financial management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capacity needs strengthening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C9EC89" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A9BE47" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ABCCEA3" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>To include VERBATIM: (Select from the following two options):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEB9E7C" w14:textId="77777777" w:rsidR="00624FD9" w:rsidRDefault="00624FD9" w:rsidP="009A2927">
-[...6 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w14:paraId="085001EF" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0066E294" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Where an assessment of the Public Financial Management system has confirmed that the capacity of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A2927" w:rsidRPr="00624FD9">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Supreme Audit Institution is high and willing and able to conduct scheduled and special audits]:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060EF673" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Supreme Audit Institution may undertake the audits of Government Implementing Partners. If the SAI chooses not to undertake the audits of specific Implementing Partners to the frequency and scope required by UNDP, UNDP will commission the audits to be undertaken by private sector audit services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0711537A" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBC2BEC" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="264" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Where no assessment of the Public Financial Management Capacity has been conducted, or such an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A2927" w:rsidRPr="00624FD9">
-[...112 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assessment identified weaknesses in the capacity of the Supreme Audit Institution]:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68518FE5" w14:textId="2C78C09E" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The audits will be commissioned by UNDP and undertaken by private audit services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A3C9B" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc118801687"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...96 lines deleted...]
-        <w:t>Commitments of UNDP</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Part VIII.  Commitments of UNDP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0D19250F" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C">
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4FC3B5D0" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This section describes the commitments of UNDP, and will normally include the following core commitments (other UNDP CO specific commitments may be added as appropriate):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AF74B6" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="2222CC8C" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>&lt;Start sections with paragraph number 8.1 onwards&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1D2FCE" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="2C0DE47D" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The commitment of a specified </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Regular Resources, subject to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>availability of funds;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BFA276" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="2C0349C8" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The commitment to mobilize a specified </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Other Resources, subject to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donor interest;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C884A6" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="1532443E" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A statement that the Regular and Other resource funds are exclusive of funding received in response to emergency appeals;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5195B0D7" w14:textId="77777777" w:rsidR="007F7BB8" w:rsidRPr="00550683" w:rsidRDefault="00397B9C" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="4470B60C" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A statement of the types of support to be provided to national counterparts as agreed within the framework of the CPAP;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AE0E74" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3304B4B0" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>&lt;Standard Text &gt;:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5694A4F8" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...71 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP will ensure coherence between the CPAP/AWP, UNDAF results matrix [where relevant] and SDGs, including M &amp; E reporting. Through annual reviews and periodic progress reporting, responsibilities between UNDP, the Government and the Implementing Partners will be emphasized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F89A08D" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>In case of direct cash transfer or reimbursement, UNDP shall notify the Implementing Partner of the amount approved by UNDP and shall disburse funds to the Implementing Partner in [here insert the number of days as per agency schedule].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3259870F" w14:textId="77777777" w:rsidR="00C87023" w:rsidRPr="00550683" w:rsidRDefault="00775C32" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="7DE10E9F" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In case of direct payment to vendors or third parties for obligations incurred by the Implementing Partners on the basis of requests signed by the designated official of the Implementing Partner; or to vendors or third parties for obligations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>incurred by UNDP in support of activities agreed with Implementing Partners, UNDP shall proceed with the payment within [here insert the number of days as per agency schedule].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFADBF4" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP shall not have any direct liability under the contractual arrangements concluded between the Implementing Partner and a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vendor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136B4142" w14:textId="2F823D33" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00AA6B33">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where more than one UN agency provides cash to the same Implementing Partner, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitoring, financial monitoring and auditing will be undertaken jointly or coordinated with those UN agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B32F83" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc118801688"/>
-      <w:r w:rsidRPr="00550683">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Part IX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00550683">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>Commitments of the Government</w:t>
+        <w:t>.  Commitments of the Government</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="3DEED603" w14:textId="77777777" w:rsidR="007F7BB8" w:rsidRPr="00550683" w:rsidRDefault="00397B9C">
-[...50 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="39326059" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This section describes the commitments of the Government, and will normally include the following core commitments (other country specific commitments may be added as appropriate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA7132B" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>&lt;Start sections with paragraph number 9.1 onwards&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0666C2EC" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="1097347D" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A statement of the government's contribution to the country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt;Indicate here the total amount contributed by the government in terms of cash or other items&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5089CA" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="13C5470D" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A commitment by the government to support UNDP in its efforts to raise funds required to meet the financial needs of the country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt;Indicate here the type of support extended by the Government&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC2CABF" w14:textId="77777777" w:rsidR="007F7BB8" w:rsidRPr="00550683" w:rsidRDefault="00397B9C" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="12437493" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:i/>
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A commitment by the government to organize periodic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review and planning meetings and where appropriate, to facilitate the participation of donors and NGOs;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00550683">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe institutional mechanisms, their role and responsibility, frequency of meetings. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE8DC5A" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="40DBDD61" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3366FF"/>
-          <w:sz w:val="20"/>
-[...30 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>&lt;Standard Text &gt;:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC8B1FF" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...78 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1 The Government will support UNDP’s efforts to raise funds required to meet the needs of this CPAP and will cooperate with UNDP including: encouraging potential donor Governments to make available to UNDP the funds needed to implement unfunded components of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; endorsing UNDP’s efforts to raise funds for the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from other sources, including the private sector both internationally and in [name of country]; and by permitting contributions from individuals, corporations and foundations in [name of country] to support this </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which will be tax exempt for the Donor, to the maximum extent permissible under applicable law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276162B9" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1519F0" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9.2 Cash assistance for travel, stipends, honoraria and other costs shall be set at rates commensurate with those applied in the country, but not higher than those applicable to the United Nations system (as stated in the ICSC circulars).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A90F802" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56874D2D" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9.3 The Government will honour its commitments in accordance with the provisions of the SBAA as defined in Part 1 above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA89922" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22076267" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...158 lines deleted...]
-          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.4 The Government shall apply the provisions of the Convention on the Privileges and Immunities of the United Nations (the “General Convention”) to UNDP’s property, funds, and assets and to their officials and experts on mission.  The Government shall also accord </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP and its officials and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performing services on its behalf, the privileges, immunities and facilities as set out in the SBAA. The Government will be responsible for dealing with any claims, which may be brought by third parties against UNDP and their officials, experts on mission or other persons performing services on its behalf and shall hold UNDP harmless in respect of any claims and liabilities resulting from operations under the cooperation and assistance agreements, except where it is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>any claims and liabilities resulting from operations under the cooperation and assistance agreements, except where it is mutually agreed by Government and UNDP that such claims and liabilities arise from gross negligence or misconduct of UNDP, or its officials, advisors or persons performing services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1056D3FA" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0EC707" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[If required]: Without prejudice to the generality of the foregoing, the Government shall insure or indemnify UNDP from civil liability under the law of the country in respect of vehicles provided by UNDP but under the control of or use by the Government.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F65400" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="990" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) Nothing in this Agreement shall imply a waiver by UNDP of any privileges or immunities enjoyed by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it,  or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its acceptance of the jurisdiction of the courts of any country over disputes arising of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50015299" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="990" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(b) Nothing in or relating to this document will be deemed a waiver, expressed or implied, of the privileges and immunities of the United Nations and its subsidiary organs, under the Convention on the Privileges and Immunities of the United Nations of 13th February 1946, , and no provisions of this document or any Institutional Contract or any Undertaking will be interpreted or applied in a manner, or to an extent, inconsistent with such privileges and immunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCAA62D" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4255EA15" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9.5 A standard Fund Authorization and Certificate of Expenditures (FACE) report, reflecting the activity lines of the work plan (WP), will be used by Implementing Partners to request the release of funds, or to secure the agreement that UNDP will reimburse or directly pay for planned expenditure. The Implementing Partners will use the FACE to report on the utilization of cash received. The Implementing Partner shall identify the designated official(s) authorized to provide the account details, request and certify the use of cash. The FACE will be certified by the designated official(s) of the Implementing Partner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75020A62" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A553AE0" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9.6 Cash transferred to Implementing Partners should be spent for the purpose of activities and within the timeframe as agreed in the work plans (WPs) only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C08528" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC12AF2" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.7 Cash received by the Government and national NGO Implementing Partners shall be used in accordance with established national regulations, policies and procedures consistent with international standards, in particular ensuring that cash is expended for activities as agreed in the work plans (WPs), and ensuring that reports on the utilization of all received cash are submitted to [UN organization] within six months after receipt of the funds. Where any of the national regulations, policies and procedures </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consistent with international standards, UNDP financial and other related rules and system agency regulations, policies and procedures will apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23995078" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB0DB2B" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9.8 In the case of international NGO/CSO and IGO Implementing Partners cash received shall be used in accordance with international standards in particular ensuring that cash is expended for activities as agreed in the work plans (WPs), and ensuring that reports on the full utilization of all received cash are submitted to UNDP within six months after receipt of the funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD4D6B6" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323DF902" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...63 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9.9 To facilitate scheduled and special audits, each Implementing Partner receiving cash from UNDP will provide UNDP or its representative with timely access to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8682FE" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="810" w:hanging="270"/>
-        <w:contextualSpacing w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:r w:rsidR="006902CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006902CE">
-[...45 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financial records, which establish the transactional record of the cash transfers provided by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD3A52">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP, together with relevant documentation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595C05C4" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="810" w:hanging="270"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All relevant documentation and personnel associated with the functioning of the Implementing Partner’s internal control structure through which the cash transfers have passed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A561296" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="810"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1313CAEE" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9.10 The findings of each audit will be reported to the Implementing Partner and UNDP. Each Implementing Partner will furthermore:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795CB60B" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Receive and review the audit report issued by the auditors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C36B5D6" w14:textId="77777777" w:rsidR="00085AFB" w:rsidRPr="00085AFB" w:rsidRDefault="00085AFB" w:rsidP="00D74154">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="74C0BCED" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide a timely statement of the acceptance or rejection of any audit recommendation to UNDP that provided cash (and where the SAI has been identified to conduct the audits, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>add:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and to the SAI) so that the auditors include these statements in their final audit report before submitting it to UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211CD6E5" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Undertake timely actions to address the accepted audit recommendations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5E711E" w14:textId="77777777" w:rsidR="006902CE" w:rsidRDefault="006902CE" w:rsidP="00085AFB">
-[...14 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6A6CE056" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE73894" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...64 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9.11 Report on the actions taken to implement accepted recommendations to UNDP (and where the SAI has been identified to conduct the audits, add: and to the SAI), on a quarterly basis (or as locally agreed).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7270D6" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735FB14F" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IN WITNESS THEREOF the undersigned, being duly authorized, have signed this Country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Action Plan on this day </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[day, month, and year] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00550683">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00550683">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[name of city, name of country].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB89188" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C">
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="39220F4C" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00397B9C" w:rsidRPr="00A11F21" w14:paraId="13A5DDFA" w14:textId="77777777">
+      <w:tr w:rsidR="00511E9B" w:rsidRPr="00511E9B" w14:paraId="7B3E34D0" w14:textId="77777777" w:rsidTr="00ED6B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB3D105" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="6AB1AA27" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A11F21">
+            <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>For the Government of ________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="006672A7" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="3CD98850" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A11F21">
+            <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>For the United Nations Development Programme [Country]</w:t>
+              <w:t xml:space="preserve">For the United Nations Development </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6B33">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6B33">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [Country]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75492F3B" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="004F3F5B" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B9C" w:rsidRPr="00A11F21" w14:paraId="712F3D90" w14:textId="77777777">
+      <w:tr w:rsidR="00511E9B" w:rsidRPr="00511E9B" w14:paraId="37B3E054" w14:textId="77777777" w:rsidTr="00ED6B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D418521" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="1C7CF698" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A11F21">
+            <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature:  _________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="359D1D81" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="010CDDCB" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6781A185" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="65A56D8A" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A11F21">
+            <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature:  _________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="731E6C57" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="16683B33" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B9C" w:rsidRPr="00A11F21" w14:paraId="4D120181" w14:textId="77777777">
+      <w:tr w:rsidR="00511E9B" w:rsidRPr="00511E9B" w14:paraId="0FA24350" w14:textId="77777777" w:rsidTr="00ED6B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C59B62C" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="0AB1D754" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A11F21">
+            <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:       _________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58AE8F5F" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="639E58B4" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBF241A" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="4CBDCB27" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A11F21">
+            <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:       _________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ED8C533" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="2827883D" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B9C" w:rsidRPr="00A11F21" w14:paraId="785ADD55" w14:textId="77777777">
+      <w:tr w:rsidR="00511E9B" w:rsidRPr="00511E9B" w14:paraId="7CA96152" w14:textId="77777777" w:rsidTr="00ED6B5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D092BF" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="5EFCFB8C" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A11F21">
+            <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Title:        _________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A9A7DE8" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="2A4B1F80" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23DD02ED" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="1F042BB9" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A11F21">
+            <w:r w:rsidRPr="00AA6B33">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Title:        _________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70C6092C" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00A11F21" w:rsidRDefault="00397B9C">
+          <w:p w14:paraId="7E0E10D9" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
             <w:pPr>
-              <w:pStyle w:val="BodyTextIndent"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50EA0BED" w14:textId="77777777" w:rsidR="0024586B" w:rsidRPr="004B27E5" w:rsidRDefault="0024586B" w:rsidP="004B27E5"/>
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="090776CF" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E65ABF3" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc118801690"/>
-      <w:r w:rsidRPr="00550683">
-[...4 lines deleted...]
-        <w:t>Annex I:  Country Programme Results and Resources Framework</w:t>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:  Country</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Results and Resources Framework</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00550683">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3032F7B5" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="00397B9C">
-[...9 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="1D8297CB" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E559BB8" w14:textId="77777777" w:rsidR="00397B9C" w:rsidRPr="00550683" w:rsidRDefault="007B0156" w:rsidP="002753CF">
-[...25 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="36060CCE" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Include the Results and Resources Framework of the CPD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563B3184" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00AA6B33" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00AA6B33" w:rsidSect="00511E9B">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1296" w:right="1152" w:bottom="1296" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48B64B59" w14:textId="77777777" w:rsidR="008E44B1" w:rsidRDefault="008E44B1">
+    <w:p w14:paraId="3BE782CD" w14:textId="77777777" w:rsidR="00DB61EC" w:rsidRDefault="00DB61EC" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7650F282" w14:textId="77777777" w:rsidR="008E44B1" w:rsidRDefault="008E44B1">
+    <w:p w14:paraId="617AC033" w14:textId="77777777" w:rsidR="00DB61EC" w:rsidRDefault="00DB61EC" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
-    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5120E5E1" w14:textId="77777777" w:rsidR="00575237" w:rsidRDefault="00575237">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D274E22" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRDefault="00511E9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C820B5F" w14:textId="77777777" w:rsidR="008E44B1" w:rsidRDefault="008E44B1">
+    <w:p w14:paraId="6BAC6EF6" w14:textId="77777777" w:rsidR="00DB61EC" w:rsidRDefault="00DB61EC" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A22D6B9" w14:textId="77777777" w:rsidR="008E44B1" w:rsidRDefault="008E44B1">
+    <w:p w14:paraId="4A14177A" w14:textId="77777777" w:rsidR="00DB61EC" w:rsidRDefault="00DB61EC" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0CB95534" w14:textId="77777777" w:rsidR="00C00F5D" w:rsidRDefault="00C00F5D" w:rsidP="004F1D71">
+    <w:p w14:paraId="2AB05900" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Use if there is an SBAA</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3D0666B6" w14:textId="77777777" w:rsidR="00C00F5D" w:rsidRDefault="00C00F5D" w:rsidP="004F1D71">
+    <w:p w14:paraId="4A5329BE" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Use if there is no SBAA and we operate based on a predecessor agreement</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="399F1E26" w14:textId="77777777" w:rsidR="00993AEE" w:rsidRPr="00A4284A" w:rsidRDefault="00993AEE" w:rsidP="004F1D71">
+    <w:p w14:paraId="73754892" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4284A">
+      <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A4284A">
-        <w:rPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve"> In the countries where SBAA [or other agreement depending on country] have not been signed, the Standard annex to project documents for use in countries which are not parties to the Standard Basic Assistance Agreement (SBAA) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>In the countries where SBAA [or other agreement depending on country] have not been signed, the Standard annex to project documents for use in countries which are not parties to the Standard Basic Assistance Agreement (SBAA) should  be attached to the UNDAF,.  These documents together with the work plan constitute the "project document”.</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t>should  be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve"> attached to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>UNDAF,.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  These documents together with the work plan constitute the "project document”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756DEE1D" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="477F3C4F" w14:textId="77777777" w:rsidR="00030638" w:rsidRPr="00A4284A" w:rsidRDefault="00030638" w:rsidP="00030638">
+    <w:p w14:paraId="1554D017" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4284A">
+      <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A4284A">
-        <w:rPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> As per the UNDG Standard Operating Procedures (SOPs) for countries adopting the “Delivering as One” approach </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="77396E99" w14:textId="77777777" w:rsidR="00030638" w:rsidRPr="00A4284A" w:rsidRDefault="00030638" w:rsidP="00030638">
+    <w:p w14:paraId="71BFB814" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4284A">
+      <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A4284A">
-        <w:rPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve"> In the case of UNDP, the Government Coordinating Authority will nominate the Government Co-operating Agency directly responsible for the Government’s participation in each UNDP-assisted work plan. The reference to “Implementing Partner(s)” shall mean “Executing Agency(s)” as used in the SBAA. Where there are multiple implementing partners identified in an work plan, a Principal Implementing Partner will be identified as who will have responsibility for convening, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the case of UNDP, the Government Coordinating Authority will nominate the Government Co-operating Agency directly responsible for the Government’s participation in each UNDP-assisted work plan. The reference to “Implementing Partner(s)” shall mean “Executing Agency(s)” as used in the SBAA. Where there are multiple implementing partners identified in an work plan, a Principal Implementing Partner will be identified as who will have responsibility for convening, </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t>co-ordinating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>co-ordinating</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve"> and overall monitoring (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and overall monitoring (</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>programme</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve"> and financial) of all the Implementing Partners identified in the work plan to ensure that inputs are provided and activities undertaken in a coherent manner to produce the results of the work Plan.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="6305BA2B" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and financial) of all the Implementing Partners identified in the work plan to ensure that inputs are provided and activities undertaken in a coherent manner to produce the results of the work Plan.</w:t>
-[...8 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Refers to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Refers to results Groups’ or agency specific annual, bi-annual or multiyear work plans </w:t>
+        <w:t>results Groups’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or agency specific annual, bi-annual or multiyear work plans </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="60B6478F" w14:textId="77777777" w:rsidR="00882910" w:rsidRPr="00A4284A" w:rsidRDefault="00882910" w:rsidP="00882910">
+    <w:p w14:paraId="6DC3FAD4" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4284A">
+      <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A4284A">
-        <w:rPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4284A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>For the purposes of these clauses, “the UN” includes the IFIs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4284A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4BE434A8" w14:textId="77777777" w:rsidR="009A2927" w:rsidRPr="00A4284A" w:rsidRDefault="009A2927" w:rsidP="009A2927">
+    <w:p w14:paraId="127A96D9" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="120" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4284A">
+      <w:r w:rsidRPr="00AA6B33">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A4284A">
-        <w:rPr>
+      <w:r w:rsidRPr="00AA6B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0CC4E69A" w14:textId="77777777" w:rsidR="009A2927" w:rsidRPr="00A4284A" w:rsidRDefault="009A2927" w:rsidP="009A2927">
+        <w:t xml:space="preserve"> Seen through a South-South lens, the capacity assessment process presents an opportunity to identify capacity assets that a particular country could offer to other developing countries and the capacity gaps that could be filled by other developing countries. For UNDP, the audit of NGO or nationally implemented projects can be assigned to the national Supreme Audit Institution (SAI) only on the condition that the institution has a demonstrated capacity to carry out the audits in an independent manner. To this effect, the Office of Audit and Investigations (OAI) has made available on its Intranet site guidance on the assessment of SAIs along with a questionnaire that will need to be properly completed, signed and communicated to OAI to support that due diligence has been exercised prior to opting for having such audits undertaken by the national SAI. Please refer to OAI Intranet site for further details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F9B1D1" w14:textId="77777777" w:rsidR="00511E9B" w:rsidRPr="00AA6B33" w:rsidRDefault="00511E9B" w:rsidP="00511E9B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BF413E1" w14:textId="233ABB2E" w:rsidR="00A270C5" w:rsidRDefault="006815F4" w:rsidP="00A270C5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31B5B6FA" w14:textId="3272922A" w:rsidR="00511E9B" w:rsidRDefault="00511E9B" w:rsidP="00A270C5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00BE60D5">
+    <w:r w:rsidRPr="00511E9B">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F564C48" wp14:editId="15F997A1">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="UNDP logo"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="054498A3" wp14:editId="5192964E">
+          <wp:extent cx="403593" cy="815340"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+          <wp:docPr id="646458979" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="UNDP logo"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="597535" cy="1140460"/>
+                    <a:ext cx="408710" cy="825677"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...33 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00000124"/>
     <w:lvl w:ilvl="0" w:tplc="0000305E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -7537,1192 +8267,389 @@
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B8A6AC4"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="441AFD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="20"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="792420D6"/>
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF72BDF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="441AFD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="20"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="846023395">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="97719300">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1053650077">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1962299534">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1734887980">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="718014330">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1274554792">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1207067521">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1410077581">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1488085582">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="15927377">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="714354411">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1643732338">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1314606679">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="428933421">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="611715269">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1120298391">
-[...2 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1206986218">
+  <w:num w:numId="17" w16cid:durableId="1206986218">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EE77EB"/>
-[...808 lines deleted...]
-    <w:rsid w:val="00FF6425"/>
+    <w:rsidRoot w:val="00511E9B"/>
+    <w:rsid w:val="004E1475"/>
+    <w:rsid w:val="00511E9B"/>
+    <w:rsid w:val="00762BA5"/>
+    <w:rsid w:val="00817DF6"/>
+    <w:rsid w:val="00A56F72"/>
+    <w:rsid w:val="00AA6B33"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DB61EC"/>
+    <w:rsid w:val="00F50C02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3B532E66"/>
+  <w14:docId w14:val="706BA2DF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{5AA9A99F-68AA-4E1F-A61D-A6A1D3D62126}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-[...11 lines deleted...]
-    <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Text" w:uiPriority="99"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8871,1110 +8798,831 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
-      <w:spacing w:before="480" w:after="0"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="0" w:line="271" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-      <w:color w:val="7F7F7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="7F7F7F"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...27 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Univers (W1)" w:hAnsi="Univers (W1)"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...4 lines deleted...]
-    <w:rsid w:val="008A56E9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...203 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...22 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006F0E37"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006F0E37"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:color w:val="7F7F7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006F0E37"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="7F7F7F"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006F0E37"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006F0E37"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006F0E37"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
-      <w:spacing w:after="600"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...4 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
-  </w:style>
-[...18 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="0"/>
-      <w:ind w:left="360" w:right="360"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511E9B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511E9B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:before="200" w:after="280"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="006F0E37"/>
-[...11 lines deleted...]
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...17 lines deleted...]
-      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="006F0E37"/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:spacing w:val="5"/>
-[...11 lines deleted...]
-      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
-[...3 lines deleted...]
-    <w:uiPriority w:val="39"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00511E9B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00511E9B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00511E9B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00511E9B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...11 lines deleted...]
-    <w:rsid w:val="00D91268"/>
+    <w:rsid w:val="00511E9B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas"/>
-[...1 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...1 lines deleted...]
-    <w:link w:val="PlainText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D91268"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511E9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00511E9B"/>
+    <w:rPr>
+      <w:position w:val="6"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AC1FF6"/>
-[...14 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00511E9B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...80 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/ppm/Supplemental.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1961" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/ppm/Supplemental.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1961" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10081,831 +9729,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...607 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3219</Words>
-  <Characters>18212</Characters>
+  <Words>3190</Words>
+  <Characters>18188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>151</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21389</CharactersWithSpaces>
+  <CharactersWithSpaces>21336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>UNDP Template for Country Programme Action Plan (CPAP)</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>dc222ar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...88 lines deleted...]
-</file>