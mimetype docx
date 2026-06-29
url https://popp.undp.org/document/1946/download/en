--- v0 (2025-11-02)
+++ v1 (2026-06-29)
@@ -1,5860 +1,5232 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C659A42" w14:textId="1437403A" w:rsidR="00354F17" w:rsidRPr="00D60D1F" w:rsidRDefault="00354F17" w:rsidP="00354F17">
-[...1 lines deleted...]
-        <w:pStyle w:val="G-heading2"/>
+    <w:p w14:paraId="1A0E6605" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="185262"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:color="374C80"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc71726293"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="185262"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:color="374C80"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP evaluation report template and quality standards</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="356C8796" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9A610F" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evaluation report template </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is intended to serve as a guide for preparing meaningful, useful and credible evaluation reports that meet quality standards. It does not prescribe a definitive section-by-section format that all evaluation reports should follow. Rather, it suggests the areas of content that should be included in a quality evaluation report. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008A2E95" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5029AB19" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The evaluation report should be complete and logically organized. It should be written clearly and be understandable to the intended audience. In a country context, the report should be translated into local languages whenever possible. The report should include the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6995B4EC" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F4ABB0B" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="576" w:hanging="576"/>
-[...129 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title and opening pages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should provide the following basic information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F671C1" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
-[...39 lines deleted...]
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Name of the evaluation intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6976F45E" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Time frame of the evaluation and date of the report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1389B2A3" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Countries of the evaluation intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2496CDB1" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Names and organizations of evaluators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485DB4CD" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Name of the organization commissioning the evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEDEA79" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-          <w:b/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acknowledgements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B49012B" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABEA6F5" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project and evaluation information details </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to be included in all final versions of evaluation reports (non-GEF)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> on second page (as one page):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71344F72" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00354F17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F180B1F" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="1E687C"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="1E687C"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1E687C"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="1E687C"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="1E687C"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="1E687C"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3055"/>
         <w:gridCol w:w="3147"/>
         <w:gridCol w:w="3148"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00354F17" w14:paraId="5C3F1675" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="4ED431AA" w14:textId="77777777" w:rsidTr="00811C69">
         <w:trPr>
           <w:trHeight w:val="681"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED8BFB2" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="586FA9DC" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C40E7F">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Project/</w:t>
-[...11 lines deleted...]
-              <w:t>utcome Information</w:t>
+              <w:t>Project/outcome Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="7449F6D1" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="118E57A0" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B4D7E03" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="3D82314E" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Project/</w:t>
-[...23 lines deleted...]
-              <w:t>itle</w:t>
+              <w:t>Project/outcome title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66E82E6D" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="46AA626A" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="2F5CA592" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="70D6C6C8" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="548EAD5B" w14:textId="0FDFAC91" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00AE1F72" w:rsidP="00C22D4F">
+          <w:p w14:paraId="1CC443CF" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="1" w:author="Teuku Rahmatsyah" w:date="2023-01-27T16:00:00Z">
-[...50 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-[...15 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Project Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FA8EBE5" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="306A15E5" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="7C22DC96" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="7D7F89A2" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="100749D3" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="7A94E9A1" w14:textId="70C9BB7C" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Corporate outcome and output</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6295" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="29" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DD3B2CF" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="7260FA28" w14:textId="77777777" w:rsidTr="00811C69">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="29" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20D01546" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02A7D855" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="69CCD700" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="4D0925D7" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="1CBC1A12" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60757109" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="0D69C499" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Region</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="147E517F" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="2DA7E2FF" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="5A75172A" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="4F4EC3BA" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72FD857D" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="7740D850" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Date </w:t>
-[...11 lines deleted...]
-              <w:t>roject document signed</w:t>
+              <w:t>Date project document signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02F70B31" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="0DB7629C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="57E5F390" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="64540FFD" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59068139" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="1BB7943C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Project </w:t>
-[...11 lines deleted...]
-              <w:t>ates</w:t>
+              <w:t>Project dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="699845D1" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="6CBE7738" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C40E7F">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Start</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11BB422A" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="61F08CBD" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C40E7F">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Planned </w:t>
-[...11 lines deleted...]
-              <w:t>nd</w:t>
+              <w:t>Planned end</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="364DF7B9" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="3F2EE019" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BBDBEE5" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="07F65B3E" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29511A07" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="11171671" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27605948" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="3DC4BA61" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="4655FD22" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="1593EC38" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68254281" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="0457F627" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Total committed budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="787547F2" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="3D8AEC31" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="26203091" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="233B0BF4" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BDCE2AE" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="66D9E0B5" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Project </w:t>
-[...23 lines deleted...]
-              <w:t>evaluation</w:t>
+              <w:t>Project expenditure at the time of evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13F12B8B" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="4F8E5AB7" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="24A3A06B" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="7C043A53" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BF3DF93" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="2B465194" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Funding </w:t>
-[...11 lines deleted...]
-              <w:t>ource</w:t>
+              <w:t>Funding source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15D4ED63" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="43B46E9C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="3A5E3A55" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="58317097" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="344DFE37" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="493E7252" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Implementing party</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FootnoteReference"/>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F1E598D" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="7BB48A7A" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BF0ACFD" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00354F17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7BB93DDF" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C879F3B" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F460CA" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3214BA" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F51FA42" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="1E687C"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="1E687C"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1E687C"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="1E687C"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="1E687C"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="1E687C"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3055"/>
         <w:gridCol w:w="3147"/>
         <w:gridCol w:w="3148"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00354F17" w14:paraId="55386B6C" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="5C14A9E8" w14:textId="77777777" w:rsidTr="00811C69">
         <w:trPr>
           <w:trHeight w:val="611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477100CC" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="06FABC40" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C40E7F">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation </w:t>
-[...11 lines deleted...]
-              <w:t>nformation</w:t>
+              <w:t>Evaluation information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="5ACFFE13" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="77F3B123" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="707DFBDA" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="1FC70E23" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Evaluation type (project/ outcome/thematic/country programme, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C33D06F" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="32761AEC" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="38516260" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="7FB1E7D1" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7853113D" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="5ADF9103" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Final/</w:t>
-[...23 lines deleted...]
-              <w:t>ther</w:t>
+              <w:t>Final/midterm review/ other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25C95868" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="4DCAFF53" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="36DFFCAD" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="0A9D5980" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2537D97D" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="671746DE" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Period under evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A9F575D" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="03069BED" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C40E7F">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Start</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DE78B82" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="2F988E71" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C40E7F">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>End</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="29D791C7" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="61C41E85" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49ED5BD4" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="517F42D0" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31E8ABD5" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="1A331210" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4614DFB9" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="3448A3E4" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="1482AE48" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="3C9B1F10" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E004367" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="3BD3B31A" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Evaluators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B26A486" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="438ABDAB" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="0EC1BFB9" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="17211459" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7464AE89" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="26038FC4" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Evaluator email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5588A851" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="71AF1BB4" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76AE10A7" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="65C6CFDC" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="63DD1F24" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="6FC58384" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39E4C2CC" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00416013" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="6B16639C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416013">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation </w:t>
-[...11 lines deleted...]
-              <w:t>ates</w:t>
+              <w:t>Evaluation dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1811D47E" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="54F84A3C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C40E7F">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Start</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F11AB14" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00C40E7F" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="5444D5A8" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C40E7F">
-              <w:rPr>
+            <w:r w:rsidRPr="00275F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Completion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00354F17" w14:paraId="25C40910" w14:textId="77777777" w:rsidTr="00C22D4F">
+      <w:tr w:rsidR="00275F48" w:rsidRPr="00275F48" w14:paraId="1CC5ADCF" w14:textId="77777777" w:rsidTr="00811C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3500921A" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="003B1836" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="075357F7" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71F1CA1B" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="23625FB2" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3148" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF6F3"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63E365C4" w14:textId="77777777" w:rsidR="00354F17" w:rsidRDefault="00354F17" w:rsidP="00C22D4F">
+          <w:p w14:paraId="0FFDF5A6" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C9C8420" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00DD3718" w:rsidRDefault="00354F17" w:rsidP="00354F17">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="66A9A322" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E42D64" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...66 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table of contents, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>including boxes, figures, tables, and annexes with page references.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AE073C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F583B38" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>List of acronyms and abbreviations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E4DCE9" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FBC35E" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Executive summary (four/ five page maximum).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A stand-alone section of two to three pages that should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0982B635" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Briefly describe the intervention of the evaluation (the project(s), programme(s), policies, or other intervention) that was evaluated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7694C68C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Explain the purpose and objectives of the evaluation, including the audience for the evaluation and the intended uses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740370E4" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="002D1294" w:rsidRDefault="00354F17" w:rsidP="00354F17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4491EB03" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Describe key aspects of the evaluation approach and methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF19933" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summarize principle findings, conclusions and recommendations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8EFB77" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4751D813" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:b/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB2481D" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00334D80" w:rsidRDefault="00354F17" w:rsidP="00354F17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29DB348F" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain why the evaluation was conducted (the purpose), why the intervention is being evaluated at this point in time, and why it addressed the questions it did. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597C1BC1" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify the primary audience or users of the evaluation, what they wanted to learn from the evaluation and why, and how they are expected to use the evaluation results.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3205FC46" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00BC4681" w:rsidRDefault="00354F17" w:rsidP="00354F17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="094191BC" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify the intervention being evaluated (the project(s) programme(s) policies or other intervention).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33808BE0" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acquaint the reader with the structure and contents of the report and how the information contained in the report will meet the purposes of the evaluation and satisfy the information needs of the intended users. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6582DB27" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681E4BA5" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description of the intervention </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provides the basis for report users to understand the logic and assess the merits of the evaluation methodology and understand the applicability of the evaluation results. The description needs to provide sufficient detail for the report user to derive meaning from the evaluation. It should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D48E908" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>what is being evaluated</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>who seeks to benefit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> problem or issue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> it seeks to address. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1988C1AD" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00BF5D14" w:rsidRDefault="00354F17" w:rsidP="00354F17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2120CDEC" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>expected results model or results framework</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>implementation strategies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the key </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>assumptions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> underlying the strategy / theory of change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02888D83" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Link the intervention to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>national priorities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...77 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, UNSDCF priorities, corporate multi-year funding frameworks or Strategic Plan goals, or other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme or country-specific plans and goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA98599" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>phase</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the implementation of the intervention and any </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>significant changes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...20 lines deleted...]
-        <w:pStyle w:val="Style"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., plans, strategies, logical frameworks, theory of change) that have occurred over time, and explain the implications of those changes for the evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41772277" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...376 lines deleted...]
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify and describe the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>key partners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involved in the implementation and their roles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1271FE95" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include data and an analysis of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specific social groups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> affected. Identify </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>relevant cross-cutting issues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> addressed through the intervention, i.e., gender equality, human rights, vulnerable/ marginalized groups, leaving no one behind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A405B51" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>scale of the intervention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, such as the number of components (e.g., phases of a project) and the size of the target population (men and women) for each component.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FC0D50" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicate the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>total resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, including human resources and budgets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D979C90" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the context of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>social, political, economic, and institutional factors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>geographical landscape</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within which the intervention operates, and explain the challenges and opportunities those factors present for its implementation and outcomes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5E2CBC" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Point out </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>design weaknesses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...20 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., intervention logic, theory of change) or other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>implementation constraints</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., resource limitations).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6366A8" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="00BF5D14" w:rsidRDefault="00354F17" w:rsidP="00354F17">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="53E6FBC4" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F557561" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluation scope and objectives.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The report should provide a clear explanation of the evaluation’s scope, primary objectives and main questions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C84E8A5" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation scope. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The report should define the parameters of the evaluation, for example, the time period, the segments of the target population and geographic area included, and which components, outputs or outcomes were or were not assessed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DDFD0C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation objectives. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The report should spell out </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the types of decisions the evaluation will feed into, the issues to be considered in making those decisions and what the evaluation will need to achieve to contribute to those decisions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C419FFB" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation criteria. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The report should define the evaluation criteria or performance standards used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and explain the rationale for selecting those particular criteria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA34C3A" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation questions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The report should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">detail the main evaluation questions addressed by the evaluation and explain how the answers to those questions address the information needs of users. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB04A94" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4929CCD5" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluation approach and methods.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The evaluation report should describe in detail the selected methodological approaches, methods and analysis; the rationale for their selection; and how, within the time and money constraints, the approaches and methods employed yielded data that helped to answer the evaluation questions and achieved the evaluation purposes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The report should specify how gender equality, disability, vulnerability and social inclusion were addressed in the methodology, including how data collection and analysis methods integrated gender </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>considerations, use of disaggregated data and outreach to diverse stakeholder groups.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The description should help the report users judge the merits of the methods used in the evaluation and the credibility of the findings, conclusions and recommendations. The description of methodology should include discussion of each of the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A3E2A4" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213A9090" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...344 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluation approach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC895C3" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Data sources:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48" w:rsidDel="004452A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F61DE">
-[...757 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the sources of information (documents reviewed and stakeholders met) as well as the rationale for their selection and how the information obtained addressed the evaluation questions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5026558C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...77 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sample and sampling frame.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If a sample was used, describe the sample size and characteristics, the sample selection criteria; the process for selecting the sample (e.g. random, purposive); if applicable, how comparison and treatment groups were assigned; and the extent to which the sample is representative of the entire target population, including discussion of the limitations of sample for generalizing results. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69ACB16D" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...122 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Data collection procedures and instruments:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> methods or procedures used to collect data, including discussion of data-collection instruments (e.g., interview protocols), their appropriateness for the data source, and evidence of their reliability and validity, as well as gender-responsiveness. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211F8D13" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Performance standards:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the standard or measure that will be used to evaluate performance relative to the evaluation questions (e.g. national or regional indicators, rating scales). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5273C9A6" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...102 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stakeholder participation:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who participated and how the level of involvement of men and women contributed to the credibility of the evaluation and the results.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0BC48A" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ethical considerations:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including the measures taken to protect the rights and confidentiality of informants (see UNEG ‘Ethical Guidelines for Evaluators’ for more information).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD3718">
-[...182 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="417FB6CD" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...21 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Background information on evaluat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48" w:rsidDel="002723AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he composition of the evaluation team, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>background</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and skills of team members, and the appropriateness of the technical skill mix, gender balance and geographical representation for the evaluation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B94BA0D" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Major limitations of the methodology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and openly discussed, as well as any steps taken to mitigate them.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B26DEB" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2FD17A" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Data analysis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The report should describe the procedures used to analyse the data collected to answer the evaluation questions. It should detail the various steps and stages of analysis that were carried out, including the steps to confirm the accuracy of data and the results for different stakeholder groups (men and women, different social groups, etc.). The report should also discuss the appropriateness of the analyses to the evaluation questions. Potential weaknesses in the data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">analysis and gaps or limitations of the data should be discussed, including their possible influence on the way findings may be interpreted and conclusions drawn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0883E79A" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4758ADDA" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Findings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be presented as statements of fact that are based on analysis of the data. They should be structured around the evaluation questions so that report users can readily make the connection between what was asked and what was found. Variances between planned and actual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">results should be explained, as well as factors affecting the achievement of intended results. Assumptions or risks in the project or programme design that subsequently affected implementation should be discussed. Findings should reflect gender equality and women’s empowerment, disability and other cross-cutting issues, as well as possible unanticipated effects. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301252CC" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49FF2457" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should be comprehensive and balanced and highlight the strengths, weaknesses and outcomes of the intervention. They should be well substantiated by the evidence and logically connected to evaluation findings. They should respond to key evaluation questions and provide insights into the identification of and/or solutions to important problems or issues pertinent to the decision-making of intended users, including issues in relation to gender equality and women’s empowerment as well as to disability and other cross-cutting issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C21FB57" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB41B5D" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recommendations.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The report should provide a reasonable number of practical, actionable and feasible recommendations directed to the intended users of the report about what actions to take or decisions to make. The recommendations should be specifically supported by the evidence and linked to the findings and conclusions around key questions addressed by the evaluation. They should address sustainability of the initiative and comment on the adequacy of the project exit strategy, if applicable. Recommendations should also provide specific advice for future or similar projects or programming. Recommendations should address any gender equality and women’s empowerment issues and priorities for action to improve these aspects. Recommendations regarding disability and other cross-cutting issues also need to be addressed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8A81B1" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229E6B5F" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lessons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">learned. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>As appropriate and/or if requested in the TOR, the report should include discussion of lessons learned from the evaluation, that is, new knowledge gained from the particular circumstance (intervention, context, outcomes, even evaluation methods) that are applicable to a similar context. Lessons should be concise and based on specific evidence presented in the report. Gender equality and women’s empowerment, disability and other cross-cutting issues should also be considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3289EFF5" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C758AD" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Report annexes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48" w:rsidDel="00476367">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Suggested annexes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should include the following to provide the report user with supplemental background and methodological details that enhance the credibility of the report:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA1DA69" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TOR for the evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E44C7D6" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Additional methodology-related documentation, such as the evaluation matrix and data-collection instruments (questionnaires, interview guides, observation protocols, etc.) as appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB3207A" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>List of individuals or groups interviewed or consulted, and sites visited. This can be omitted in the interest of confidentiality if agreed by the evaluation team and UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F1C9F4" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>List of supporting documents reviewed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DD631E" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project or programme results model or results framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133048B2" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Summary tables of findings, such as tables displaying progress towards outputs, targets, and goals relative to established indicators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E61A37D" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pledge of ethical conduct in evaluation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5D14">
-[...19 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>signed by evaluators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C9CF8C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3383EF" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00275F48" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00275F48" w:rsidSect="00275F48">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15016334" w14:textId="77777777" w:rsidR="007005CD" w:rsidRDefault="007005CD" w:rsidP="00354F17">
+    <w:p w14:paraId="44BB5941" w14:textId="77777777" w:rsidR="002C60B9" w:rsidRDefault="002C60B9" w:rsidP="00275F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D012DBC" w14:textId="77777777" w:rsidR="007005CD" w:rsidRDefault="007005CD" w:rsidP="00354F17">
+    <w:p w14:paraId="7B34B3B0" w14:textId="77777777" w:rsidR="002C60B9" w:rsidRDefault="002C60B9" w:rsidP="00275F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37675EA7" w14:textId="77777777" w:rsidR="007005CD" w:rsidRDefault="007005CD" w:rsidP="00354F17">
+    <w:p w14:paraId="5924E6CC" w14:textId="77777777" w:rsidR="002C60B9" w:rsidRDefault="002C60B9" w:rsidP="00275F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="084FEACF" w14:textId="77777777" w:rsidR="007005CD" w:rsidRDefault="007005CD" w:rsidP="00354F17">
+    <w:p w14:paraId="40F61894" w14:textId="77777777" w:rsidR="002C60B9" w:rsidRDefault="002C60B9" w:rsidP="00275F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="262E3647" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="001E25CA" w:rsidRDefault="00354F17" w:rsidP="00354F17">
+    <w:p w14:paraId="532BFF3B" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E25CA">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001E25CA">
-        <w:rPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>GEF evaluations have their own project information template requirements.</w:t>
+        <w:t xml:space="preserve"> GEF evaluations have their own project information template requirements.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="55E51171" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="001E25CA" w:rsidRDefault="00354F17" w:rsidP="00354F17">
+    <w:p w14:paraId="59EB5E50" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E25CA">
+      <w:r w:rsidRPr="00275F48">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001E25CA">
-        <w:rPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> is the entity that has overall responsibility for implementation of the project (award), effective use of resources and delivery of outputs in the signed project document and workplan.</w:t>
+        <w:t xml:space="preserve"> This is the entity that has overall responsibility for implementation of the project (award), effective use of resources and delivery of outputs in the signed project document and workplan.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4FDAF91C" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="001E25CA" w:rsidRDefault="00354F17" w:rsidP="00354F17">
+    <w:p w14:paraId="358E01C6" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E25CA">
+      <w:r w:rsidRPr="00275F48">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001E25CA">
-        <w:rPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t>efficiency, effectiveness and sustainability.</w:t>
+        <w:t xml:space="preserve"> The evaluation criteria most commonly applied to UNDP evaluations are the OECD-DAC criteria of relevance, coherence, efficiency, effectiveness and sustainability.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1E9397F1" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="001E25CA" w:rsidRDefault="00354F17" w:rsidP="00354F17">
+    <w:p w14:paraId="23E6D330" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E25CA">
+      <w:r w:rsidRPr="00275F48">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001E25CA">
-        <w:rPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">All aspects of the described methodology need to receive full treatment in the report. Some of the more detailed technical information may be contained in annexes to the report. </w:t>
+        <w:t xml:space="preserve"> All aspects of the described methodology need to receive full treatment in the report. Some of the more detailed technical information may be contained in annexes to the report. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1F38BA31" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="001E25CA" w:rsidRDefault="00354F17" w:rsidP="00354F17">
+    <w:p w14:paraId="69408C23" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E25CA">
+      <w:r w:rsidRPr="00275F48">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001E25CA">
-        <w:rPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...75 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve"> A summary matrix displaying, for each of the evaluation questions, the data sources, data collection tools or methods and the standard or measure by which each question was evaluated. This is a good illustrative tool to simplify the logic of the methodology for the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E25CA">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>report reader.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E25CA">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5E4BA1C5" w14:textId="77777777" w:rsidR="00354F17" w:rsidRPr="001E25CA" w:rsidRDefault="00354F17" w:rsidP="00354F17">
+    <w:p w14:paraId="6C4D014A" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="00275F48">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E25CA">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275F48">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001E25CA">
-        <w:rPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E25CA">
-        <w:rPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">UNEG, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">UNEG, 2020, Ethical Guidelines for Evaluation: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="0012586D">
+        <w:r w:rsidRPr="00275F48">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>http://www.unevaluation.org/document/detail/2866</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00275F48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A19D717" w14:textId="77777777" w:rsidR="002971B0" w:rsidRDefault="002971B0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C7434D7" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="002971B0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00275F48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t>UNDP Evaluation Guidelines</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="31610368" w14:textId="77777777" w:rsidR="002971B0" w:rsidRDefault="002971B0" w:rsidP="002971B0">
+  <w:p w14:paraId="111C1D5C" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48" w:rsidP="002971B0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00275F48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t>June 2021 update</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4FB8469F" w14:textId="77777777" w:rsidR="002971B0" w:rsidRDefault="002971B0">
+  <w:p w14:paraId="7E9F12A2" w14:textId="77777777" w:rsidR="00275F48" w:rsidRPr="00275F48" w:rsidRDefault="00275F48">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012642C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F406132"/>
     <w:lvl w:ilvl="0" w:tplc="1444DFAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6038,303 +5410,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EA01A77"/>
-[...251 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="295F5ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB044D20"/>
     <w:lvl w:ilvl="0" w:tplc="7F0209FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="1896A3"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
@@ -6426,51 +5545,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="317A4A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86A04EA6"/>
     <w:lvl w:ilvl="0" w:tplc="7F0209FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="1896A3"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
@@ -6562,152 +5681,142 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2059164960">
+  <w:num w:numId="1" w16cid:durableId="1716847942">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="84496453">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1217814954">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1716847942">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1217814954">
+  <w:num w:numId="4" w16cid:durableId="806317505">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00354F17"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00EB7EA1"/>
+    <w:rsidRoot w:val="00275F48"/>
+    <w:rsid w:val="00197E64"/>
+    <w:rsid w:val="00275F48"/>
+    <w:rsid w:val="002C60B9"/>
+    <w:rsid w:val="003305EA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F0414C"/>
+    <w:rsid w:val="00F616D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1C96479A"/>
+  <w14:docId w14:val="0E5B01FD"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6CA41C0F-CD13-4F72-8D40-2B6DF434974B}"/>
+  <w15:docId w15:val="{CD9766E4-09AC-4CB5-B345-F924FF336E30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7048,739 +6157,788 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:sz w:val="21"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:sz w:val="21"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00354F17"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00354F17"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00354F17"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:sz w:val="21"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275F48"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00275F48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275F48"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00275F48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275F48"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00275F48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275F48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275F48"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00275F48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275F48"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00275F48"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275F48"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...41 lines deleted...]
-      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="ftref,16 Point,Superscript 6 Point"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00354F17"/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...67 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002971B0"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002971B0"/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002971B0"/>
+    <w:rsid w:val="00275F48"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002971B0"/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AE1F72"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00275F48"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unevaluation.org/document/detail/2866" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7788,54 +6946,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7988,615 +7146,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...537 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1901</Words>
-  <Characters>10837</Characters>
+  <Words>1900</Words>
+  <Characters>10830</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12713</CharactersWithSpaces>
+  <CharactersWithSpaces>12705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jin Zhang</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>