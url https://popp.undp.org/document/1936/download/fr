--- v0 (2025-10-30)
+++ v1 (2026-05-24)
@@ -1,62 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64C5A2A6" w14:textId="77777777" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C. Clôture et transition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFDB3C4" w14:textId="77777777" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -412,52 +409,60 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Lorsqu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>un projet fournit les produits prévus ; ou</w:t>
-      </w:r>
+        <w:t xml:space="preserve">un projet fournit les produits prévus ; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4E55B8BF" w14:textId="77777777" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Le comité de pilotage du projet recommande de clôturer ou d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -501,110 +506,128 @@
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un projet est sur le point d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>être clôturé sur le plan opérationnel. Si le partenaire de mise en œuvre ne le fait pas</w:t>
       </w:r>
       <w:r w:rsidRPr="00712401">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk508015979"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">la ou </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidRPr="00394978">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
       <w:r w:rsidRPr="00712401">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">gestionnaire </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>de programme/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>eprésentant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> r</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ésident</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> du PNUD doit déterminer quand le projet sera achevé sur le plan opérationnel </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk508015989"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>entamer le processus de clôture</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -736,58 +759,52 @@
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>annulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F34301" w14:textId="0A1CB56D" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un projet est clôturé lorsque toutes les transactions financières ont été déclarées et certifiées et que tous les comptes du projet sont clôturés. Aucun ajustement ne peut être apporté à un projet clôturé sans </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>l</w:t>
+        <w:t>Un projet est clôturé lorsque toutes les transactions financières ont été déclarées et certifiées et que tous les comptes du projet sont clôturés. Aucun ajustement ne peut être apporté à un projet clôturé sans l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">autorisation du Bureau de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">estion des </w:t>
       </w:r>
@@ -962,110 +979,128 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>la manière dont ils doivent être traités. Si cela n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">a pas été précisé dans le document de projet, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">la ou </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>gestionnaire de programme/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>eprésentant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> r</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ésident</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> du PNUD doit obtenir l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>accord du gouvernement et, si nécessaire, du bailleur de fonds ou du fond</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
@@ -1114,51 +1149,65 @@
         </w:rPr>
         <w:t>livre comptable</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>, General Ledger, pour ses sigles en Anglais</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>) et le contrôle des engagements (KK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>, commitment control, pour ses sigles en Anglais</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>commitment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> control, pour ses sigles en Anglais</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>) du projet. Les actifs peuvent être transférés au gouvernement pour les activités de projet gérées par une institution nationale à tout moment au cours de la vie d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un projet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720F1434" w14:textId="77777777" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1251,51 +1300,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">projets de développement du PNUD qui ont une valeur comptable nette doivent être accompagnés du transfert de ressources entre ces projets. Si les ressources ne sont pas transférées, il y aura une différence entre le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>livre comptable</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GL) et le contrôle des engagements (KK). Dans tous les transferts, le PNUD et le bailleur de fonds du nouveau projet doivent accepter cet arrangement. Un document de transfert doit être élaboré et conservé au dossier. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8C693C" w14:textId="77777777" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
+    <w:p w14:paraId="1F8C693C" w14:textId="00C03F50" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">Si le gouvernement souhaite </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -1313,50 +1362,57 @@
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">accord sur cet arrangement, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>les étapes exigées pour les dons</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:color w:val="444444"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00590CC6">
+        <w:rPr>
+          <w:color w:val="444444"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais) </w:t>
+      </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>doivent être suivies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ADE5C8" w14:textId="77777777" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -1366,94 +1422,97 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>une garde se fait généralement sentir une fois que l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>appui du PNUD au projet est arrivé à son terme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72551254" w14:textId="77777777" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
+    <w:p w14:paraId="72551254" w14:textId="5461D12D" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">Voir </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>Cession d</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>’</w:t>
         </w:r>
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>actifs</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00590CC6">
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour de plus amples informations. Veuillez noter que des restrictions s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>appliquent aux projets financés par le FVC.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="44AD1734" w14:textId="77777777" w:rsidR="007044B3" w:rsidRPr="00485C28" w:rsidRDefault="007044B3" w:rsidP="007044B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1572,216 +1631,241 @@
         </w:rPr>
         <w:t xml:space="preserve"> et le FVC. Selon l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>objectif visé, la direction du programme peut commanditer des évaluations du projet à tout moment du cycle du projet, généralement à mi-parcours ou vers son achèvement. Elles doivent éclairer les décisions sur l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>avenir du projet, telle que l</w:t>
+        <w:t xml:space="preserve">avenir du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>projet, telle que l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>opportunité de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>élargir ou de le reproduire, et/ou produire des enseignements pour l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>organisation et ses partenaires. Lorsque cela est nécessaire et approprié, des évaluations doivent être effectuées conjointement avec d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autres partenaires du fond commun inter-agences des Nations Unies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091C5D9F" w14:textId="761FCF6F" w:rsidR="007432F3" w:rsidRPr="007432F3" w:rsidRDefault="007432F3" w:rsidP="00677B40">
+    <w:p w14:paraId="091C5D9F" w14:textId="47A29AD7" w:rsidR="007432F3" w:rsidRPr="007432F3" w:rsidRDefault="007432F3" w:rsidP="00677B40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007432F3">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:t>Les évaluations de projet sont obligatoires lorsque les projets sont censés atteindre ou dépasser certains seuils :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204041C7" w14:textId="441B0EBC" w:rsidR="007432F3" w:rsidRPr="00DF0056" w:rsidRDefault="007432F3" w:rsidP="00DF0056">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0056">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les projets dont le budget prévu ou les dépenses réelles sont supérieures à 5 millions de dollars US doivent planifier et entreprendre à la fois une évaluation à mi-parcours et une évaluation finale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C283ECA" w14:textId="5D1119F6" w:rsidR="007432F3" w:rsidRPr="00DF0056" w:rsidRDefault="007432F3" w:rsidP="00DF0056">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0056">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les projets dont le budget prévu ou les dépenses réelles sont entre 3 et 5 millions de dollars doivent prévoir et entreprendre une évaluation à mi-parcours ou finale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFDC0E0" w14:textId="741DE022" w:rsidR="007432F3" w:rsidRPr="00DF0056" w:rsidRDefault="007432F3" w:rsidP="00DF0056">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0056">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les projets d'une durée supérieure à cinq ans doivent planifier et entreprendre une évaluation à mi-parcours ou finale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DCFDA9" w14:textId="392C7C87" w:rsidR="007432F3" w:rsidRPr="00DF0056" w:rsidRDefault="007432F3" w:rsidP="00DF0056">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0056">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les projets entrant dans une deuxième phase doivent planifier et entreprendre une évaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE834D0" w14:textId="7AB20A66" w:rsidR="007432F3" w:rsidRDefault="007432F3" w:rsidP="00590CC6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0056">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les initiatives de développement envisagées pour une mise à l'échelle doivent être évaluées avant leur expansion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4AA0F6" w14:textId="77777777" w:rsidR="00590CC6" w:rsidRPr="00DF0056" w:rsidRDefault="00590CC6" w:rsidP="00DF0056">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007432F3">
-[...82 lines deleted...]
-    <w:p w14:paraId="63EAD571" w14:textId="0A7CE96C" w:rsidR="007044B3" w:rsidRDefault="007044B3" w:rsidP="007044B3">
+    </w:p>
+    <w:p w14:paraId="63EAD571" w14:textId="20207ED4" w:rsidR="007044B3" w:rsidRDefault="007044B3" w:rsidP="007044B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Les évaluations de projet doivent toujours évaluer la contribution du projet au changement de niveau effet. Elles ne doivent pas se limiter à l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
@@ -1819,281 +1903,312 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">une réponse de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>la direction</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> soit préparée en temps opportun. Voir aussi la </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00677B40">
+        <w:r w:rsidR="00590CC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
-          <w:t>Guide</w:t>
-[...20 lines deleted...]
-          <w:t>évaluation</w:t>
+          <w:t>Guide d’évaluation du PNUD</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00590CC6">
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00677B40">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du PNUD</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430B350E" w14:textId="77777777" w:rsidR="00170592" w:rsidRPr="00485C28" w:rsidRDefault="00170592" w:rsidP="00170592">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FFF2E3C" w14:textId="77777777" w:rsidR="007044B3" w:rsidRPr="000B5699" w:rsidRDefault="00170592" w:rsidP="007044B3">
+    <w:p w14:paraId="48BA3CED" w14:textId="77777777" w:rsidR="00590CC6" w:rsidRDefault="00590CC6" w:rsidP="007044B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C7F334" w14:textId="77777777" w:rsidR="00590CC6" w:rsidRDefault="00590CC6" w:rsidP="007044B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FFF2E3C" w14:textId="76917F27" w:rsidR="007044B3" w:rsidRPr="00DF0056" w:rsidRDefault="00170592" w:rsidP="007044B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0056">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DF0056">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9D669A" w14:textId="77777777" w:rsidR="00170592" w:rsidRDefault="00170592" w:rsidP="00170592">
+    <w:p w14:paraId="1B9D669A" w14:textId="77777777" w:rsidR="00170592" w:rsidRPr="00DF0056" w:rsidRDefault="00170592" w:rsidP="00170592">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0075DB45" w14:textId="77777777" w:rsidR="00170592" w:rsidRPr="000B5699" w:rsidRDefault="00170592" w:rsidP="00170592">
+    <w:p w14:paraId="0075DB45" w14:textId="19AE5785" w:rsidR="00170592" w:rsidRPr="00DF0056" w:rsidRDefault="00590CC6" w:rsidP="00170592">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B5699">
+      <w:r w:rsidRPr="00590CC6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Avertissement:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidR="00170592" w:rsidRPr="00DF0056">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446997D2" w14:textId="77777777" w:rsidR="00170592" w:rsidRPr="000B5699" w:rsidRDefault="00170592" w:rsidP="00170592">
+    <w:p w14:paraId="446997D2" w14:textId="77777777" w:rsidR="00170592" w:rsidRPr="00DF0056" w:rsidRDefault="00170592" w:rsidP="00170592">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B5699">
-        <w:rPr>
+      <w:r w:rsidRPr="00DF0056">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F21E25" w14:textId="77777777" w:rsidR="00170592" w:rsidRPr="000B5699" w:rsidRDefault="00170592" w:rsidP="00170592">
+    <w:p w14:paraId="21F21E25" w14:textId="77777777" w:rsidR="00170592" w:rsidRPr="00DF0056" w:rsidRDefault="00170592" w:rsidP="00170592">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="607B41FD" w14:textId="77777777" w:rsidR="00C76264" w:rsidRDefault="00C76264"/>
-    <w:sectPr w:rsidR="00C76264">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:sectPr w:rsidR="00C76264" w:rsidSect="00DF0056">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1806" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="562A1D8D" w14:textId="77777777" w:rsidR="00656C1B" w:rsidRDefault="00656C1B" w:rsidP="00A45D42">
+    <w:p w14:paraId="3F063753" w14:textId="77777777" w:rsidR="0029523B" w:rsidRDefault="0029523B" w:rsidP="00A45D42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62097828" w14:textId="77777777" w:rsidR="00656C1B" w:rsidRDefault="00656C1B" w:rsidP="00A45D42">
+    <w:p w14:paraId="4D6D1033" w14:textId="77777777" w:rsidR="0029523B" w:rsidRDefault="0029523B" w:rsidP="00A45D42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7A4E2549" w14:textId="5B57495D" w:rsidR="00A45D42" w:rsidRPr="00A45D42" w:rsidRDefault="00A45D42">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A4E2549" w14:textId="11FC6EFD" w:rsidR="00A45D42" w:rsidRPr="00A45D42" w:rsidRDefault="00A45D42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
@@ -2104,206 +2219,365 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00590CC6">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A45D42">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00590CC6" w:rsidRPr="00590CC6">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00590CC6" w:rsidRPr="00C866FC">
+      <w:t xml:space="preserve">Date d'entrée en </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00590CC6" w:rsidRPr="00C866FC">
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:r w:rsidR="00590CC6">
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00590CC6">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
       <w:t>05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00590CC6">
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00590CC6">
+      <w:t># :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00590CC6">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
-      <w:t>4.0</w:t>
+      <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A99A206" w14:textId="77777777" w:rsidR="00656C1B" w:rsidRDefault="00656C1B" w:rsidP="00A45D42">
+    <w:p w14:paraId="637F08C5" w14:textId="77777777" w:rsidR="0029523B" w:rsidRDefault="0029523B" w:rsidP="00A45D42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="248D5D19" w14:textId="77777777" w:rsidR="00656C1B" w:rsidRDefault="00656C1B" w:rsidP="00A45D42">
+    <w:p w14:paraId="239F0E30" w14:textId="77777777" w:rsidR="0029523B" w:rsidRDefault="0029523B" w:rsidP="00A45D42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="606103A1" w14:textId="77777777" w:rsidR="00A45D42" w:rsidRDefault="00A45D42">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D1214AB" w14:textId="3BD840AE" w:rsidR="00A45D42" w:rsidRDefault="00590CC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="723623D5" wp14:editId="24F03C72">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5859780</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-175260</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1368964617" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="591279" cy="900000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15395B52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B885ED6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="203E75CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E985040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="95487F88"/>
+    <w:tmpl w:val="886CFEFE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="2" w:tplc="203E75CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -2316,124 +2590,249 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E01612A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB6C7F72"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1290283596">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1276476767">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="619647902">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007044B3"/>
     <w:rsid w:val="000B5699"/>
     <w:rsid w:val="00170592"/>
+    <w:rsid w:val="0029523B"/>
     <w:rsid w:val="003144A7"/>
     <w:rsid w:val="003A6EDB"/>
+    <w:rsid w:val="00590CC6"/>
     <w:rsid w:val="00656C1B"/>
     <w:rsid w:val="00677B40"/>
     <w:rsid w:val="007044B3"/>
     <w:rsid w:val="007432F3"/>
+    <w:rsid w:val="007658B5"/>
+    <w:rsid w:val="009848BD"/>
     <w:rsid w:val="00A45D42"/>
     <w:rsid w:val="00C76264"/>
+    <w:rsid w:val="00DF0056"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="45D385F6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1B7A364C-0630-404C-91FB-9B53023ECA0B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2919,77 +3318,106 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A45D42"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A45D42"/>
     <w:rPr>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00590CC6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00590CC6"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="225653492">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/French/documents/update-2021/UNDP_Evaluation_Guidelines_FR_June%202021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/administrative-services" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/French/documents/update-2021/UNDP_Evaluation_Guidelines_FR_June%202021.pdf" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3264,50 +3692,59 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3101</_dlc_DocId>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
@@ -3315,51 +3752,51 @@
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3</DLCPolicyLabelValue>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1024</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">3</UNDP_POPP_REFITEM_VERSION>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Clôture et transition</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3101</Url>
       <Description>POPP-11-3101</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -3672,221 +4109,212 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F570F60C-405B-4D7C-B276-BC2DD53AB3E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1F2DB49-E6BC-4312-B767-28BBF72718C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1585135E-BC2B-4036-B72D-D47568827A6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B8F926F-EDD8-4298-A7F6-4D4498A65B8D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0347D2FE-FFCF-405B-9373-515A0B67310E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1368</Words>
-  <Characters>7800</Characters>
+  <Words>1371</Words>
+  <Characters>7820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9150</CharactersWithSpaces>
+  <CharactersWithSpaces>9173</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>