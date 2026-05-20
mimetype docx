--- v0 (2025-10-15)
+++ v1 (2026-05-20)
@@ -1,63 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3EFC17E9" w14:textId="77777777" w:rsidR="00212AC2" w:rsidRPr="004B4009" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C. Cierre y transición</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="682E2CE5" w14:textId="77777777" w:rsidR="00212AC2" w:rsidRPr="004B4009" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -349,55 +345,55 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>La junta del proyecto realiza una revisión final del proyecto durante su último trimestre para certificar su cierre y evaluar el desempeño, las lecciones aprendidas y la sostenibilidad de los resultados. Si el proyecto se cierra prematuramente, el proceso de cierre documentará lo que se ha conseguido y aprendido, y recomendará los pasos a seguir. La revisión final del proyecto se podrá realizar de manera virtual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB5FC4F" w14:textId="77777777" w:rsidR="00212AC2" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Los costos en los que se haya incurrido para cerrar el proyecto se deben incluir en el presupuesto de cierre del proyecto, deben figurar como compromisos finales y ser presentados a la junta del proyecto durante la revisión final del proyecto. Los únicos costos en los que un proyecto puede </w:t>
+        <w:t xml:space="preserve">Los costos en los que se haya incurrido para cerrar el proyecto se deben incluir en el presupuesto de cierre del proyecto, deben figurar como compromisos finales y ser presentados a la junta del </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">incurrir después de la revisión final </w:t>
+        <w:t xml:space="preserve">proyecto durante la revisión final del proyecto. Los únicos costos en los que un proyecto puede incurrir después de la revisión final </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0AC9">
         <w:t xml:space="preserve">del </w:t>
       </w:r>
       <w:r>
         <w:t>mismo son aquellos incluidos en el presupuesto de cierre del proyecto. El cierre financiero debe realizarse, a más tardar, dentro de los 12 meses del cierre operacional o después de la fecha de cancelación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9D5ABD" w14:textId="77777777" w:rsidR="00212AC2" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Un proyecto está cerrado cuando se han informado y certificado todas las transacciones financieras, y se han cerrado todas las cuentas de proyecto. No se puede realizar ningún ajuste a un proyecto cerrado sin la autorización de la Oficina de Gestión de Recursos Financieros.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22AEB7D7" w14:textId="48EA6962" w:rsidR="00212AC2" w:rsidRPr="00907D9B" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
@@ -580,130 +576,157 @@
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Puede haber algunas restricciones en la transferencia o la enajenación de activos delicados en materia de seguridad (como vehículos blindados o equipos de protección de personal). Se puede obtener más orientación sobre esto en la Oficina de Seguridad del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265B730C" w14:textId="77777777" w:rsidR="00212AC2" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Todas las transferencias de activos entre los proyectos de desarrollo del PNUD que tienen un valor neto contable deben ir acompañadas de la transferencia de los recursos entre esos proyectos. Si no se transfieren los recursos, habrá una discrepancia entre el GL y el KK. El PNUD y el donante del nuevo proyecto deben aceptar esta disposición en todas las transferencias. Se debe preparar un documento de transferencia y mantenerlo en los registros. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D596D17" w14:textId="77777777" w:rsidR="00212AC2" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
+    <w:p w14:paraId="1D596D17" w14:textId="58C81767" w:rsidR="00212AC2" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Si el Gobierno desea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>dona</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">r los activos recibidos del proyecto a otro proyecto del PNUD, y el PNUD y el/los donante(s) del nuevo proyecto aceptan esta disposición, se deben seguir los </w:t>
+        <w:t>r los activos recibidos del proyecto a otro proyecto del PNUD, y el PNUD y el/</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6E17">
+        <w:t>los donantes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(s) del nuevo proyecto aceptan esta disposición, se deben seguir los </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>pasos necesarios para las donaciones</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="004F6E17">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6E17" w:rsidRPr="004F6E17">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6E17">
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="444444"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ABABF66" w14:textId="77777777" w:rsidR="00212AC2" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Los activos pueden ser colocados temporalmente bajo la custodia de la oficina en el país del PNUD, hasta tanto se transfiera, venda o done. La necesidad de la custodia surge generalmente una vez que el apoyo al proyecto del PNUD ha finalizado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394D5215" w14:textId="77777777" w:rsidR="00212AC2" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
+    <w:p w14:paraId="394D5215" w14:textId="51CE655D" w:rsidR="00212AC2" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Véase </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Enajenación de activos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> para obtener más información. Tenga en cuenta que rigen restricciones para los proyectos financiados por el FVC.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6E17">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6E17" w:rsidRPr="004F6E17">
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6E17">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para obtener más información. Tenga en cuenta que rigen restricciones para los proyectos financiados por el FVC.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="6652BD4A" w14:textId="77777777" w:rsidR="00212AC2" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F34B752" w14:textId="77777777" w:rsidR="00212AC2" w:rsidRPr="00EF5ADD" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -711,503 +734,787 @@
         <w:t>Evaluación de un proyecto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74698CCB" w14:textId="5E700481" w:rsidR="00212AC2" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Los proyectos deben evaluarse si están incluidos en el plan de evaluación del programa o si lo solicitan los asociados en la financiación, como el FMAM</w:t>
       </w:r>
       <w:r w:rsidR="00D57A97">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D57A97" w:rsidRPr="00D57A97">
         <w:t xml:space="preserve">Fondo de Adaptación </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">y el FVC. En función del propósito, la gestión del programa puede encomendar las evaluaciones del proyecto en cualquier </w:t>
+        <w:t xml:space="preserve">y el FVC. En función </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>momento del ciclo del proyecto, más comúnmente a la mitad de éste o cerca de la finalización. Deben fundamentar las decisiones sobre el futuro del proyecto, como decidir ampliarlo o repetirlo y/o generar lecciones para la organización y los asociados. Según sea necesario y apropiado, las evaluaciones deben realizarse en conjunto con otros asociados en un fondo común interinstitucional de la ONU.</w:t>
+        <w:t>del propósito, la gestión del programa puede encomendar las evaluaciones del proyecto en cualquier momento del ciclo del proyecto, más comúnmente a la mitad de éste o cerca de la finalización. Deben fundamentar las decisiones sobre el futuro del proyecto, como decidir ampliarlo o repetirlo y/o generar lecciones para la organización y los asociados. Según sea necesario y apropiado, las evaluaciones deben realizarse en conjunto con otros asociados en un fondo común interinstitucional de la ONU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EE7636" w14:textId="77777777" w:rsidR="00D57A97" w:rsidRDefault="00D57A97" w:rsidP="00D57A97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Las evaluaciones de proyectos son obligatorias cuando se espera que los proyectos alcancen o superen determinados umbrales:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2539C9D7" w14:textId="77777777" w:rsidR="00D57A97" w:rsidRDefault="00D57A97" w:rsidP="00D57A97">
-      <w:pPr>
+    <w:p w14:paraId="2539C9D7" w14:textId="6F721DA6" w:rsidR="00D57A97" w:rsidRDefault="00D57A97" w:rsidP="004F6E17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>- Los proyectos con un presupuesto previsto o un gasto real superior a 5 millones de dólares deben planificar y realizar tanto una evaluación intermedia como una final.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Los proyectos con un presupuesto previsto o un gasto real superior a 5 millones de dólares deben planificar y realizar tanto una evaluación intermedia como una final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3500F6E0" w14:textId="03BF0209" w:rsidR="00D57A97" w:rsidRDefault="00D57A97" w:rsidP="004F6E17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>- Los proyectos con un presupuesto previsto o un gasto real de entre 3 y 5 millones de dólares deben planificar y realizar una evaluación intermedia o final.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Los proyectos con un presupuesto previsto o un gasto real de entre 3 y 5 millones de dólares deben planificar y realizar una evaluación intermedia o final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010BCAF1" w14:textId="1C468064" w:rsidR="00D57A97" w:rsidRDefault="00D57A97" w:rsidP="004F6E17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>- Los proyectos con una duración superior a cinco años deben planificar y realizar una evaluación intermedia o final.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Los proyectos con una duración superior a cinco años deben planificar y realizar una evaluación intermedia o final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7531AE" w14:textId="21AC2BE2" w:rsidR="00D57A97" w:rsidRDefault="00D57A97" w:rsidP="004F6E17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>- Los proyectos que entren en una segunda fase deben planificar y realizar una evaluación.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Los proyectos que entren en una segunda fase deben planificar y realizar una evaluación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A69B4EA" w14:textId="0227DBD1" w:rsidR="00D57A97" w:rsidRDefault="00D57A97" w:rsidP="004F6E17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>- Las iniciativas de desarrollo que se consideren para su ampliación deben ser evaluadas antes de la misma.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="104B36F1" w14:textId="622079C4" w:rsidR="00212AC2" w:rsidRPr="008F330E" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
+        <w:t>Las iniciativas de desarrollo que se consideren para su ampliación deben ser evaluadas antes de la misma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A7CFBB" w14:textId="77777777" w:rsidR="004F6E17" w:rsidRDefault="004F6E17" w:rsidP="004F6E17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104B36F1" w14:textId="65D63DD6" w:rsidR="00212AC2" w:rsidRPr="008F330E" w:rsidRDefault="00212AC2" w:rsidP="00212AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Las evaluaciones de proyectos siempre deben analizar su contribución a los cambios a nivel de efectos. No deben limitarse a evaluar la entrega de productos y actividades. El personal de gerencia de alto rango es responsable de garantizar que los recursos humanos y financieros adecuados se asignen a las evaluaciones de los proyectos, y que hay una respuesta de la gestión preparada en el momento oportuno. Véase también la </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Política de evaluaciones</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142041BB" w14:textId="77777777" w:rsidR="00A619BB" w:rsidRPr="008F330E" w:rsidRDefault="00A619BB" w:rsidP="00A619BB">
+    <w:p w14:paraId="142041BB" w14:textId="77777777" w:rsidR="00A619BB" w:rsidRPr="004F6E17" w:rsidRDefault="00A619BB" w:rsidP="004F6E17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="50D39667" w14:textId="77777777" w:rsidR="00FE353E" w:rsidRDefault="00FE353E" w:rsidP="00B11C05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282D673A" w14:textId="77777777" w:rsidR="004F6E17" w:rsidRDefault="004F6E17" w:rsidP="004F6E17">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E29FD94" w14:textId="77777777" w:rsidR="004F6E17" w:rsidRDefault="004F6E17" w:rsidP="004F6E17">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D39667" w14:textId="70DDF5C2" w:rsidR="00FE353E" w:rsidRPr="004F6E17" w:rsidRDefault="00FE353E" w:rsidP="004F6E17">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6E17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="603DE0BB" w14:textId="77777777" w:rsidR="00FE353E" w:rsidRDefault="00FE353E" w:rsidP="00B11C05">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603DE0BB" w14:textId="77777777" w:rsidR="00FE353E" w:rsidRPr="004F6E17" w:rsidRDefault="00FE353E" w:rsidP="004F6E17">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="40E354AE" w14:textId="08334825" w:rsidR="00FE353E" w:rsidRPr="00A619BB" w:rsidRDefault="00FE353E" w:rsidP="00B11C05">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCE34D5" w14:textId="670F327A" w:rsidR="008F67AA" w:rsidRPr="004F6E17" w:rsidRDefault="00FE353E" w:rsidP="004F6E17">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A619BB">
+      <w:r w:rsidRPr="004F6E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6E17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducci</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00212AC2">
+        <w:t xml:space="preserve"> esta es una traducci</w:t>
+      </w:r>
+      <w:r w:rsidR="00212AC2" w:rsidRPr="004F6E17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ón de un documento original en i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A619BB">
+      <w:r w:rsidRPr="004F6E17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>nglés. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F6E17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C345C84" w14:textId="77777777" w:rsidR="00FE353E" w:rsidRPr="00FE353E" w:rsidRDefault="00FE353E" w:rsidP="00FE353E">
-[...16 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:sectPr w:rsidR="008F67AA" w:rsidRPr="004F6E17" w:rsidSect="004F6E17">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1896" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40C2F720" w14:textId="77777777" w:rsidR="00970AE8" w:rsidRDefault="00970AE8" w:rsidP="00FE353E">
+    <w:p w14:paraId="59AC1016" w14:textId="77777777" w:rsidR="00371C56" w:rsidRDefault="00371C56" w:rsidP="00FE353E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="209A10BC" w14:textId="77777777" w:rsidR="00970AE8" w:rsidRDefault="00970AE8" w:rsidP="00FE353E">
+    <w:p w14:paraId="3864BC0A" w14:textId="77777777" w:rsidR="00371C56" w:rsidRDefault="00371C56" w:rsidP="00FE353E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="496F967D" w14:textId="77777777" w:rsidR="003C27A6" w:rsidRDefault="003C27A6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D91C7AD" w14:textId="4715769A" w:rsidR="004F6E17" w:rsidRDefault="004F6E17" w:rsidP="004F6E17">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Página</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Fecha de entrada en vigor</w:t>
+    </w:r>
+    <w:r>
+      <w:t>: 05/06/2018</w:t>
+    </w:r>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> #: 4</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1307BDA9" w14:textId="77777777" w:rsidR="00970AE8" w:rsidRDefault="00970AE8" w:rsidP="00FE353E">
+    <w:p w14:paraId="481A1D1B" w14:textId="77777777" w:rsidR="00371C56" w:rsidRDefault="00371C56" w:rsidP="00FE353E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46A9BD47" w14:textId="77777777" w:rsidR="00970AE8" w:rsidRDefault="00970AE8" w:rsidP="00FE353E">
+    <w:p w14:paraId="7AB1D6A5" w14:textId="77777777" w:rsidR="00371C56" w:rsidRDefault="00371C56" w:rsidP="00FE353E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="014A5C06" w14:textId="77777777" w:rsidR="00FE353E" w:rsidRDefault="00FE353E" w:rsidP="00FE353E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="014A5C06" w14:textId="174F125B" w:rsidR="00FE353E" w:rsidRDefault="004F6E17" w:rsidP="00FE353E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00A90107">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AB82D37" wp14:editId="710664FE">
-          <wp:extent cx="287383" cy="593427"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F7FF24B" wp14:editId="571B701C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5897880</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-228600</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1340738257" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1" cstate="print">
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="5696" b="15579"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="291694" cy="602330"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29E57F09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9D00AD0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E985040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="95487F88"/>
+    <w:tmpl w:val="782EF112"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="2" w:tplc="FD8CA7CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -1220,132 +1527,238 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EE86D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5D8ACBA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FD8CA7CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2069838185">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1794905346">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1480339200">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE353E"/>
     <w:rsid w:val="00212AC2"/>
     <w:rsid w:val="0036025F"/>
+    <w:rsid w:val="00371C56"/>
     <w:rsid w:val="003C27A6"/>
     <w:rsid w:val="00483755"/>
+    <w:rsid w:val="004F6E17"/>
     <w:rsid w:val="00581379"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00662578"/>
+    <w:rsid w:val="007658B5"/>
     <w:rsid w:val="00854F5E"/>
     <w:rsid w:val="008E13C0"/>
+    <w:rsid w:val="008F67AA"/>
     <w:rsid w:val="00970AE8"/>
     <w:rsid w:val="00A619BB"/>
     <w:rsid w:val="00B11C05"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00C56E12"/>
+    <w:rsid w:val="00D23C0C"/>
     <w:rsid w:val="00D57A97"/>
     <w:rsid w:val="00DC5F04"/>
+    <w:rsid w:val="00E71A69"/>
     <w:rsid w:val="00FB1968"/>
     <w:rsid w:val="00FE353E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="629A5C0C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1827,77 +2240,88 @@
     <w:rsid w:val="00FE353E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE353E"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE353E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004F6E17"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/administrative-services" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/Spanish/documents/update_2021/DE%20GUIDELINES%20SPANISH.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2118,148 +2542,121 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -2572,51 +2969,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">4</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Cierre y transición</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
@@ -2624,151 +3021,171 @@
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2958</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2958</Url>
       <Description>POPP-11-2958</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{321C9D4F-F706-4898-950A-A2169C439959}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F17101-5E14-4EBE-B3BA-B4EBEA6930F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A99FD26D-E279-4F69-BAB8-5A9FBDB97F15}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10B30CF9-A8E6-4AB1-915C-33E4CF2B65FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10B30CF9-A8E6-4AB1-915C-33E4CF2B65FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FEB739A-5EE7-4BC6-BAD0-53644536C137}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1332</Words>
-  <Characters>7593</Characters>
+  <Words>1308</Words>
+  <Characters>7461</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8908</CharactersWithSpaces>
+  <CharactersWithSpaces>8752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>