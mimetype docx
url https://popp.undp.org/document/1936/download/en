--- v0 (2025-10-03)
+++ v1 (2026-06-07)
@@ -1,1166 +1,2080 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="65DC01C2" w14:textId="21EC78AE" w:rsidR="00D02C34" w:rsidRPr="00A12F4E" w:rsidRDefault="00D02C34" w:rsidP="00D02C34">
+    <w:p w14:paraId="0899C3FB" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>C. Close and Transition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661A81A4" w14:textId="77777777" w:rsidR="00D02C34" w:rsidRPr="004A1EB5" w:rsidRDefault="00D02C34" w:rsidP="00D02C34">
+    <w:p w14:paraId="0E002F4E" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="21EC6FF5" w14:textId="77777777" w:rsidR="00D02C34" w:rsidRPr="00BB7A2C" w:rsidRDefault="00D02C34" w:rsidP="00D02C34">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382382E0" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4560A66A" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While UNDP country, regional and global </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have fixed time durations, they build on the results achieved in the last </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to transition into the new one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DCFE96" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is mandatory to transition from one </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the next by carefully considering the achievements, challenges and lessons learned of the current </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in developing the theory of change of the new </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641F7E4E" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Every </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be evaluated prior to completion, to inform the design of the new </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The independent country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluation must be submitted along with the draft new CPD for approval of the latter. The evaluation should be scheduled in a timely manner to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its use in the design of the new </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273D70EC" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B21C780" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project Closure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EF7B6D" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk508015822"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projects should be closed in a timely manner to manage fiduciary risk, meet donor expectations, avoid costly extensions and enable the timely transfer of assets for the sustainability of results. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closing a project requires assessing overall performance, quality and lessons learned, and necessary handover to ensure sustainability. A project is considered operationally complete when one of the following project closure conditions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> triggered: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535EDD3D" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>By approaching the agreed end date of the project, unless partners agree to extend the duration and adequate budget is available;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795A426D" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When a project delivers its planned outputs; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B34490" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The project board recommends </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to close</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cancel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765A109E" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The implementing partner notifies the UNDP country office when a project is preparing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operationally close. Should the implementing partner not do so, the UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk508015979"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manager/Resident Representative must determine when the project is operationally complete </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk508015989"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>commence the closure process</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. The Regional Bureau is accountable for overseeing project financial closure to ensure it is completed on a timely basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783C6219" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The project board conducts a final project review during the final quarter of the project to certify project closure and to assess performance, lessons learned and sustainability of results. If the project is closed prematurely, the closure process will document what has been achieved and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>learned, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommend the way forward. The final project review may be done virtually.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8C5E15" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costs incurred to close the project must be included in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> closure budget and reported as final project commitments presented to the project board during the final project review. The only costs a project may incur following the final project review are those included in the project closure budget. Financial closure must take place at the latest within 12 months of operational closure or after the date of cancelation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07020EFE" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A project is closed when all financial transactions have been reported and certified, and all project accounts are closed. No adjustments can be made to a closed project without authorization from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Office of Financial Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3178E4" w14:textId="4AECBF75" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="007168BE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="3B9E5E31" w14:textId="77777777" w:rsidR="00D02C34" w:rsidRPr="00BB7A2C" w:rsidRDefault="00D02C34" w:rsidP="00D02C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Given that annual certified financial reports are provided to donors, the final donor reports at the end of the project must not delay financial closure in Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF7BA30" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk507753056"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Transfer or Disposal of Assets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAEAAEA" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When no longer needed by the project, assets may be transferred to the government or implementing partner, or another UNDP-financed project, or may be disposed of by sale or donation. The project document shall contain a designated article about project assets and how they should be dealt with. If this has not been specified in the project document, the UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programme manager/Resident Representative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall obtain the agreement of the government and if relevant, the donor or vertical fund, with respect to the transfer and/or disposal of assets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DFA6ED" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The preferred method of transferring project assets is to hand them over to the government or implementing partner when possible and beneficial for achieving the results of the project. By donating them to partners (at net worth value), no discrepancies will arise between the general ledger (GL) and commitment control (KK) of the project. Assets may be transferred to the government for project activities managed by a national institution at any time during the life of a project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6613BCB8" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There may be some restrictions on the transfer or disposal of sensitive security assets (such as armored vehicles or personal protective equipment). Further guidance on this can be obtained from the UNDP Security Office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3BCAF8" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All transfers of assets between UNDP development projects that have a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>net book</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> value shall be accompanied by the transfer of resources between those projects. If resources are not transferred, there will be a discrepancy between the GL and KK. In all transfers, UNDP and the donor of the new project must agree to this arrangement. A transfer document must be prepared and kept on file. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E643B0" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the government wishes to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>donate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the received project assets to another UNDP project, and UNDP and the donor(s) of the new project agree to this arrangement, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D11F7B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>steps required for donations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:color w:val="444444"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>shall be followed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABFAE98" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assets may be temporarily placed in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the custody</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the UNDP country office, pending transfer or sale or donation. The need for custody usually arises once UNDP support for the project has come to an end.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269A0092" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="05933DE9" w14:textId="77777777" w:rsidR="00D02C34" w:rsidRDefault="00D02C34" w:rsidP="00D02C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00D11F7B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Asset Disposal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more information. Note that restrictions apply for GCF-funded projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="7D14A48C" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7CBAD25C" w14:textId="77777777" w:rsidR="00D02C34" w:rsidRPr="00477851" w:rsidRDefault="00D02C34" w:rsidP="00D02C34">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF981F4" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluating a Project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFB211E" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...62 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projects must be evaluated if they are included in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluation plan, or if required by funding partners, such as the GEF, Adaptation fund and GCF. Depending on the purpose, project evaluations can be commissioned by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> management at any time during the project cycle, most commonly at mid-point or around completion. They should inform decisions on the future of the project, such as whether to scale up or replicate it, and/or generate lessons for the organization and partners. As necessary and appropriate, evaluations should be undertaken jointly with other partners in a UN inter-agency pooled fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36324D92" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk105771297"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project evaluations are mandatory when projects are expected to reach or pass certain thresholds</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D6B36E" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Projects with a planned budget or actual expenditure of over US$ 5 million must plan and undertake both a midterm and final evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AE5130" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Projects with a planned budget or actual expenditure between $3 million and $5 million must plan and undertake either a midterm or final evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576D6A30" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Projects with a duration of more than five years must plan and undertake either a midterm or final evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8FA5C8" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projects entering a second phase should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>undertake</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D7A42C" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
-[...53 lines deleted...]
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...31 lines deleted...]
-        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Development initiatives </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>being considered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for scaling up should be evaluated before expansion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC226DF" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...101 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0259E84C" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7515"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Project evaluations should always assess the project’s contribution to outcome level change. They should not be limited to assessing the delivery of outputs and activities. Senior managers are responsible for ensuring that the appropriate human and financial resources are allocated for project evaluations, and that a management response is prepared in a timely manner. See also the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="003C3884" w:rsidRPr="003C3884">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00D11F7B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Evaluation Guideline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00D11F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0274C6" w14:textId="38BD6083" w:rsidR="00243F0F" w:rsidRPr="000277F1" w:rsidRDefault="00243F0F" w:rsidP="00DF0603">
+    <w:p w14:paraId="4E315053" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRPr="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DABDDC7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00D11F7B">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E3F1E72" w14:textId="77777777" w:rsidR="00B36A46" w:rsidRDefault="00B36A46" w:rsidP="00E440E4">
+    <w:p w14:paraId="6A326819" w14:textId="77777777" w:rsidR="00B74778" w:rsidRDefault="00B74778" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07DEC2F9" w14:textId="77777777" w:rsidR="00B36A46" w:rsidRDefault="00B36A46" w:rsidP="00E440E4">
+    <w:p w14:paraId="1862210E" w14:textId="77777777" w:rsidR="00B74778" w:rsidRDefault="00B74778" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4D06BBEF" w14:textId="77777777" w:rsidR="00E440E4" w:rsidRDefault="00E440E4" w:rsidP="00805F71">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20E6EEB7" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00805F71">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="16649253" w14:textId="77777777" w:rsidR="00E440E4" w:rsidRDefault="00E440E4" w:rsidP="00E440E4">
+  <w:p w14:paraId="56609A60" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00E440E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3A18580D" w14:textId="2FD44701" w:rsidR="00E440E4" w:rsidRDefault="00893036" w:rsidP="000277F1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B6592CA" w14:textId="7779D9CC" w:rsidR="00D11F7B" w:rsidRPr="007168BE" w:rsidRDefault="00D11F7B" w:rsidP="000277F1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>05/06/2018</w:t>
+    <w:r w:rsidRPr="007168BE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Effective Date: 05/06/2018</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007168BE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>v. 4</w:t>
+    <w:r w:rsidRPr="007168BE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Version #: 4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D7746E2" w14:textId="77777777" w:rsidR="00B36A46" w:rsidRDefault="00B36A46" w:rsidP="00E440E4">
+    <w:p w14:paraId="1265EC95" w14:textId="77777777" w:rsidR="00B74778" w:rsidRDefault="00B74778" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="749C0C3F" w14:textId="77777777" w:rsidR="00B36A46" w:rsidRDefault="00B36A46" w:rsidP="00E440E4">
+    <w:p w14:paraId="6D8635DC" w14:textId="77777777" w:rsidR="00B74778" w:rsidRDefault="00B74778" w:rsidP="00D11F7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="37FC79DF" w14:textId="5C058CED" w:rsidR="00E5717B" w:rsidRDefault="00E5717B" w:rsidP="00E5717B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50480762" w14:textId="77777777" w:rsidR="00D11F7B" w:rsidRDefault="00D11F7B" w:rsidP="00E5717B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BFC5A14" wp14:editId="5BDE8ADB">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77ABD60D" wp14:editId="163F9940">
           <wp:extent cx="304800" cy="578498"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="17704"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -1168,176 +2082,53 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="309373" cy="587177"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="237B605A"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E985040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95487F88"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -1382,51 +2173,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60B54C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD44D4EA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1495,302 +2286,138 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1872768120">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="241450849">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="854349248">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="854349248">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00243F0F"/>
-[...55 lines deleted...]
-    <w:rsid w:val="00F51551"/>
+    <w:rsidRoot w:val="00D11F7B"/>
+    <w:rsid w:val="007168BE"/>
+    <w:rsid w:val="007658B5"/>
+    <w:rsid w:val="00B74778"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD32BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="20C28EE4"/>
+  <w14:docId w14:val="0DE7A3D5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{BE216872-B38C-4143-8222-88634FC14371}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2129,444 +2756,816 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007413BC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00243F0F"/>
+    <w:rsid w:val="00D11F7B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...3 lines deleted...]
-    <w:rsid w:val="00243F0F"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
-    <w:tblPr>
-[...14 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00243F0F"/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11F7B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E440E4"/>
+    <w:rsid w:val="00D11F7B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E440E4"/>
+    <w:rsid w:val="00D11F7B"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E440E4"/>
+    <w:rsid w:val="00D11F7B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E5717B"/>
+    <w:rsid w:val="00D11F7B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E5717B"/>
+    <w:rsid w:val="00D11F7B"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...111 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003C3884"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D11F7B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3706" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/PDF/UNDP_Evaluation_Guidelines.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/266" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3706" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/PDF/UNDP_Evaluation_Guidelines.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2673,661 +3672,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1074</Words>
   <Characters>6128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>