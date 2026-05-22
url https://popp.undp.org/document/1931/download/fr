--- v0 (2025-10-01)
+++ v1 (2026-05-22)
@@ -1,62 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="719BBCAB" w14:textId="77777777" w:rsidR="00107E6D" w:rsidRPr="00485C28" w:rsidRDefault="00107E6D" w:rsidP="00107E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B5. Gérer les changements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA1EDF8" w14:textId="41D5B7F2" w:rsidR="00107E6D" w:rsidRDefault="00107E6D" w:rsidP="00107E6D">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
@@ -2069,77 +2066,76 @@
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>égional compétent de décider de la suspension en consultation et en accord avec l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’a</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">dministrateur </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">ou l’administratrice </w:t>
-[...6 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>ou l’administratrice a</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ssocié</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">. Le </w:t>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Conseil d’administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> sera informé, à sa prochaine session pratique, des programmes qui ont été suspendus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2425BE0F" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56F91D44" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
@@ -2680,58 +2676,52 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>égional doit veiller à ce que ces révisions soient contresignées par le partenaire de mise en œuvre qui réalise le projet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180BA56D" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les parties peuvent décider de prolonger la durée figurant au document de projet pour tenir compte des retards dans la mise en œuvre de certaines activités et donc dans la réalisation de résultats. Ces </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>prolongations ne doivent pas entraîner de modification sensible du budget global. Des restrictions s</w:t>
+        <w:t>Les parties peuvent décider de prolonger la durée figurant au document de projet pour tenir compte des retards dans la mise en œuvre de certaines activités et donc dans la réalisation de résultats. Ces prolongations ne doivent pas entraîner de modification sensible du budget global. Des restrictions s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>appliquent aux projets financés par le FEM ou le FVC et par certains bailleurs de fonds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D5FAFA" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
@@ -3436,160 +3426,155 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>annulation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFE977B" w14:textId="659A7A0B" w:rsidR="00B46656" w:rsidRPr="001A1CA1" w:rsidRDefault="00B46656" w:rsidP="00B46656">
+    <w:p w14:paraId="3EFE977B" w14:textId="3316D9B9" w:rsidR="00B46656" w:rsidRPr="001A1CA1" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Annulation</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si les problèmes n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ont pas été résolus dans un délai raisonnable, le projet doit être annulé. Les fonds non dépensés définis comme le montant ciblé pour l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>allocation des ressources régulières qui résultent d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">un projet annulé peuvent être reprogrammés, compte tenu des engagements non réglés du projet annulé. Les contributions des tiers peuvent être reprogrammées sous réserve de </w:t>
-[...6 lines deleted...]
-        <w:t>l</w:t>
+        <w:t>un projet annulé peuvent être reprogrammés, compte tenu des engagements non réglés du projet annulé. Les contributions des tiers peuvent être reprogrammées sous réserve de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>approbation du bailleur de fonds (les fonds non dépensés doivent être restitués aux fonds verticaux tels que le FEM ou le FVC). Le partenaire de mise en œuvre procède aux étapes nécessaires à l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">achèvement financier, comme décrit dans la </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>clôture</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="002369E6" w:rsidRPr="00B91ABB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:spacing w:val="-6"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>du projet. Si l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>annulation entraîne des changements importants dans le document de programme pays approuvé, un amendement peut s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -3611,667 +3596,769 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3A2D6BA6" w14:textId="15DE8A88" w:rsidR="001A1CA1" w:rsidRPr="00485C28" w:rsidRDefault="00C24644" w:rsidP="001A1CA1">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24644">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Modifier le plan d'évaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF810C8" w14:textId="0F4511F2" w:rsidR="001A1CA1" w:rsidRPr="00D04BC8" w:rsidRDefault="001A1CA1" w:rsidP="001A1CA1">
+    <w:p w14:paraId="7EF810C8" w14:textId="0EAB5BB0" w:rsidR="001A1CA1" w:rsidRPr="002369E6" w:rsidRDefault="00D04BC8" w:rsidP="00B91ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00981B0C">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D04BC8" w:rsidRPr="00D04BC8">
+      <w:r w:rsidRPr="00D04BC8">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Le plan d'évaluation n'est pas un document statique et peut nécessiter un ajustement en fonction de l'évolution des circonstances. Le plan d'évaluation doit être revu chaque année et affiné et ajusté si nécessaire. La réunion annuelle de planification des activités du bureau de pays au début de l'année offre une bonne occasion de revoir le plan d'évaluation. Les changements qui peuvent être apportés avec l'approbation comprennent Prolonger la date d'achèvement des évaluations ; Changer la portée et l'objectif des évaluations en raison de changements dans le contexte (par exemple, situations de crise) ; Ajouter de nouvelles évaluations. Les nouveaux projets peuvent nécessiter des évaluations nouvelles et supplémentaires qui doivent être incluses dans le plan d'évaluation ; Suppression (dans des circonstances exceptionnelles).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CE2C68" w14:textId="562BE647" w:rsidR="00D04BC8" w:rsidRDefault="00D04BC8" w:rsidP="001A1CA1">
+    <w:p w14:paraId="7C9C279C" w14:textId="77777777" w:rsidR="002369E6" w:rsidRPr="00D04BC8" w:rsidRDefault="002369E6" w:rsidP="00B91ABB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CE2C68" w14:textId="562BE647" w:rsidR="00D04BC8" w:rsidRDefault="00D04BC8" w:rsidP="00B91ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04BC8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>out ajustement des plans, y compris les changements de date, les suppressions et les ajouts, doit être clairement étayé par une justification détaillée validée et approuvée par le point focal régional d'évaluation. Au fur et à mesure que des changements sont apportés au plan d'évaluation, il est également important de s'assurer que les objectifs globaux, la portée, la couverture et le calendrier reflètent toujours le travail de l'unité de programme, capturent ses résultats et sont réalistes pour la mise en œuvre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2E2029" w14:textId="7AB2492A" w:rsidR="00D04BC8" w:rsidRDefault="00D04BC8" w:rsidP="001A1CA1">
+    <w:p w14:paraId="5780495C" w14:textId="77777777" w:rsidR="002369E6" w:rsidRDefault="002369E6" w:rsidP="00B91ABB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2E2029" w14:textId="7AB2492A" w:rsidR="00D04BC8" w:rsidRDefault="00D04BC8" w:rsidP="00B91ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04BC8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Retarder une évaluation : Si un projet, un programme ou un résultat s'avère ne pas être encore prêt pour l'évaluation et qu'un retard dans la mise en œuvre de l'évaluation est nécessaire, des ajustements peuvent être apportés au plan d'évaluation avec une nouvelle date d'achèvement de l'évaluation. Si l'évaluation doit être retardée, un ajustement doit être apporté au plan d'évaluation avec une justification et soumis via le CER pour examen et approbation par le point focal régional d'évaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24ADD508" w14:textId="66648CBA" w:rsidR="00D04BC8" w:rsidRDefault="00D04BC8" w:rsidP="001A1CA1">
+    <w:p w14:paraId="46816A49" w14:textId="77777777" w:rsidR="002369E6" w:rsidRDefault="002369E6" w:rsidP="00B91ABB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10988CDD" w14:textId="339BE613" w:rsidR="002369E6" w:rsidRDefault="00D04BC8" w:rsidP="00B91ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04BC8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>Suppression d'une évaluation : Les unités de programme doivent s'efforcer de mettre en œuvre toutes les évaluations figurant dans un plan d'évaluation. Ce n'est que dans des circonstances exceptionnelles qu'une évaluation doit être supprimée d'un plan d'évaluation. Si l'on estime qu'une évaluation n'est plus pertinente ou qu'elle ne répond pas aux exigences d'</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Suppression d'une évaluation : Les unités de programme doivent s'efforcer de mettre en œuvre toutes les évaluations figurant dans un plan d'évaluation. Ce n'est que dans des circonstances exceptionnelles qu'une évaluation doit être supprimée d'un plan d'évaluation. Si l'on estime qu'une évaluation n'est plus pertinente ou qu'elle ne répond pas aux exigences d'évaluabilité, la direction générale du PNUD et l'unité de programme doivent examiner et approuver la suppression avec le point focal/spécialiste/agent de suivi et d'évaluation et le chef de projet, en s'assurant que le conseil du programme ou du projet a approuvé la suppression. Une demande de suppression d'une évaluation doit être soumise via l'ERC, accompagnée d'une justification claire et détaillée, pour </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D04BC8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>évaluabilité</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D04BC8">
+        <w:lastRenderedPageBreak/>
+        <w:t>examen et approbation par le point focal régional d'évaluation. Toutes les modifications apportées au plan d'évaluation seront enregistrées dans l'ERC afin de soutenir et de renforcer la supervision de la mise en œuvre du plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C31C402" w14:textId="77777777" w:rsidR="002369E6" w:rsidRPr="00B91ABB" w:rsidRDefault="002369E6" w:rsidP="00B91ABB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>, la direction générale du PNUD et l'unité de programme doivent examiner et approuver la suppression avec le point focal/spécialiste/agent de suivi et d'évaluation et le chef de projet, en s'assurant que le conseil du programme ou du projet a approuvé la suppression. Une demande de suppression d'une évaluation doit être soumise via l'ERC, accompagnée d'une justification claire et détaillée, pour examen et approbation par le point focal régional d'évaluation. Toutes les modifications apportées au plan d'évaluation seront enregistrées dans l'ERC afin de soutenir et de renforcer la supervision de la mise en œuvre du plan.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A779735" w14:textId="0B8D6C77" w:rsidR="00D04BC8" w:rsidRPr="00D04BC8" w:rsidRDefault="00C24644" w:rsidP="001A1CA1">
+    <w:p w14:paraId="3A779735" w14:textId="5EE91B5E" w:rsidR="00D04BC8" w:rsidRPr="00D04BC8" w:rsidRDefault="00C24644" w:rsidP="00B91ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les évaluations peuvent être supprimées dans les cas suivants (a) les évaluations ont été ajoutées par erreur au plan d'évaluation ou à l'ERC, comme les doublons ; (b) la date d'achèvement prévue est en dehors de la période du programme de pays, auquel cas l'évaluation est supprimée et ajoutée au plan d'évaluation suivant ; (c) les évaluations sont combinées à d'autres évaluations telles que des évaluations de résultats, thématiques ou régionales ; (d) les fonds disponibles sont trop limités pour rendre une évaluation utilisable ou crédible ; et (e) la sécurité, la situation politique ou sociale </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">est telle que l'évaluation ne peut pas se dérouler en toute sécurité ou atteindre ses objectifs. Voir également la </w:t>
+        <w:t xml:space="preserve">Les évaluations peuvent être supprimées dans les cas suivants (a) les évaluations ont été ajoutées par erreur au plan d'évaluation ou à l'ERC, comme les doublons ; (b) la date d'achèvement prévue est en dehors de la période du programme de pays, auquel cas l'évaluation est supprimée et ajoutée au plan d'évaluation suivant ; (c) les évaluations sont combinées à d'autres évaluations telles que des évaluations de résultats, thématiques ou régionales ; (d) les fonds disponibles sont trop limités pour rendre une évaluation utilisable ou crédible ; et (e) la sécurité, la situation politique ou sociale est telle que l'évaluation ne peut pas se dérouler en toute sécurité ou atteindre ses objectifs. Voir également la </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00981B0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>directive d'évaluation du PNUD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C24644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC774BA" w14:textId="5ED61C5C" w:rsidR="00B46656" w:rsidRPr="00D04BC8" w:rsidRDefault="00B46656" w:rsidP="009345BC">
+    <w:p w14:paraId="1FC774BA" w14:textId="5ED61C5C" w:rsidR="00B46656" w:rsidRPr="00D04BC8" w:rsidRDefault="00B46656" w:rsidP="00B91ABB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="570ADC5F" w14:textId="77777777" w:rsidR="001A1CA1" w:rsidRPr="00D04BC8" w:rsidRDefault="001A1CA1" w:rsidP="009345BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60EC5138" w14:textId="23C0353F" w:rsidR="009345BC" w:rsidRPr="001A1CA1" w:rsidRDefault="009345BC" w:rsidP="009345BC">
+    <w:p w14:paraId="6383771A" w14:textId="77777777" w:rsidR="002369E6" w:rsidRDefault="002369E6" w:rsidP="009345BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Avertissement:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A1CA1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB73131" w14:textId="77777777" w:rsidR="002369E6" w:rsidRDefault="002369E6" w:rsidP="009345BC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60EC5138" w14:textId="2FCBDA56" w:rsidR="009345BC" w:rsidRPr="00B91ABB" w:rsidRDefault="002369E6" w:rsidP="009345BC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002369E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidR="009345BC" w:rsidRPr="00B91ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F4BA3E" w14:textId="77777777" w:rsidR="009345BC" w:rsidRPr="001A1CA1" w:rsidRDefault="009345BC" w:rsidP="009345BC">
+    <w:p w14:paraId="64F4BA3E" w14:textId="77777777" w:rsidR="009345BC" w:rsidRPr="00B91ABB" w:rsidRDefault="009345BC" w:rsidP="009345BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A1CA1">
+      <w:r w:rsidRPr="00B91ABB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B99C1C1" w14:textId="77777777" w:rsidR="009345BC" w:rsidRDefault="009345BC" w:rsidP="009345BC">
+    <w:p w14:paraId="1B99C1C1" w14:textId="77777777" w:rsidR="009345BC" w:rsidRPr="00B91ABB" w:rsidRDefault="009345BC" w:rsidP="009345BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B91ABB">
         <w:rPr>
           <w:rStyle w:val="marka4bn33sjm"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B91ABB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B91ABB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346576C0" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="001A1CA1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="346576C0" w14:textId="77777777" w:rsidR="00D757E6" w:rsidRPr="001A1CA1" w:rsidRDefault="00D757E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00696E96" w:rsidRPr="001A1CA1" w:rsidSect="00662578">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:sectPr w:rsidR="00D757E6" w:rsidRPr="001A1CA1" w:rsidSect="00B91ABB">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1896" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66F3A10B" w14:textId="77777777" w:rsidR="008D7AEE" w:rsidRDefault="008D7AEE" w:rsidP="00107E6D">
+    <w:p w14:paraId="5238AB74" w14:textId="77777777" w:rsidR="00091D8D" w:rsidRDefault="00091D8D" w:rsidP="00107E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D343894" w14:textId="77777777" w:rsidR="008D7AEE" w:rsidRDefault="008D7AEE" w:rsidP="00107E6D">
+    <w:p w14:paraId="6F981A40" w14:textId="77777777" w:rsidR="00091D8D" w:rsidRDefault="00091D8D" w:rsidP="00107E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6749E29C" w14:textId="77777777" w:rsidR="000B3504" w:rsidRDefault="000B3504">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="205976DC" w14:textId="06BA747C" w:rsidR="000B3504" w:rsidRPr="000B3504" w:rsidRDefault="002369E6" w:rsidP="00B91ABB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...10 lines deleted...]
-      <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000B3504">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000B3504">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="000B3504">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="000B3504">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A45D42">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000B3504">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="000B3504">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="000B3504">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">Effective Date: 6/5/2018 </w:t>
+    <w:r w:rsidRPr="00590CC6">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C866FC">
+      <w:t>Date d'entrée en vigueur</w:t>
+    </w:r>
+    <w:r>
+      <w:t> : 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="000B3504">
-[...3 lines deleted...]
-      <w:t>v. 5</w:t>
+    <w:r>
+      <w:t>Version # : 5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A490CEA" w14:textId="77777777" w:rsidR="008D7AEE" w:rsidRDefault="008D7AEE" w:rsidP="00107E6D">
+    <w:p w14:paraId="5B44CA70" w14:textId="77777777" w:rsidR="00091D8D" w:rsidRDefault="00091D8D" w:rsidP="00107E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60CF1EBD" w14:textId="77777777" w:rsidR="008D7AEE" w:rsidRDefault="008D7AEE" w:rsidP="00107E6D">
+    <w:p w14:paraId="0326BFF1" w14:textId="77777777" w:rsidR="00091D8D" w:rsidRDefault="00091D8D" w:rsidP="00107E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1292D7F3" w14:textId="77777777" w:rsidR="00B46656" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> La suspension d’un projet peut être déclenchée en raison d’une détérioration rapide de la situation sécuritaire qui expose le personnel du PNUD à des risques inacceptables. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7BE273BE" w14:textId="77777777" w:rsidR="000B3504" w:rsidRDefault="000B3504">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62231EFD" w14:textId="51286003" w:rsidR="000B3504" w:rsidRDefault="002369E6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14F825AA" wp14:editId="4709DDB4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-198120</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1403284235" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="591279" cy="900000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01026279"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1938C736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5089,132 +5176,142 @@
   <w:num w:numId="2" w16cid:durableId="661811530">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1843620957">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734472808">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="793601833">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="787965897">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="164900862">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1460414766">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00107E6D"/>
     <w:rsid w:val="0004134C"/>
+    <w:rsid w:val="00091996"/>
+    <w:rsid w:val="00091D8D"/>
     <w:rsid w:val="00094311"/>
     <w:rsid w:val="000B3504"/>
     <w:rsid w:val="00104F58"/>
     <w:rsid w:val="00107E6D"/>
     <w:rsid w:val="001A1CA1"/>
+    <w:rsid w:val="002369E6"/>
     <w:rsid w:val="004F17C8"/>
     <w:rsid w:val="00585515"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00662578"/>
+    <w:rsid w:val="007658B5"/>
     <w:rsid w:val="007E03E9"/>
     <w:rsid w:val="008B2AA8"/>
     <w:rsid w:val="008D7AEE"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="009345BC"/>
     <w:rsid w:val="00981B0C"/>
     <w:rsid w:val="00B14B54"/>
     <w:rsid w:val="00B46656"/>
+    <w:rsid w:val="00B91ABB"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00C24644"/>
     <w:rsid w:val="00C933F0"/>
     <w:rsid w:val="00D04BC8"/>
     <w:rsid w:val="00D5096F"/>
+    <w:rsid w:val="00D54229"/>
+    <w:rsid w:val="00D757E6"/>
+    <w:rsid w:val="00E3017A"/>
     <w:rsid w:val="00E94A9E"/>
     <w:rsid w:val="00F31B33"/>
     <w:rsid w:val="00F75590"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="60E9AF9F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5836,89 +5933,117 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B3504"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000B3504"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002369E6"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002369E6"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="489717101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="513036596">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/French/index.shtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/French/documents/update-2021/UNDP_Evaluation_Guidelines_FR_June%202021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6160,85 +6285,58 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<p:Policy xmlns:p="office.server.policy" id="" local="true">
-[...25 lines deleted...]
-<?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">3</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Gérer les changements</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
@@ -6246,51 +6344,51 @@
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3103</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3103</Url>
       <Description>POPP-11-3103</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3</DLCPolicyLabelValue>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -6603,185 +6701,212 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF9EE0D8-3521-4E59-B8B6-75C4245F90C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45496B55-5A9D-45F5-BF70-99B6205FB97C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE71D24-BF7D-4784-808A-541C8F4CAFE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7939E08-7DFA-4D6B-BA1E-92FAA4E941C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E64D7E52-174C-4A47-A192-5EA073D0BAF8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2850</Words>
-  <Characters>16245</Characters>
+  <Words>2859</Words>
+  <Characters>16297</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>135</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19057</CharactersWithSpaces>
+  <CharactersWithSpaces>19118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>