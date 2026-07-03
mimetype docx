--- v1 (2026-05-22)
+++ v2 (2026-07-03)
@@ -208,112 +208,124 @@
         <w:t xml:space="preserve">approbation du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conseil d’administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> du PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D965DFE" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
+    <w:p w14:paraId="1D965DFE" w14:textId="5A9F0AE5" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Les processus de suivi et de revues servent d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>occasion pour examiner les difficultés, les nouveaux partenariats et autres opportunités de perfectionner le PNUAD/CPD/RPD et/ou les projets constitutifs afin d</w:t>
+        <w:t xml:space="preserve">occasion pour examiner les difficultés, les nouveaux partenariats et autres opportunités de perfectionner le PNUAD/CPD/RPD et/ou les projets </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF318C" w:rsidRPr="00DF318C">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>composants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afin d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>accroître les chances d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">atteindre les résultats et les effets convenus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA0AA46" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
+    <w:p w14:paraId="2CA0AA46" w14:textId="0551A0DF" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Pour s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -327,51 +339,63 @@
         </w:rPr>
         <w:t>assurer que le programme demeure pertinent et contribue efficacement aux résultats au niveau des effets, le comité de pilotage du programme peut approuver certains changements apportés au programme sans qu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">il ne soit nécessaire de soumettre à nouveau le document du programme au </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Conseil d’administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du PNUD. Cela inclus : a) la suppression des produits qui ne nuiraient pas à l</w:t>
+        <w:t xml:space="preserve"> du PNUD. Cela inclu</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF318C">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> : a) la suppression des produits qui ne nuiraient pas à l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>atteinte des effets convenus ; b) l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ajout de nouveaux produits nécessaires à l</w:t>
       </w:r>
@@ -402,200 +426,200 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>approbation du document de programme ; et c) la modification des indicateurs des effets ou des produits qui mesurent l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">avancement du programme. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB10078" w14:textId="28D6E063" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
+    <w:p w14:paraId="2AB10078" w14:textId="5C56AEBB" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les cadres de résultats révisés des programmes pays et régionaux doivent être soumis au Groupe de </w:t>
-[...5 lines deleted...]
-        <w:t>l’</w:t>
+        <w:t xml:space="preserve">Les cadres de résultats révisés des programmes pays et régionaux doivent être soumis au </w:t>
+      </w:r>
+      <w:r w:rsidR="005503A1" w:rsidRPr="005503A1">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>BPPS / Hub Qualité et Impact</w:t>
       </w:r>
       <w:r w:rsidR="00F31B33">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">efficacité </w:t>
-[...23 lines deleted...]
-        <w:t>du BPPS,</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> PNUD, par l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">intermédiaire du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">ureau </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>égional compétent, pour assurance qualité et classification dans les archives de l</w:t>
+        <w:t xml:space="preserve">égional compétent, pour assurance qualité et </w:t>
+      </w:r>
+      <w:r w:rsidR="00D153BF" w:rsidRPr="00D153BF">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>classement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans les archives de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">organisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636BC88B" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
+    <w:p w14:paraId="636BC88B" w14:textId="38385328" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Toute modification du document de programme, du cadre de résultats ou du plan d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>évaluation approuvée par le comité de pilotage du programme doit être consignée dans un document révisé et déposée avec le procès-verbal de la réunion du comité de pilotage. Les révisions apportées au cadre de résultats ou au plan d</w:t>
+        <w:t xml:space="preserve">évaluation approuvée par le comité de pilotage du programme doit être consignée dans un document révisé et </w:t>
+      </w:r>
+      <w:r w:rsidR="00682DF9" w:rsidRPr="00682DF9">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>archivée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec le procès-verbal de la réunion du comité de pilotage. Les révisions apportées au cadre de résultats ou au plan d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>évaluation doivent être mises à jour dans les systèmes de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">organisation, notamment le Centre de </w:t>
       </w:r>
@@ -1123,51 +1147,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">approbation du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Conseil d’administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0444A838" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
+    <w:p w14:paraId="0444A838" w14:textId="36A5AC78" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Si la durée d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -1229,61 +1253,61 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ssistance</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> projet.</w:t>
+      <w:r w:rsidR="00707998" w:rsidRPr="00707998">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>projet par projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F616FA" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73DC5C38" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -1339,97 +1363,115 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’a</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">pprobation du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Conseil d’administration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CAC3A8" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
+    <w:p w14:paraId="67CAC3A8" w14:textId="414C1C35" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Le document d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un programme pays approuvé peut être substantiellement modifié si des changements importants dans la situation du développement national affectent son contenu et sa pertinence. Le comité de pilotage du programme doit discuter et se mettre d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">accord sur tout changement important, qui doivent être documentés dans le procès-verbal de la réunion ou dans un échange de lettres et dans la révision du document de programme. </w:t>
+        <w:t xml:space="preserve">accord sur </w:t>
+      </w:r>
+      <w:r w:rsidR="00D761E8" w:rsidRPr="00D761E8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>tous les changements importants, qui doivent être documentés</w:t>
+      </w:r>
+      <w:r w:rsidR="00D761E8">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans le procès-verbal de la réunion ou dans un échange de lettres et dans la révision du document de programme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C0F2D9" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
@@ -1509,121 +1551,121 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Conseil d’administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>, en consultation avec le secrétariat du comité d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>évaluation du programme du siège.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D316179" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
+    <w:p w14:paraId="4D316179" w14:textId="276A1F85" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>Les changements apportés à un programme pays ou régional qui justifierai d</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">en informer le </w:t>
+        <w:t xml:space="preserve">Les changements apportés à un programme pays ou régional </w:t>
+      </w:r>
+      <w:r w:rsidR="00B406A5" w:rsidRPr="00B406A5">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>qui justifieraient d’en informer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Conseil d’administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> sont les suivants : a) l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ajout d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>effets nouveaux ou isolées qui ne sont pas directement liées aux effets approuvés ; b) l</w:t>
+        <w:t>effets nouveaux ou isolés qui ne sont pas directement liés aux effets approuvés ; b) l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>omission d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>effets ou de produits convenus qui auront une incidence négative sur l</w:t>
       </w:r>
@@ -2066,64 +2108,72 @@
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>égional compétent de décider de la suspension en consultation et en accord avec l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’a</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">dministrateur </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>ou l’administratrice a</w:t>
+        <w:t xml:space="preserve">ou l’administratrice </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ssocié</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Conseil d’administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> sera informé, à sa prochaine session pratique, des programmes qui ont été suspendus.</w:t>
       </w:r>
@@ -2141,83 +2191,89 @@
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="0" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Modifications apportées aux projets et aux portefeuilles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE48F0C" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
+    <w:p w14:paraId="2DE48F0C" w14:textId="7018AA8D" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>Un document de projet peut être révisé à tout moment par accord entre les signataires du document, le bailleur de fonds, le comité directeur du fonds commun des Nations Unies et/ou le fonds vertical, selon le cas, et après consultation avec le comité de pilotage du projet. Le but de la révision doit être d</w:t>
-[...11 lines deleted...]
-        <w:t>apporter des ajustements et des améliorations substantiels ou financiers au projet. Des restrictions s</w:t>
+        <w:t xml:space="preserve">Un document de projet peut être révisé à tout moment par accord entre les signataires du document, le bailleur de fonds, le comité directeur du fonds commun des Nations Unies et/ou le fonds vertical, selon le cas, et après consultation avec le comité de pilotage du projet. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6592" w:rsidRPr="008C6592">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Le but de la révision est d’apporter</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6592">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>des ajustements et des améliorations substantiels ou financiers au projet. Des restrictions s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">appliquent aux projets financés par le </w:t>
       </w:r>
       <w:r w:rsidRPr="009539BF">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Fonds pour l’environnement mondial (FEM) et le Fonds vert pour le climat (FVC).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345094EE" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2378,67 +2434,83 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>innovation. En cas de prévision d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">un dépassement du niveau de tolérance, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">la ou </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">le gestionnaire de projet doit présenter la question au comité de pilotage du projet, et cette procédure peut déboucher sur une révision. Dans les limites des tolérances convenues, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">la ou </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>le gestionnaire de projet peut agir sans intervention du comité de pilotage du projet. Des restrictions s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">appliquent à certains projets financés par des bailleurs de fonds, tels que les projets financés par le FEM ou le FVC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407B360A" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2946,57 +3018,71 @@
         </w:rPr>
         <w:t>un projet ayant une incidence sur ses produits, sa date d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>achèvement ou son coût total estimé nécessite une révision officielle du budget qui doit être acceptée par les signataires du document de projet initial et peut nécessiter l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>approbation du bailleur de fonds, du comité directeur du fonds commun des Nations Unies ou du fonds vertical, si nécessaire. L</w:t>
-[...5 lines deleted...]
-        <w:t>a ou l</w:t>
+        <w:t xml:space="preserve">approbation du bailleur de fonds, du comité directeur du fonds commun des Nations Unies ou du fonds vertical, si nécessaire. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou l</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>gestionnaire de programme du PNUD peut signer seul la révision à condition que les autres signataires n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
@@ -3205,226 +3291,262 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autorité gouvernementale de coordination du développement, le comité de pilotage du projet et le bailleur de fonds, le comité directeur du fonds commun des Nations Unies ou le fonds vertical, selon le cas. Conformément à son obligation de rendre compte de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">utilisation des ressources du PNUD, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">la ou </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidRPr="00394978">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>le gestionnaire</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> de programme/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>eprésentant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> r</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ésident</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> du PNUD doit annuler les projets qui ne sont pas susceptibles d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">atteindre les résultats escomptés. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BFE5F5" w14:textId="77777777" w:rsidR="00B46656" w:rsidRPr="00485C28" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Suspension</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> Un projet est annulé après une période de suspension. Pendant cette période, les parties se concertent et tentent de résoudre les problèmes par application des mesures correctives. Si les problèmes sont résolus, les activités du projet peuvent reprendre. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00394978">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>a ou l</w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou l</w:t>
       </w:r>
       <w:r w:rsidRPr="00394978">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00394978">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>gestionnaire</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> de programme/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>eprésentant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> r</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ésident</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit confirmer aux parties la date de reprise des activités. Dans une situation d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>urgence, il va généralement de soi que des mesures correctives ne peuvent être prises. Si tel est le cas, le PNUD doit procéder directement à l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
@@ -3565,61 +3687,50 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>annulation entraîne des changements importants dans le document de programme pays approuvé, un amendement peut s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>avérer nécessaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7248DF78" w14:textId="77777777" w:rsidR="001A1CA1" w:rsidRPr="00B46656" w:rsidRDefault="001A1CA1" w:rsidP="001A1CA1">
-[...9 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3A2D6BA6" w14:textId="15DE8A88" w:rsidR="001A1CA1" w:rsidRPr="00485C28" w:rsidRDefault="00C24644" w:rsidP="001A1CA1">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24644">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Modifier le plan d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF810C8" w14:textId="0EAB5BB0" w:rsidR="001A1CA1" w:rsidRPr="002369E6" w:rsidRDefault="00D04BC8" w:rsidP="00B91ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3723,59 +3834,75 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10988CDD" w14:textId="339BE613" w:rsidR="002369E6" w:rsidRDefault="00D04BC8" w:rsidP="00B91ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04BC8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suppression d'une évaluation : Les unités de programme doivent s'efforcer de mettre en œuvre toutes les évaluations figurant dans un plan d'évaluation. Ce n'est que dans des circonstances exceptionnelles qu'une évaluation doit être supprimée d'un plan d'évaluation. Si l'on estime qu'une évaluation n'est plus pertinente ou qu'elle ne répond pas aux exigences d'évaluabilité, la direction générale du PNUD et l'unité de programme doivent examiner et approuver la suppression avec le point focal/spécialiste/agent de suivi et d'évaluation et le chef de projet, en s'assurant que le conseil du programme ou du projet a approuvé la suppression. Une demande de suppression d'une évaluation doit être soumise via l'ERC, accompagnée d'une justification claire et détaillée, pour </w:t>
-      </w:r>
+        <w:t>Suppression d'une évaluation : Les unités de programme doivent s'efforcer de mettre en œuvre toutes les évaluations figurant dans un plan d'évaluation. Ce n'est que dans des circonstances exceptionnelles qu'une évaluation doit être supprimée d'un plan d'évaluation. Si l'on estime qu'une évaluation n'est plus pertinente ou qu'elle ne répond pas aux exigences d'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D04BC8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:t>évaluabilité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D04BC8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la direction générale du PNUD et l'unité de programme doivent examiner et approuver la suppression avec le point focal/spécialiste/agent de suivi et d'évaluation et le chef de projet, en s'assurant que le conseil du programme ou du projet a approuvé la suppression. Une demande de suppression d'une évaluation doit être soumise via l'ERC, accompagnée d'une justification claire et détaillée, pour examen et approbation par le point focal régional d'évaluation. Toutes les modifications apportées </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04BC8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>examen et approbation par le point focal régional d'évaluation. Toutes les modifications apportées au plan d'évaluation seront enregistrées dans l'ERC afin de soutenir et de renforcer la supervision de la mise en œuvre du plan.</w:t>
+        <w:t>au plan d'évaluation seront enregistrées dans l'ERC afin de soutenir et de renforcer la supervision de la mise en œuvre du plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C31C402" w14:textId="77777777" w:rsidR="002369E6" w:rsidRPr="00B91ABB" w:rsidRDefault="002369E6" w:rsidP="00B91ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A779735" w14:textId="5EE91B5E" w:rsidR="00D04BC8" w:rsidRPr="00D04BC8" w:rsidRDefault="00C24644" w:rsidP="00B91ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3931,142 +4058,144 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B91ABB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B99C1C1" w14:textId="77777777" w:rsidR="009345BC" w:rsidRPr="00B91ABB" w:rsidRDefault="009345BC" w:rsidP="009345BC">
+    <w:p w14:paraId="1B99C1C1" w14:textId="0E3FEEBF" w:rsidR="009345BC" w:rsidRPr="00B91ABB" w:rsidRDefault="001101C3" w:rsidP="009345BC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B91ABB">
+      <w:r w:rsidRPr="001101C3">
         <w:rPr>
           <w:rStyle w:val="marka4bn33sjm"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...13 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidR="00545D42" w:rsidRPr="00C24684">
+        <w:rPr>
+          <w:rStyle w:val="marka4bn33sjm"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B91ABB">
+      <w:r w:rsidR="009345BC" w:rsidRPr="00B91ABB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346576C0" w14:textId="77777777" w:rsidR="00D757E6" w:rsidRPr="001A1CA1" w:rsidRDefault="00D757E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D757E6" w:rsidRPr="001A1CA1" w:rsidSect="00B91ABB">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1896" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5238AB74" w14:textId="77777777" w:rsidR="00091D8D" w:rsidRDefault="00091D8D" w:rsidP="00107E6D">
+    <w:p w14:paraId="6EB20731" w14:textId="77777777" w:rsidR="00AB6AD3" w:rsidRDefault="00AB6AD3" w:rsidP="00107E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F981A40" w14:textId="77777777" w:rsidR="00091D8D" w:rsidRDefault="00091D8D" w:rsidP="00107E6D">
+    <w:p w14:paraId="07231E52" w14:textId="77777777" w:rsidR="00AB6AD3" w:rsidRDefault="00AB6AD3" w:rsidP="00107E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4083,189 +4212,180 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="205976DC" w14:textId="06BA747C" w:rsidR="000B3504" w:rsidRPr="000B3504" w:rsidRDefault="002369E6" w:rsidP="00B91ABB">
+  <w:p w14:paraId="205976DC" w14:textId="0F7D5BC0" w:rsidR="000B3504" w:rsidRPr="005503A1" w:rsidRDefault="002369E6" w:rsidP="00B91ABB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A45D42">
+    <w:r w:rsidRPr="005503A1">
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00A45D42">
+    <w:r w:rsidRPr="005503A1">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00A45D42">
+    <w:r w:rsidRPr="005503A1">
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00A45D42">
+    <w:r w:rsidRPr="005503A1">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00590CC6">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C866FC">
       <w:t>Date d'entrée en vigueur</w:t>
     </w:r>
     <w:r>
       <w:t> : 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t>Version # : 5</w:t>
+      <w:t xml:space="preserve">Version # : </w:t>
+    </w:r>
+    <w:r w:rsidR="005503A1">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B44CA70" w14:textId="77777777" w:rsidR="00091D8D" w:rsidRDefault="00091D8D" w:rsidP="00107E6D">
+    <w:p w14:paraId="7EC5FF27" w14:textId="77777777" w:rsidR="00AB6AD3" w:rsidRDefault="00AB6AD3" w:rsidP="00107E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0326BFF1" w14:textId="77777777" w:rsidR="00091D8D" w:rsidRDefault="00091D8D" w:rsidP="00107E6D">
+    <w:p w14:paraId="368D684F" w14:textId="77777777" w:rsidR="00AB6AD3" w:rsidRDefault="00AB6AD3" w:rsidP="00107E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1292D7F3" w14:textId="77777777" w:rsidR="00B46656" w:rsidRDefault="00B46656" w:rsidP="00B46656">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> La suspension d’un projet peut être déclenchée en raison d’une détérioration rapide de la situation sécuritaire qui expose le personnel du PNUD à des risques inacceptables. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
@@ -5179,106 +5299,128 @@
   <w:num w:numId="3" w16cid:durableId="1843620957">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734472808">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="793601833">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="787965897">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="164900862">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1460414766">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00107E6D"/>
     <w:rsid w:val="0004134C"/>
     <w:rsid w:val="00091996"/>
     <w:rsid w:val="00091D8D"/>
     <w:rsid w:val="00094311"/>
     <w:rsid w:val="000B3504"/>
     <w:rsid w:val="00104F58"/>
     <w:rsid w:val="00107E6D"/>
+    <w:rsid w:val="001101C3"/>
     <w:rsid w:val="001A1CA1"/>
     <w:rsid w:val="002369E6"/>
+    <w:rsid w:val="002F4534"/>
+    <w:rsid w:val="003E009B"/>
     <w:rsid w:val="004F17C8"/>
+    <w:rsid w:val="00545D42"/>
+    <w:rsid w:val="005503A1"/>
     <w:rsid w:val="00585515"/>
+    <w:rsid w:val="005B2FDF"/>
     <w:rsid w:val="005E1DA7"/>
+    <w:rsid w:val="0061148B"/>
+    <w:rsid w:val="00621044"/>
     <w:rsid w:val="00662578"/>
+    <w:rsid w:val="00682DF9"/>
+    <w:rsid w:val="00707998"/>
     <w:rsid w:val="007658B5"/>
+    <w:rsid w:val="00796868"/>
     <w:rsid w:val="007E03E9"/>
     <w:rsid w:val="008B2AA8"/>
+    <w:rsid w:val="008C6592"/>
     <w:rsid w:val="008D7AEE"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="009345BC"/>
     <w:rsid w:val="00981B0C"/>
+    <w:rsid w:val="00A95FEC"/>
+    <w:rsid w:val="00AB6AD3"/>
     <w:rsid w:val="00B14B54"/>
+    <w:rsid w:val="00B406A5"/>
     <w:rsid w:val="00B46656"/>
     <w:rsid w:val="00B91ABB"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00C24644"/>
+    <w:rsid w:val="00C24684"/>
     <w:rsid w:val="00C933F0"/>
     <w:rsid w:val="00D04BC8"/>
+    <w:rsid w:val="00D153BF"/>
     <w:rsid w:val="00D5096F"/>
     <w:rsid w:val="00D54229"/>
     <w:rsid w:val="00D757E6"/>
+    <w:rsid w:val="00D761E8"/>
+    <w:rsid w:val="00DF12F4"/>
+    <w:rsid w:val="00DF318C"/>
     <w:rsid w:val="00E3017A"/>
     <w:rsid w:val="00E94A9E"/>
     <w:rsid w:val="00F31B33"/>
+    <w:rsid w:val="00F62550"/>
     <w:rsid w:val="00F75590"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6284,111 +6426,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...59 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -6701,212 +6782,273 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">3</UNDP_POPP_REFITEM_VERSION>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Gérer les changements</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3103</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3103</Url>
+      <Description>POPP-11-3103</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF9EE0D8-3521-4E59-B8B6-75C4245F90C4}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE71D24-BF7D-4784-808A-541C8F4CAFE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45496B55-5A9D-45F5-BF70-99B6205FB97C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF9EE0D8-3521-4E59-B8B6-75C4245F90C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7939E08-7DFA-4D6B-BA1E-92FAA4E941C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E64D7E52-174C-4A47-A192-5EA073D0BAF8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E64D7E52-174C-4A47-A192-5EA073D0BAF8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7939E08-7DFA-4D6B-BA1E-92FAA4E941C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2859</Words>
-  <Characters>16297</Characters>
+  <Words>2923</Words>
+  <Characters>16195</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>135</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>228</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19118</CharactersWithSpaces>
+  <CharactersWithSpaces>19062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>