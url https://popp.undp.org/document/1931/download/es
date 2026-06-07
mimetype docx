--- v0 (2025-10-06)
+++ v1 (2026-06-07)
@@ -1,63 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F00F5F8" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B5. Gestionar el cambio</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E90348" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -203,84 +199,87 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Para garantizar que el programa siga siendo pertinente y contribuya efectivamente a los resultados a nivel de efecto, la junta del programa podrá aprobar algunos cambios en el programa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>sin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tener que volver a enviar el documento del programa a la Junta Ejecutiva del PNUD. Estos cambios incluyen: (a) eliminación de productos que no perjudicaran el logro de los efectos acordados; (b) agregar nuevos productos necesarios para lograr un efecto acordado determinado identificado después de la aprobación del documento del programa; y c) cambiar los indicadores de efecto o producto que miden el avance del programa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE2E175" w14:textId="01DE56D8" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
+    <w:p w14:paraId="2DE2E175" w14:textId="0009CD47" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los marcos revisados de los resultados de los programas nacionales y regionales deben enviarse al Grupo sobre </w:t>
       </w:r>
       <w:r w:rsidR="00FE7D17">
         <w:t>la Efectividad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> del Desarrollo</w:t>
       </w:r>
       <w:r w:rsidR="00FE7D17">
         <w:t xml:space="preserve"> en BPPS</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, a través del Buró Regional </w:t>
+        <w:t xml:space="preserve">, a través del Buró </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5943">
+        <w:t>Regional del</w:t>
       </w:r>
       <w:r w:rsidR="00FE7D17">
-        <w:t xml:space="preserve"> del PNUD </w:t>
+        <w:t xml:space="preserve"> PNUD </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">correspondiente, para garantizar la calidad y archivar los registros corporativos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F015F9" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cualquier cambio aprobado por la junta del programa al documento del programa, el marco de resultados o el plan de evaluación debe registrarse en un documento revisado y archivado con las actas de reunión de la junta. Las revisiones al marco de resultados o al plan de evaluación deben actualizarse en los sistemas corporativos, incluido el Centro de Recursos de Evaluación, para facilitar el seguimiento, la presentación de informes y la evaluación. </w:t>
       </w:r>
@@ -429,58 +428,55 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>La duración de los programas regionales podrá cambiarse para sincronizarla con la duración del Plan Estratégico o por otras razones estratégicas determinadas por la gestión.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1D184A" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El Administrador del PNUD aprueba los programas extendidos por hasta un año así como los cambios que reducen la duración del programa e informa a la junta ejecutiva. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12DA2">
-        <w:t xml:space="preserve">Cualquier extensión que alargue </w:t>
-[...3 lines deleted...]
-        <w:t>el programa más allá de un año</w:t>
+        <w:t>Cualquier extensión que alargue el programa más allá de un año</w:t>
       </w:r>
       <w:r>
         <w:t>, como las extensiones de dos años y las segundas extensiones de un año, se presentan a la Junta Ejecutiva para su aprobación. Todas las demás extensiones se consideran excepcionales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A39A0A1" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Si la duración de una extensión no se puede determinar por circunstancias específicas de emergencia nacional, la Junta Ejecutiva podrá autorizar al Administrador a aprobar la asistencia proyecto por proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD420D8" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
@@ -646,76 +642,73 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="7ACA069A" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336C4BAA" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Suspensión de un programa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9F8D33" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El PNUD puede suspender un programa de país cuando la situación del país hace imposible lograr los efectos del programa. El Director del Buró Regional pertinente toma una decisión sobre la suspensión </w:t>
-[...3 lines deleted...]
-        <w:t>en consulta y acuerdo con el Administrador Asociado. En la siguiente sesión práctica de la Junta Ejecutiva, se notificará sobre los programas que han sido suspendidos.</w:t>
+        <w:t>El PNUD puede suspender un programa de país cuando la situación del país hace imposible lograr los efectos del programa. El Director del Buró Regional pertinente toma una decisión sobre la suspensión en consulta y acuerdo con el Administrador Asociado. En la siguiente sesión práctica de la Junta Ejecutiva, se notificará sobre los programas que han sido suspendidos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF8D290" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B2D3E0" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="0" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -742,67 +735,73 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Un documento del proyecto puede revisarse en cualquier momento por acuerdo entre los firmantes del documento, el donante, el comité directivo del fondo común de la ONU y/o el fondo vertical, según convenga, y luego de consultar con la junta del proyecto. El propósito de la revisión es realizar ajustes sustanciales o financieros y mejoras al proyecto. Rigen restricciones para los proyectos financiados por el FMAM y el FVC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFCD9EA" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Tolerancia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B40A146" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="003E2A7D" w:rsidRDefault="0014606B" w:rsidP="0014606B">
+    <w:p w14:paraId="5B40A146" w14:textId="1314C170" w:rsidR="0014606B" w:rsidRPr="003E2A7D" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>La tolerancia es la desviación permitida de un plan (en función del tiempo y el costo), sin que esta llame la atención de la autoridad con el próximo rango superior.</w:t>
+        <w:t xml:space="preserve">La tolerancia es la desviación permitida de un plan (en función del tiempo y el costo), sin que </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5943">
+        <w:t>este llame</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> la atención de la autoridad con el próximo rango superior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5977EE45" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En este proceso, la junta del proyecto puede acordar con el gerente del proyecto una tolerancia para cada plan detallado, según el plan de trabajo plurianual general. La tolerancia acordada debe registrarse por escrito en el documento del proyecto o en las actas de las reuniones aprobadas de la junta del proyecto. Normalmente, no debe exceder el 10 por ciento del presupuesto acordado en el nivel de actividad; sin embargo, puede exceder el 10 por ciento si una situación de crisis requiere flexibilidad o innovación. Si hay un pronóstico de que se va a superar la tolerancia, el gerente del proyecto debe remitir el asunto a la junta del proyecto, lo que puede derivar en una revisión. Dentro de las tolerancias acordadas, el gerente del proyecto puede operar sin la intervención de la junta del proyecto. Rigen restricciones para algunos proyectos financiados por donantes, como los proyectos financiados por el FMAM o el FVC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FC9FDC" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
@@ -842,74 +841,74 @@
         <w:t xml:space="preserve">Las revisiones sustantivas son cambios en el diseño, el enfoque, el asociado en la ejecución, la teoría del cambio o el marco de resultados del proyecto realizadas en respuesta a los cambios en el contexto del desarrollo o nuevas pruebas y aprendizajes. Las revisiones se pueden hacer en cualquier momento en respuesta a las actividades de seguimiento, evaluación y revisión. Cuando hay un cambio en el diseño sustantivo, los insumos y el presupuesto normalmente también deberán modificarse. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA9FF4E" w14:textId="710EF521" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Las revisiones sustantivas deben incluirse en la documentación revisada del proyecto, incluido un análisis de riesgos actualizado y el SESP, y deberán ser revisadas por las partes interesadas clave. Entre ellas se incluye a las partes interesadas que formaron parte del comité de avalúo del proyecto local inicial, cuando sea viable. Dichas revisiones pueden requerir la aprobación del donante, el comité directivo del fondo común de la ONU o el fondo vertical, según convenga. La junta del proyecto acuerda el documento revisado, que se registra en la documentación revisada del proyecto y se archiva con las actas de reunión de la junta. Cualquier revisión al marco de resultados debe actualizarse en </w:t>
       </w:r>
       <w:r w:rsidR="00FE7D17">
         <w:t>Quantum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> para facilitar el seguimiento, la presentación de informes y la evaluación. Para proyectos globales y regionales, la autoridad para firmar las revisiones por cuenta del PNUD podrá estar a cargo del Director del Buró. El Buró Regional garantiza que el asociado en la ejecución que está llevando a cabo el proyecto refrende dichas revisiones.</w:t>
+        <w:t xml:space="preserve"> para facilitar el seguimiento, la presentación de informes y la evaluación. Para proyectos globales y regionales, la autoridad para firmar las revisiones por cuenta del PNUD </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>podrá estar a cargo del Director del Buró. El Buró Regional garantiza que el asociado en la ejecución que está llevando a cabo el proyecto refrende dichas revisiones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B44B13" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Las partes pueden decidir extender la duración cubierta por un documento del proyecto para que tenga en cuenta los retrasos en la ejecución de ciertas actividades y, por lo tanto, en la obtención de </w:t>
-[...3 lines deleted...]
-        <w:t>los resultados. Dichas extensiones no implican un cambio sustancial en el presupuesto general. Rigen restricciones para los proyectos financiados por el FMAM o el FVC y algunos donantes.</w:t>
+        <w:t>Las partes pueden decidir extender la duración cubierta por un documento del proyecto para que tenga en cuenta los retrasos en la ejecución de ciertas actividades y, por lo tanto, en la obtención de los resultados. Dichas extensiones no implican un cambio sustancial en el presupuesto general. Rigen restricciones para los proyectos financiados por el FMAM o el FVC y algunos donantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB0D56C" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Revisiones del presupuesto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF84895" w14:textId="352FF008" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
@@ -1044,58 +1043,55 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D322A4" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="0014606B" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cancelación.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Si los problemas no se resolvieron en un tiempo razonable, el proyecto debe cancelarse. Los fondos no utilizados definidos como objetivo de la distribución de recursos con cargo a los fondos básicos que provienen de un proyecto cancelado se pueden reprogramar, teniendo en cuenta las obligaciones pendientes del proyecto cancelado. Las contribuciones de terceros se pueden reprogramar sujetas a la aprobación por parte del donante (los fondos no utilizados se deben devolver a los fondos verticales como el FMAM o el FVC. El asociado en la </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ejecución lleva a cabo los pasos necesarios para la finalización financiera según se describe en el </w:t>
+        <w:t xml:space="preserve"> Si los problemas no se resolvieron en un tiempo razonable, el proyecto debe cancelarse. Los fondos no utilizados definidos como objetivo de la distribución de recursos con cargo a los fondos básicos que provienen de un proyecto cancelado se pueden reprogramar, teniendo en cuenta las obligaciones pendientes del proyecto cancelado. Las contribuciones de terceros se pueden reprogramar sujetas a la aprobación por parte del donante (los fondos no utilizados se deben devolver a los fondos verticales como el FMAM o el FVC. El asociado en la ejecución lleva a cabo los pasos necesarios para la finalización financiera según se describe en el </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cierre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> del proyecto. Si la cancelación implica cambios importantes en el documento del programa aprobado para el país, se puede requerir una enmienda.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59518458" w14:textId="58B46BE0" w:rsidR="0014606B" w:rsidRDefault="00A206F2" w:rsidP="00A206F2">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -1186,673 +1182,604 @@
     <w:p w14:paraId="0B23CDFE" w14:textId="24757F3B" w:rsidR="00A206F2" w:rsidRPr="00A206F2" w:rsidRDefault="0077607F" w:rsidP="0075341B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077607F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supresión de una evaluación: </w:t>
       </w:r>
       <w:r w:rsidRPr="0077607F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las unidades de programa deben hacer todo lo posible para aplicar todas las evaluaciones de un plan de evaluación. Sólo en circunstancias excepcionales se debería suprimir una evaluación de un plan de evaluación. Si se considera que una evaluación ya no es pertinente o no se espera que cumpla los requisitos de </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> y el director del proyecto, asegurándose de que la junta del programa o del proyecto haya aprobado la supresión. La solicitud de supresión de una evaluación debería ser presentada a través del CEI, junto con una justificación clara y detallada, para su revisión y aprobación por el punto focal regional de evaluación. Todos los cambios realizados en el plan de evaluación se registrarán en el ERC para apoyar y reforzar la supervisión de la ejecución del plan.</w:t>
+        <w:t>Las unidades de programa deben hacer todo lo posible para aplicar todas las evaluaciones de un plan de evaluación. Sólo en circunstancias excepcionales se debería suprimir una evaluación de un plan de evaluación. Si se considera que una evaluación ya no es pertinente o no se espera que cumpla los requisitos de evaluabilidad, la dirección del PNUD y de la unidad de programa deberían revisar y aprobar la supresión con el punto focal/especialista/funcionario de SyE y el director del proyecto, asegurándose de que la junta del programa o del proyecto haya aprobado la supresión. La solicitud de supresión de una evaluación debería ser presentada a través del CEI, junto con una justificación clara y detallada, para su revisión y aprobación por el punto focal regional de evaluación. Todos los cambios realizados en el plan de evaluación se registrarán en el ERC para apoyar y reforzar la supervisión de la ejecución del plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A25207" w14:textId="54F44DAA" w:rsidR="00A206F2" w:rsidRPr="00A206F2" w:rsidRDefault="0077607F" w:rsidP="0075341B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077607F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Las evaluaciones pueden eliminarse en los casos en que (a) las evaluaciones se añadieron por error al plan de evaluación o al CEI, como los duplicados; (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Las evaluaciones pueden eliminarse en los casos en que (a) las evaluaciones se añadieron por error al plan de evaluación o al CEI, como los duplicados; (bi) la fecha de finalización prevista está fuera del período del programa del país, en cuyo caso la evaluación se elimina y se añade al siguiente plan </w:t>
+      </w:r>
       <w:r w:rsidRPr="0077607F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>bi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de evaluación; (c) las evaluaciones se combinan en otras evaluaciones, como las de efectos, temáticas o regionales; (d) los fondos disponibles son demasiado limitados para que una evaluación sea utilizable o creíble; y (e) la situación de seguridad, política o social es tal que la evaluación no puede realizarse de forma segura o cumplir sus objetivos. </w:t>
+      </w:r>
       <w:r w:rsidRPr="0077607F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Véase</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Véase también</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="0077607F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">Directrices de </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> del PNUD</w:t>
+          <w:t>Directrices de Evaluación del PNUD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A206F2" w:rsidRPr="00A206F2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9B53F5" w14:textId="77777777" w:rsidR="00A206F2" w:rsidRPr="00A206F2" w:rsidRDefault="00A206F2" w:rsidP="00A206F2">
+    <w:p w14:paraId="1C9B53F5" w14:textId="77777777" w:rsidR="00A206F2" w:rsidRDefault="00A206F2" w:rsidP="00A206F2">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C96AE7" w14:textId="77777777" w:rsidR="00CD0475" w:rsidRDefault="00CD0475" w:rsidP="0014606B">
+    <w:p w14:paraId="7ADF64E1" w14:textId="77777777" w:rsidR="000F5943" w:rsidRDefault="000F5943" w:rsidP="00A206F2">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581EAF63" w14:textId="77777777" w:rsidR="000F5943" w:rsidRDefault="000F5943" w:rsidP="00A206F2">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646E541F" w14:textId="77777777" w:rsidR="000F5943" w:rsidRPr="00A206F2" w:rsidRDefault="000F5943" w:rsidP="00A206F2">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C96AE7" w14:textId="77777777" w:rsidR="00CD0475" w:rsidRPr="00A335AE" w:rsidRDefault="00CD0475" w:rsidP="00A335AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A206F2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A335AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A335AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A335AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E16F5B6" w14:textId="0B268A1A" w:rsidR="00CD0475" w:rsidRDefault="00CD0475" w:rsidP="0014606B">
+    <w:p w14:paraId="5E16F5B6" w14:textId="0B268A1A" w:rsidR="00CD0475" w:rsidRPr="00A335AE" w:rsidRDefault="00CD0475" w:rsidP="00A335AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="31DD2022" w14:textId="1F909BAA" w:rsidR="00CD0475" w:rsidRPr="00076A8E" w:rsidRDefault="00CD0475" w:rsidP="0014606B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DD2022" w14:textId="1F909BAA" w:rsidR="00CD0475" w:rsidRPr="00A335AE" w:rsidRDefault="00CD0475" w:rsidP="00A335AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00076A8E">
+      <w:r w:rsidRPr="00A335AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A335AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducci</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0014606B">
+        <w:t xml:space="preserve"> esta es una traducci</w:t>
+      </w:r>
+      <w:r w:rsidR="0014606B" w:rsidRPr="00A335AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ón de un documento original en i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00076A8E">
+      <w:r w:rsidRPr="00A335AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>nglés. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A335AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7385EDEF" w14:textId="77777777" w:rsidR="00CD0475" w:rsidRPr="00D12C94" w:rsidRDefault="00CD0475" w:rsidP="00CD0475">
       <w:pPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00CD0475" w:rsidRPr="00D12C94" w:rsidSect="00662578">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:sectPr w:rsidR="00CD0475" w:rsidRPr="00D12C94" w:rsidSect="00A335AE">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1806" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61B1FF78" w14:textId="77777777" w:rsidR="008168F9" w:rsidRDefault="008168F9" w:rsidP="00D12C94">
+    <w:p w14:paraId="5F497C41" w14:textId="77777777" w:rsidR="005F3742" w:rsidRDefault="005F3742" w:rsidP="00D12C94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6965DB50" w14:textId="77777777" w:rsidR="008168F9" w:rsidRDefault="008168F9" w:rsidP="00D12C94">
+    <w:p w14:paraId="6725AF52" w14:textId="77777777" w:rsidR="005F3742" w:rsidRDefault="005F3742" w:rsidP="00D12C94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1DDE0E87" w14:textId="2B4E63CA" w:rsidR="00D82D3C" w:rsidRDefault="00595BBA" w:rsidP="00595BBA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DDE0E87" w14:textId="2499E94E" w:rsidR="00D82D3C" w:rsidRDefault="000F5943" w:rsidP="00595BBA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...9 lines deleted...]
-      <w:t>.</w:t>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Página</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:t>6/5/2018</w:t>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Fecha de entrada en vigor</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>: 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Versión</w:t>
+    </w:r>
     <w:r>
-      <w:t>v. 5</w:t>
+      <w:t xml:space="preserve"> #: 5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71A14290" w14:textId="77777777" w:rsidR="008168F9" w:rsidRDefault="008168F9" w:rsidP="00D12C94">
+    <w:p w14:paraId="16C853F7" w14:textId="77777777" w:rsidR="005F3742" w:rsidRDefault="005F3742" w:rsidP="00D12C94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B303904" w14:textId="77777777" w:rsidR="008168F9" w:rsidRDefault="008168F9" w:rsidP="00D12C94">
+    <w:p w14:paraId="12F567E5" w14:textId="77777777" w:rsidR="005F3742" w:rsidRDefault="005F3742" w:rsidP="00D12C94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1EE4E098" w14:textId="77777777" w:rsidR="0014606B" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> La suspensión de un proyecto puede originarse por un rápido deterioro en la situación de seguridad que expone al personal del PNUD a riesgos de seguridad inaceptables. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="6CFC12C1" w14:textId="77777777" w:rsidR="00D12C94" w:rsidRDefault="00D12C94" w:rsidP="00D12C94">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CFC12C1" w14:textId="366B7746" w:rsidR="00D12C94" w:rsidRDefault="000F5943" w:rsidP="00D12C94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00A90107">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FAF17A3" wp14:editId="6C74DA0F">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07FF2C44" wp14:editId="3698C52A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-259080</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="483425537" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1" cstate="print">
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="17172"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="299270" cy="590965"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01026279"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1938C736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2337,130 +2264,135 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1969436568">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1930842604">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="136118949">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1375274508">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1854802613">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D12C94"/>
     <w:rsid w:val="0004134C"/>
     <w:rsid w:val="00052DB0"/>
     <w:rsid w:val="00076A8E"/>
     <w:rsid w:val="000E1CCC"/>
+    <w:rsid w:val="000F5943"/>
     <w:rsid w:val="00111AD6"/>
     <w:rsid w:val="0014606B"/>
+    <w:rsid w:val="0018269A"/>
     <w:rsid w:val="00380EDD"/>
     <w:rsid w:val="00595BBA"/>
     <w:rsid w:val="005E1DA7"/>
+    <w:rsid w:val="005F3742"/>
     <w:rsid w:val="00662578"/>
     <w:rsid w:val="0075341B"/>
+    <w:rsid w:val="007658B5"/>
     <w:rsid w:val="0077607F"/>
     <w:rsid w:val="008168F9"/>
+    <w:rsid w:val="00834770"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="00A206F2"/>
+    <w:rsid w:val="00A335AE"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00CD0475"/>
     <w:rsid w:val="00D12C94"/>
     <w:rsid w:val="00D82D3C"/>
     <w:rsid w:val="00E942CC"/>
     <w:rsid w:val="00EF5AAE"/>
     <w:rsid w:val="00FE7D17"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="041EB03E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3081,79 +3013,103 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD0475"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0077607F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F5943"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F5943"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1131631738">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/Spanish/documents/update_2021/DE%20GUIDELINES%20SPANISH.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/Spanish/documents/update_2021/DE%20GUIDELINES%20SPANISH.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3395,59 +3351,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">4</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Gestionar el cambio</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
@@ -3455,51 +3402,51 @@
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1024</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2956</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2956</Url>
       <Description>POPP-11-2956</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -3812,212 +3759,221 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D6EEA8A-7B70-426B-BF2C-3EF04102CA75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{328F9F7B-0F3E-4077-81E7-7817664CBF76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD4374E9-58CA-4CEB-A6A7-8BC6641332C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4384A358-9DD4-43E3-9ACD-A563A422BAA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5651340E-D53D-468E-8FA1-D880A57CA2C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2673</Words>
-  <Characters>15241</Characters>
+  <Words>2674</Words>
+  <Characters>15242</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>127</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17879</CharactersWithSpaces>
+  <CharactersWithSpaces>17881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>