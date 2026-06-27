--- v1 (2026-06-07)
+++ v2 (2026-06-27)
@@ -38,88 +38,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B5. Gestionar el cambio</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E90348" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="702FD957" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
-[...36 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1D1DDCA6" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="0" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc450642283"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambios al </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
@@ -133,144 +95,158 @@
     </w:p>
     <w:p w14:paraId="1DA69417" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Revisiones del programa que no requieren la aprobación de la Junta Ejecutiva del PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8BEA49" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
+    <w:p w14:paraId="1A8BEA49" w14:textId="1472711F" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los procesos de seguimiento y revisión brindan ocasiones para considerar desafíos, nuevas asociaciones y otras oportunidades para realizar ajustes a los proyectos de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">/DPP, RPD y/o constituyentes que aumentan las posibilidades de lograr los resultados y los efectos acordados. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04A7A147" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
+        <w:t xml:space="preserve">/DPP, RPD y/o </w:t>
+      </w:r>
+      <w:r w:rsidR="00364FBF" w:rsidRPr="00364FBF">
+        <w:t>proyectos componentes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> que aumentan las posibilidades de lograr los resultados y los efectos acordados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A7A147" w14:textId="6F02E874" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Para garantizar que el programa siga siendo pertinente y contribuya efectivamente a los resultados a nivel de efecto, la junta del programa podrá aprobar algunos cambios en el programa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>sin</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> tener que volver a enviar el documento del programa a la Junta Ejecutiva del PNUD. Estos cambios incluyen: (a) eliminación de productos que no perjudicaran el logro de los efectos acordados; (b) agregar nuevos productos necesarios para lograr un efecto acordado determinado identificado después de la aprobación del documento del programa; y c) cambiar los indicadores de efecto o producto que miden el avance del programa. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DE2E175" w14:textId="0009CD47" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
+        <w:t xml:space="preserve"> tener que volver a enviar el documento del programa a la Junta Ejecutiva del PNUD. Estos cambios incluyen: (a) eliminación de productos que no </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21875" w:rsidRPr="00B21875">
+        <w:t>perjudicarán</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> el logro de los efectos acordados; (b) agregar nuevos productos necesarios para lograr un efecto acordado determinado identificado después de la aprobación del documento del programa; y c) cambiar los indicadores de efecto o producto que miden el avance del programa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE2E175" w14:textId="7A38C38B" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Los marcos revisados de los resultados de los programas nacionales y regionales deben enviarse al Grupo sobre </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> en BPPS</w:t>
+        <w:t xml:space="preserve">Los marcos revisados de los resultados de los programas nacionales y regionales deben enviarse al </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85FA8" w:rsidRPr="00A85FA8">
+        <w:t xml:space="preserve">BPPS / </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A85FA8" w:rsidRPr="00A85FA8">
+        <w:t>Hub</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A85FA8" w:rsidRPr="00A85FA8">
+        <w:t xml:space="preserve"> de Calidad e Impacto</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, a través del Buró </w:t>
       </w:r>
       <w:r w:rsidR="000F5943">
         <w:t>Regional del</w:t>
       </w:r>
       <w:r w:rsidR="00FE7D17">
         <w:t xml:space="preserve"> PNUD </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">correspondiente, para garantizar la calidad y archivar los registros corporativos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F015F9" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
@@ -280,51 +256,59 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cualquier cambio aprobado por la junta del programa al documento del programa, el marco de resultados o el plan de evaluación debe registrarse en un documento revisado y archivado con las actas de reunión de la junta. Las revisiones al marco de resultados o al plan de evaluación deben actualizarse en los sistemas corporativos, incluido el Centro de Recursos de Evaluación, para facilitar el seguimiento, la presentación de informes y la evaluación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C87F4CE" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Un Director de un Buró Regional puede retener, retirar o limitar la autoridad de revisión para los programas de país, si así lo exige una decisión de la Junta Ejecutiva u otras circunstancias.</w:t>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de un Buró Regional puede retener, retirar o limitar la autoridad de revisión para los programas de país, si así lo exige una decisión de la Junta Ejecutiva u otras circunstancias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C76CB5" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BA24ED9" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
@@ -428,75 +412,83 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>La duración de los programas regionales podrá cambiarse para sincronizarla con la duración del Plan Estratégico o por otras razones estratégicas determinadas por la gestión.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1D184A" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">El Administrador del PNUD aprueba los programas extendidos por hasta un año así como los cambios que reducen la duración del programa e informa a la junta ejecutiva. </w:t>
+        <w:t xml:space="preserve">El Administrador del PNUD aprueba los programas extendidos por hasta un </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>año</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> así como los cambios que reducen la duración del programa e informa a la junta ejecutiva. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12DA2">
         <w:t>Cualquier extensión que alargue el programa más allá de un año</w:t>
       </w:r>
       <w:r>
         <w:t>, como las extensiones de dos años y las segundas extensiones de un año, se presentan a la Junta Ejecutiva para su aprobación. Todas las demás extensiones se consideran excepcionales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A39A0A1" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Si la duración de una extensión no se puede determinar por circunstancias específicas de emergencia nacional, la Junta Ejecutiva podrá autorizar al Administrador a aprobar la asistencia proyecto por proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD420D8" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17FCEEF0" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -642,104 +634,112 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="7ACA069A" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336C4BAA" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Suspensión de un programa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9F8D33" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>El PNUD puede suspender un programa de país cuando la situación del país hace imposible lograr los efectos del programa. El Director del Buró Regional pertinente toma una decisión sobre la suspensión en consulta y acuerdo con el Administrador Asociado. En la siguiente sesión práctica de la Junta Ejecutiva, se notificará sobre los programas que han sido suspendidos.</w:t>
+        <w:t xml:space="preserve">El PNUD puede suspender un programa de país cuando la situación del país hace imposible lograr los efectos del programa. El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del Buró Regional pertinente toma una decisión sobre la suspensión en consulta y acuerdo con el Administrador Asociado. En la siguiente sesión práctica de la Junta Ejecutiva, se notificará sobre los programas que han sido suspendidos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF8D290" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B2D3E0" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="0" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cambios a los proyectos y las carteras</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62771210" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Un documento del proyecto puede revisarse en cualquier momento por acuerdo entre los firmantes del documento, el donante, el comité directivo del fondo común de la ONU y/o el fondo vertical, según convenga, y luego de consultar con la junta del proyecto. El propósito de la revisión es realizar ajustes sustanciales o financieros y mejoras al proyecto. Rigen restricciones para los proyectos financiados por el FMAM y el FVC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFCD9EA" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
@@ -841,116 +841,129 @@
         <w:t xml:space="preserve">Las revisiones sustantivas son cambios en el diseño, el enfoque, el asociado en la ejecución, la teoría del cambio o el marco de resultados del proyecto realizadas en respuesta a los cambios en el contexto del desarrollo o nuevas pruebas y aprendizajes. Las revisiones se pueden hacer en cualquier momento en respuesta a las actividades de seguimiento, evaluación y revisión. Cuando hay un cambio en el diseño sustantivo, los insumos y el presupuesto normalmente también deberán modificarse. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA9FF4E" w14:textId="710EF521" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Las revisiones sustantivas deben incluirse en la documentación revisada del proyecto, incluido un análisis de riesgos actualizado y el SESP, y deberán ser revisadas por las partes interesadas clave. Entre ellas se incluye a las partes interesadas que formaron parte del comité de avalúo del proyecto local inicial, cuando sea viable. Dichas revisiones pueden requerir la aprobación del donante, el comité directivo del fondo común de la ONU o el fondo vertical, según convenga. La junta del proyecto acuerda el documento revisado, que se registra en la documentación revisada del proyecto y se archiva con las actas de reunión de la junta. Cualquier revisión al marco de resultados debe actualizarse en </w:t>
       </w:r>
       <w:r w:rsidR="00FE7D17">
         <w:t>Quantum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> para facilitar el seguimiento, la presentación de informes y la evaluación. Para proyectos globales y regionales, la autoridad para firmar las revisiones por cuenta del PNUD </w:t>
-[...3 lines deleted...]
-        <w:t>podrá estar a cargo del Director del Buró. El Buró Regional garantiza que el asociado en la ejecución que está llevando a cabo el proyecto refrende dichas revisiones.</w:t>
+        <w:t xml:space="preserve"> para facilitar el seguimiento, la presentación de informes y la evaluación. Para proyectos globales y regionales, la autoridad para firmar las revisiones por cuenta del PNUD podrá estar a cargo del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del Buró. El Buró Regional garantiza que el asociado en la ejecución que está llevando a cabo el proyecto refrende dichas revisiones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B44B13" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Las partes pueden decidir extender la duración cubierta por un documento del proyecto para que tenga en cuenta los retrasos en la ejecución de ciertas actividades y, por lo tanto, en la obtención de los resultados. Dichas extensiones no implican un cambio sustancial en el presupuesto general. Rigen restricciones para los proyectos financiados por el FMAM o el FVC y algunos donantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB0D56C" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Revisiones del presupuesto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF84895" w14:textId="352FF008" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El plan de trabajo plurianual se revisa cuando los informes de avance se envían a la junta del proyecto, y se revisan según sea necesario para garantizar un plan realista para la provisión de insumos y el logro de resultados. En </w:t>
       </w:r>
       <w:r w:rsidR="00FE7D17">
         <w:t>Quantum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, los recursos presupuestados pero no gastados en años anteriores, deben reasignarse al año actual o a años futuros. No es necesario revisar los presupuestos de años anteriores para igualar los gastos reales. Como los gastos no se controlan a nivel de la actividad, es posible superar un presupuesto de actividad, dentro del nivel de tolerancia acordado por la junta del proyecto. Rigen restricciones para proyectos financiados por la Unión Europea, el FMAM y el FVC. </w:t>
+        <w:t xml:space="preserve">, los recursos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>presupuestados</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pero no gastados en años anteriores, deben reasignarse al año actual o a años futuros. No es necesario revisar los presupuestos de años anteriores para igualar los gastos reales. Como los gastos no se controlan a nivel de la actividad, es posible superar un presupuesto de actividad, dentro del nivel de tolerancia acordado por la junta del proyecto. Rigen restricciones para proyectos financiados por la Unión Europea, el FMAM y el FVC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190551E3" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los cambios que se realicen en el presupuesto de un proyecto y que afecten los productos, la fecha de finalización o los costos totales estimados del proyecto requieren una revisión formal del presupuesto acordada por los signatarios del documento del proyecto original y pueden necesitar la aprobación del donante, el comité directivo del fondo común de la ONU o el fondo vertical, si es pertinente. El gerente del programa del PNUD puede firmar por su cuenta la revisión si los otros signatarios no tienen objeción alguna. Este procedimiento se puede aplicar, por ejemplo, cuando el propósito de la revisión es solamente reprogramar las actividades entre los años. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2333D9" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="004B4009" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
@@ -1043,55 +1056,58 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D322A4" w14:textId="77777777" w:rsidR="0014606B" w:rsidRPr="0014606B" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Cancelación.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Si los problemas no se resolvieron en un tiempo razonable, el proyecto debe cancelarse. Los fondos no utilizados definidos como objetivo de la distribución de recursos con cargo a los fondos básicos que provienen de un proyecto cancelado se pueden reprogramar, teniendo en cuenta las obligaciones pendientes del proyecto cancelado. Las contribuciones de terceros se pueden reprogramar sujetas a la aprobación por parte del donante (los fondos no utilizados se deben devolver a los fondos verticales como el FMAM o el FVC. El asociado en la ejecución lleva a cabo los pasos necesarios para la finalización financiera según se describe en </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Cancelación.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Si los problemas no se resolvieron en un tiempo razonable, el proyecto debe cancelarse. Los fondos no utilizados definidos como objetivo de la distribución de recursos con cargo a los fondos básicos que provienen de un proyecto cancelado se pueden reprogramar, teniendo en cuenta las obligaciones pendientes del proyecto cancelado. Las contribuciones de terceros se pueden reprogramar sujetas a la aprobación por parte del donante (los fondos no utilizados se deben devolver a los fondos verticales como el FMAM o el FVC. El asociado en la ejecución lleva a cabo los pasos necesarios para la finalización financiera según se describe en el </w:t>
+        <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cierre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> del proyecto. Si la cancelación implica cambios importantes en el documento del programa aprobado para el país, se puede requerir una enmienda.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59518458" w14:textId="58B46BE0" w:rsidR="0014606B" w:rsidRDefault="00A206F2" w:rsidP="00A206F2">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -1148,363 +1164,354 @@
     <w:p w14:paraId="7985553C" w14:textId="7ED0646F" w:rsidR="00A206F2" w:rsidRPr="00A206F2" w:rsidRDefault="0077607F" w:rsidP="0075341B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077607F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Retraso de una evaluación: </w:t>
       </w:r>
       <w:r w:rsidRPr="0077607F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Si se descubre que un proyecto, programa o resultado no está todavía listo para ser evaluado y se requiere un retraso en la ejecución de la evaluación, se pueden hacer ajustes al plan de evaluación con una nueva fecha de finalización de la misma. Si la evaluación debe retrasarse, se debe hacer un ajuste al plan de evaluación con una justificación y presentarlo a través del CEI para su revisión y aprobación por el punto focal de evaluación regional.</w:t>
+        <w:t xml:space="preserve">Si se descubre que un proyecto, programa o resultado no está todavía listo para ser evaluado y se requiere un retraso en la ejecución de la evaluación, se pueden hacer ajustes al plan de evaluación con una nueva fecha de finalización de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0077607F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la misma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0077607F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Si la evaluación debe retrasarse, se debe hacer un ajuste al plan de evaluación con una justificación y presentarlo a través del CEI para su revisión y aprobación por el punto focal de evaluación regional.</w:t>
       </w:r>
       <w:r w:rsidR="00A206F2" w:rsidRPr="00A206F2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B23CDFE" w14:textId="24757F3B" w:rsidR="00A206F2" w:rsidRPr="00A206F2" w:rsidRDefault="0077607F" w:rsidP="0075341B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077607F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supresión de una evaluación: </w:t>
       </w:r>
       <w:r w:rsidRPr="0077607F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las unidades de programa deben hacer todo lo posible para aplicar todas las evaluaciones de un plan de evaluación. Sólo en circunstancias excepcionales se debería suprimir una evaluación de un plan de evaluación. Si se considera que una evaluación ya no es pertinente o no se espera que cumpla los requisitos de evaluabilidad, la dirección del PNUD y de la unidad de programa deberían revisar y aprobar la supresión con el punto focal/especialista/funcionario de SyE y el director del proyecto, asegurándose de que la junta del programa o del proyecto haya aprobado la supresión. La solicitud de supresión de una evaluación debería ser presentada a través del CEI, junto con una justificación clara y detallada, para su revisión y aprobación por el punto focal regional de evaluación. Todos los cambios realizados en el plan de evaluación se registrarán en el ERC para apoyar y reforzar la supervisión de la ejecución del plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A25207" w14:textId="54F44DAA" w:rsidR="00A206F2" w:rsidRPr="00A206F2" w:rsidRDefault="0077607F" w:rsidP="0075341B">
+    <w:p w14:paraId="77A25207" w14:textId="7EAF7F2C" w:rsidR="00A206F2" w:rsidRPr="002D59DB" w:rsidRDefault="0077607F" w:rsidP="0075341B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077607F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las evaluaciones pueden eliminarse en los casos en que (a) las evaluaciones se añadieron por error al plan de evaluación o al CEI, como los duplicados; (bi) la fecha de finalización prevista está fuera del período del programa del país, en cuyo caso la evaluación se elimina y se añade al siguiente plan </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Las evaluaciones pueden eliminarse en los casos en que (a) las evaluaciones se añadieron por error al plan de evaluación o al CEI, como los duplicados; (b) la fecha de finalización prevista está fuera del período del programa del país, en cuyo caso la evaluación se elimina y se añade al siguiente plan de evaluación; (c) las evaluaciones se combinan en otras evaluaciones, como las de efectos, temáticas o regionales; (d) los fondos disponibles son demasiado limitados para que una evaluación sea utilizable o creíble; y (e) la situación de seguridad, política o social es tal que la evaluación no puede realizarse de forma segura o cumplir sus objetivos. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D59DB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Véase también, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="0077607F">
+        <w:r w:rsidRPr="002D59DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Directrices de Evaluación del PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A206F2" w:rsidRPr="00A206F2">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00A206F2" w:rsidRPr="002D59DB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9B53F5" w14:textId="77777777" w:rsidR="00A206F2" w:rsidRDefault="00A206F2" w:rsidP="00A206F2">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ADF64E1" w14:textId="77777777" w:rsidR="000F5943" w:rsidRDefault="000F5943" w:rsidP="00A206F2">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="581EAF63" w14:textId="77777777" w:rsidR="000F5943" w:rsidRDefault="000F5943" w:rsidP="00A206F2">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="646E541F" w14:textId="77777777" w:rsidR="000F5943" w:rsidRPr="00A206F2" w:rsidRDefault="000F5943" w:rsidP="00A206F2">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="247" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C96AE7" w14:textId="77777777" w:rsidR="00CD0475" w:rsidRPr="00A335AE" w:rsidRDefault="00CD0475" w:rsidP="00A335AE">
+    <w:p w14:paraId="29B1AF87" w14:textId="77777777" w:rsidR="00A85FA8" w:rsidRDefault="00A85FA8" w:rsidP="00A85FA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="000000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A335AE">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85FA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>Disclaimer:</w:t>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A335AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> This document was translated from English into Spanish. </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A335AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="31DD2022" w14:textId="1F909BAA" w:rsidR="00CD0475" w:rsidRPr="00A335AE" w:rsidRDefault="00CD0475" w:rsidP="00A335AE">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A7B6E9" w14:textId="77777777" w:rsidR="00A85FA8" w:rsidRPr="00A335AE" w:rsidRDefault="00A85FA8" w:rsidP="00A85FA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A335AE">
+    </w:p>
+    <w:p w14:paraId="24C96AE7" w14:textId="77777777" w:rsidR="00CD0475" w:rsidRPr="00A335AE" w:rsidRDefault="00CD0475" w:rsidP="00A85FA8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85FA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...2 lines deleted...]
-        <w:t>Descargo de responsabilidad:</w:t>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A335AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0014606B" w:rsidRPr="00A335AE">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A335AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A335AE">
+        </w:rPr>
+        <w:t>In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E16F5B6" w14:textId="0B268A1A" w:rsidR="00CD0475" w:rsidRPr="00A335AE" w:rsidRDefault="00CD0475" w:rsidP="00A335AE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="212121"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...16 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7385EDEF" w14:textId="77777777" w:rsidR="00CD0475" w:rsidRPr="00D12C94" w:rsidRDefault="00CD0475" w:rsidP="00CD0475">
       <w:pPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD0475" w:rsidRPr="00D12C94" w:rsidSect="00A335AE">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1806" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F497C41" w14:textId="77777777" w:rsidR="005F3742" w:rsidRDefault="005F3742" w:rsidP="00D12C94">
+    <w:p w14:paraId="2CC3C008" w14:textId="77777777" w:rsidR="001F12EA" w:rsidRDefault="001F12EA" w:rsidP="00D12C94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6725AF52" w14:textId="77777777" w:rsidR="005F3742" w:rsidRDefault="005F3742" w:rsidP="00D12C94">
+    <w:p w14:paraId="6DA06286" w14:textId="77777777" w:rsidR="001F12EA" w:rsidRDefault="001F12EA" w:rsidP="00D12C94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1521,51 +1528,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DDE0E87" w14:textId="2499E94E" w:rsidR="00D82D3C" w:rsidRDefault="000F5943" w:rsidP="00595BBA">
+  <w:p w14:paraId="1DDE0E87" w14:textId="67A42CBF" w:rsidR="00D82D3C" w:rsidRDefault="000F5943" w:rsidP="00595BBA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="009A3880">
       <w:t>Página</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
@@ -1622,70 +1629,73 @@
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009A3880">
       <w:t>Fecha de entrada en vigor</w:t>
     </w:r>
     <w:r>
       <w:t>: 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009A3880">
       <w:t>Versión</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> #: 5</w:t>
+      <w:t xml:space="preserve"> #: </w:t>
+    </w:r>
+    <w:r w:rsidR="00A85FA8">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C853F7" w14:textId="77777777" w:rsidR="005F3742" w:rsidRDefault="005F3742" w:rsidP="00D12C94">
+    <w:p w14:paraId="4255A852" w14:textId="77777777" w:rsidR="001F12EA" w:rsidRDefault="001F12EA" w:rsidP="00D12C94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12F567E5" w14:textId="77777777" w:rsidR="005F3742" w:rsidRDefault="005F3742" w:rsidP="00D12C94">
+    <w:p w14:paraId="5800F9D3" w14:textId="77777777" w:rsidR="001F12EA" w:rsidRDefault="001F12EA" w:rsidP="00D12C94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1EE4E098" w14:textId="77777777" w:rsidR="0014606B" w:rsidRDefault="0014606B" w:rsidP="0014606B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> La suspensión de un proyecto puede originarse por un rápido deterioro en la situación de seguridad que expone al personal del PNUD a riesgos de seguridad inaceptables. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
@@ -2266,96 +2276,104 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1969436568">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1930842604">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="136118949">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1375274508">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1854802613">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D12C94"/>
     <w:rsid w:val="0004134C"/>
     <w:rsid w:val="00052DB0"/>
     <w:rsid w:val="00076A8E"/>
     <w:rsid w:val="000E1CCC"/>
     <w:rsid w:val="000F5943"/>
     <w:rsid w:val="00111AD6"/>
     <w:rsid w:val="0014606B"/>
     <w:rsid w:val="0018269A"/>
+    <w:rsid w:val="001F12EA"/>
+    <w:rsid w:val="002D59DB"/>
+    <w:rsid w:val="00364FBF"/>
     <w:rsid w:val="00380EDD"/>
     <w:rsid w:val="00595BBA"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="005F3742"/>
     <w:rsid w:val="00662578"/>
     <w:rsid w:val="0075341B"/>
     <w:rsid w:val="007658B5"/>
     <w:rsid w:val="0077607F"/>
+    <w:rsid w:val="00796868"/>
     <w:rsid w:val="008168F9"/>
     <w:rsid w:val="00834770"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="00A206F2"/>
     <w:rsid w:val="00A335AE"/>
+    <w:rsid w:val="00A85FA8"/>
+    <w:rsid w:val="00B21875"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00CD0475"/>
+    <w:rsid w:val="00D031F7"/>
     <w:rsid w:val="00D12C94"/>
     <w:rsid w:val="00D82D3C"/>
     <w:rsid w:val="00E942CC"/>
     <w:rsid w:val="00EF5AAE"/>
     <w:rsid w:val="00FE7D17"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -3351,50 +3369,59 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">4</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Gestionar el cambio</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
@@ -3402,51 +3429,51 @@
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1024</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2956</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2956</Url>
       <Description>POPP-11-2956</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -3759,221 +3786,212 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5651340E-D53D-468E-8FA1-D880A57CA2C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D6EEA8A-7B70-426B-BF2C-3EF04102CA75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{328F9F7B-0F3E-4077-81E7-7817664CBF76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD4374E9-58CA-4CEB-A6A7-8BC6641332C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4384A358-9DD4-43E3-9ACD-A563A422BAA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2674</Words>
-  <Characters>15242</Characters>
+  <Words>2853</Words>
+  <Characters>15013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>214</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17881</CharactersWithSpaces>
+  <CharactersWithSpaces>17808</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>