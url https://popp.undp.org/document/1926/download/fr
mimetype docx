--- v0 (2025-10-14)
+++ v1 (2026-05-23)
@@ -1,1069 +1,2054 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="725B3700" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6378B5A1" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-        <w:t>Établir des rapports</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Établir des rapports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3059F67C" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
+    <w:p w14:paraId="28DCDD92" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’établissement de rapports est une importante fonction de reddition de comptes. Il s’appuie sur les données et les analyses recueillies dans le cadre du suivi et communique des mises à jour sur les résultats, les risques, la qualité, l’apprentissage et la performance opérationnelle aux mécanismes de supervision, aux partenaires financiers et aux autres parties prenantes. L’établissement de rapports est une contribution essentielle à la prise de décisions à tous les niveaux, car il fournit l’information nécessaire pour ajuster les programmes afin d’assurer l’atteinte des résultats. À cette fin, les rapports doivent mentionner les leçons apprises sur ce qui a fonctionné et ce qui n’a pas fonctionné, et expliquer comment les données et les enseignements ont été utilisés pour ajuster le cap ou éclairer d’autres interventions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0651B3B7" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
+    <w:p w14:paraId="3C2CFC16" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">À travers le Rapport d’analyse axé sur les résultats (ROAR, Results-Oriented Analysis Report, pour ses sigles en Anglais), le PNUD rend compte chaque année au Conseil d’administration du PNUD des résultats obtenus par rapport au Plan stratégique. Toutes les unités sont tenues de contribuer au rapport et de mettre à jour les données sur l’état d’avancement pour les indicateurs IRRF liés. Pour les programmes pays, les rapports doivent être alignés sur les contributions du PNUD au rapport sur les résultats de l’initiative Unis dans l’Action des Nations Unies dans les pays et sur le processus de revue obligatoire du PNUAD avec le gouvernement et les autres partenaires. </w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À travers le Rapport d’analyse axé sur les résultats (ROAR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Results-Oriented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Report, pour ses sigles en Anglais), le PNUD rend compte chaque année au Conseil d’administration du PNUD des résultats obtenus par rapport </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan stratégique. Toutes les unités sont tenues de contribuer au rapport et de mettre à jour les données sur l’état d’avancement pour les indicateurs IRRF liés. Pour les programmes pays, les rapports doivent être alignés sur les contributions du PNUD au rapport sur les résultats de l’initiative Unis dans l’Action des Nations Unies dans les pays et sur le processus de revue obligatoire du PNUAD avec le gouvernement et les autres partenaires. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07681D98" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
+    <w:p w14:paraId="4E4DB0E8" w14:textId="719FC1BC" w:rsidR="00A73938" w:rsidRPr="000A47EF" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Toutes les preuves disponibles sont prises en compte dans les rapports annuels, notamment les données issues du suivi et de toute évaluation entreprise au cours de l’année. Les mises à jour des progrès des indicateurs d’effet et de produit des cadres de résultats programmatiques doivent être saisies dans le système Atlas chaque fois que de nouvelles données sont disponibles. Les données seront rendues publiques grâce à l’engagement pris par le PNUD dans le cadre de l’Initiative internationale pour la transparence de l’aide (IATI, International Aid Transparency Initiative, pour ses sigles en Anglais) il faut donc que les informations sur l’état d’avancement des indicateurs d’effet et de produit soient crédibles et fondées sur des sources indépendantes et vérifiables chaque fois que possible.</w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toutes les preuves disponibles sont prises en compte dans les rapports annuels, notamment les données issues du suivi et de toute évaluation entreprise au cours de l’année. Les mises à jour des progrès des indicateurs d’effet et de produit des cadres de résultats programmatiques doivent être saisies dans le système Atlas chaque fois que de nouvelles données sont disponibles. Les données seront rendues publiques grâce à l’engagement pris par le PNUD dans le cadre de l’Initiative internationale pour la transparence de l’aide (IATI, International Aid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Transparency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Initiative, pour ses sigles en Anglais) il faut donc que les informations sur l’état d’avancement des indicateurs d’effet et de produit soient crédibles et fondées sur des sources indépendantes et vérifiables chaque fois que possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404406D7" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="158881E9" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rapports de projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55513D0A" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
+    <w:p w14:paraId="30EC8204" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>La ou le gestionnaire de projet doit soumettre des rapports sur l’état d’avancement du projet au comité de pilotage du projet et/ou à d’autres mécanismes de supervision (tels qu’un groupe conjoint des résultats des Nations Unies ou un organe de coordination sectorielle) à la fréquence convenue dans le document de projet, au moins une fois par an. Des rapports supplémentaires aux bailleurs de fonds, fonds communs des Nations Unies ou les fonds verticaux peuvent être requis, conformément aux politiques et aux directives convenues avec les partenaires/fonds. Des rapports financiers sont établis trimestriellement par la ou le gestionnaire de projet et soumis au PNUD pour tracer les dépenses et demander de nouvelles avances, si nécessaire.</w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou le gestionnaire de projet doit soumettre des rapports sur l’état d’avancement du projet au comité de pilotage du projet et/ou à d’autres mécanismes de supervision (tels qu’un groupe conjoint des résultats des Nations Unies ou un organe de coordination sectorielle) à la fréquence convenue dans le document de projet, au moins une fois par an. Des rapports supplémentaires aux bailleurs de fonds, fonds communs des Nations Unies ou les fonds verticaux peuvent être requis, conformément aux politiques et aux directives convenues avec les partenaires/fonds. Des rapports financiers sont établis trimestriellement par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou le gestionnaire de projet et soumis au PNUD pour tracer les dépenses et demander de nouvelles avances, si nécessaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289F8698" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
+    <w:p w14:paraId="7C449A08" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans la mesure où le système Atlas est mis à jour avec les données actuelles sur l’exécution financière, les ressources mobilisées, les résultats obtenus par rapport à des jalons ou cibles prédéfinis dans le cadre de résultats, les leçons apprises, les mesures prises pour répondre à l’évaluation, la qualité et les risques, le rapport de projet type de l’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Executive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Snapshot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peut servir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Dans la mesure où le système Atlas est mis à jour avec les données actuelles sur l’exécution financière, les ressources mobilisées, les résultats obtenus par rapport à des jalons ou cibles prédéfinis dans le cadre de résultats, les leçons apprises, les mesures prises pour répondre à l’évaluation, la qualité et les risques, le rapport de projet type de l’</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> peut servir de base au rapport d’avancement du projet. Un rapport type aux bailleurs plus détaillé, un format de rapport du fond vertical ou un autre format de rapport aux bailleurs doit être complété au besoin. De plus amples informations peuvent être incluses à la demande du comité de pilotage du projet. Si la ou le gestionnaire de projet n’a pas accès au système Atlas, ces informations doivent être fournies au PNUD et saisies dans les systèmes du PNUD.</w:t>
+        <w:t>de base au rapport d’avancement du projet. Un rapport type aux bailleurs plus détaillé, un format de rapport du fond vertical ou un autre format de rapport aux bailleurs doit être complété au besoin. De plus amples informations peuvent être incluses à la demande du comité de pilotage du projet. Si la ou le gestionnaire de projet n’a pas accès au système Atlas, ces informations doivent être fournies au PNUD et saisies dans les systèmes du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFB4685" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
+    <w:p w14:paraId="6ED62927" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si, à l’évidence, la réalisation des produits du projet ne contribuera pas à l’atteinte des effets escomptés, le rapport de projet doit informer le comité de pilotage des changements nécessaires. Si des révisions sont nécessaires, un cadre de résultats avec de nouvelles estimations de coûts et de nouvelles cibles annuelles doivent être élaborées pour faciliter la prise de décision aux niveaux supérieurs. Des restrictions s’appliquent aux projets financés par le Fonds pour l’environnement mondial (FEM) ou le Fonds vert pour le climat (FVC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CD12DD" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
+    <w:p w14:paraId="28F5ADF0" w14:textId="18D85065" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les rapports aux bailleurs de fonds sont élaborés conformément à l’accord de financement. Le PNUD est redevable de s’assurer que les rapports aux bailleurs de fonds soient établis en fonction de la qualité, de la fréquence et de la ponctualité escomptées. Si les informations contenues dans le rapport d’avancement du projet ne sont pas détaillées ou suffisantes, il faut alors convenir d’un format de rapport au moment de la signature de l’accord de contribution. Le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/fr/document/ligne-directrice-popp-ligne-directrice-et-modele-de-rapport-aux-donateurs-en-anglais"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rapport type aux bailleurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du PNUD doit être utilisé si aucun format spécifique aux bailleurs de fonds n’est exigé. Les rapports externes doivent toujours respecter les normes du PNUD en matière d’image de marque et doivent être téléchargés sur le site Web du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A598B1E" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
+    <w:p w14:paraId="741E91E6" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est important de communiquer efficacement le contenu des rapports de projet à des auditoires externes, comme les réseaux sociaux, les blogs, à travers des entretiens, des photos ou des vidéos. Cela permet de montrer que les ressources, notamment l’argent des contribuables, sont bien dépensées, que les investissements dans le développement durable sont efficaces et que les interventions du PNUD sont visibles et ont un impact. Les partenaires du projet, dont les bailleurs de fonds et les autres organisations des Nations Unies participant à un fonds commun des Nations Unies, doivent être dûment reconnus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483AC7C7" w14:textId="77777777" w:rsidR="008A2974" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
+    <w:p w14:paraId="53D009DB" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Une fois approuvés par le conseil de direction, les principaux éléments des rapports de projet alimenteront directement les revues et les rapports au niveau des effets, incluant le processus de revue annuel du PNUAD et le ROAR. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120EFAE2" w14:textId="3DF7D586" w:rsidR="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
+    <w:p w14:paraId="61642472" w14:textId="4394866C" w:rsidR="00A73938" w:rsidRPr="000A47EF" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sur la base des rapports financiers reçus et enregistrés dans le système Atlas, le PNUD établit le rapport combiné des dépenses, qui est envoyé au partenaire de mise en œuvre pour certification et au comité de pilotage du projet pour examen. Il s’agit du rapport officiel des dépenses et des obligations du projet pour une période donnée. Reportez-vous au </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/fr/document/rapport-combine-des-depenses"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rapport combiné des dépenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour plus d’informations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C74148" w14:textId="77777777" w:rsidR="009076BA" w:rsidRDefault="009076BA" w:rsidP="009076BA">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="59D70ABF" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk106383232"/>
-      <w:r w:rsidRPr="00B75CC7">
-        <w:rPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d'évaluation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0480BF80" w14:textId="2F909795" w:rsidR="00B75CC7" w:rsidRPr="00B75CC7" w:rsidRDefault="00B75CC7" w:rsidP="00B75CC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29C4195B" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="00A73938">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport de démarrage : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75CC7">
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les évaluateurs commenceront le processus d'évaluation par une étude documentaire et une analyse préliminaire des informations disponibles fournies par l'agence de mise en œuvre. Sur la base des termes de référence, des réunions initiales avec l'unité de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>programme/le responsable de l'évaluation du PNUD et de l'examen sur dossier, les évaluateurs doivent élaborer un rapport de démarrage Rapport de démarrage de l'évaluation. Le rapport de démarrage est l'occasion de clarifier les questions et de comprendre l'objectif et la portée d'une évaluation, comme les besoins en ressources et les calendriers de livraison. Tous les problèmes ou malentendus identifiés doivent être traités à ce stade et avant toute collecte de données ou mission sur le terrain.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3F40EE" w14:textId="1C19023A" w:rsidR="00B75CC7" w:rsidRPr="00B75CC7" w:rsidRDefault="0005101B" w:rsidP="00B75CC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="630D74F9" w14:textId="33F5C336" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="00A73938">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
-[...15 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport d’évaluation :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le gestionnaire d'évaluation est responsable en dernier ressort de la qualité de l'évaluation et doit prévoir d'examiner la pertinence et l'exactitude de tous les rapports et leur conformité aux termes de référence. Une fois que la première version du rapport d'évaluation a été soumise, le gestionnaire d'évaluation et le groupe de référence de l'évaluation doivent s'assurer de la qualité du rapport et fournir des commentaires. Le rapport d'évaluation doit être structuré de manière logique, contenir des résultats, des conclusions, des leçons et des recommandations fondés sur des preuves, et être présenté de manière à rendre les informations accessibles et compréhensibles </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20UNDP%20evaluation%20report%20template%20and%20quality%20standards.docx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport d'évaluation du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AAC37A" w14:textId="0EDDCBCF" w:rsidR="00B75CC7" w:rsidRPr="00A23860" w:rsidRDefault="00A23860" w:rsidP="00B75CC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="164D6826" w14:textId="2EA0D924" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="00A73938">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
-[...13 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Processus de révision de l'évaluation : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le gestionnaire d'évaluation doit coordonner la collecte de tous les commentaires, questions et demandes de clarification dans un seul document, qui doit être partagé avec l'équipe d'évaluation dans le calendrier convenu. Cela doit inclure les apports, les contributions et les commentaires du PNUD, du groupe de référence de l'évaluation et des parties prenantes externes. Les commentaires, questions, suggestions et demandes de clarification sur le projet d'évaluation doivent être fournis sur un document de " piste d'audit " de l'évaluation et non directement sur le projet de rapport. L'évaluateur/l'équipe d'évaluation doit répondre aux commentaires par le biais du document de piste d'audit de l'évaluation </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20Audit%20trail%20form%20template.docx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formulaire de piste d'audit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D19F110" w14:textId="56438186" w:rsidR="00B75CC7" w:rsidRDefault="00A23860" w:rsidP="00B75CC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="32A13EAA" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="00A73938">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas de désaccord sur les constatations, celles-ci doivent être documentées par la piste d'audit de l'évaluation et des efforts doivent être faits pour parvenir à un accord. Si le PNUD continue d'être en désaccord avec les constatations, les conclusions et les recommandations d'un rapport d'évaluation, cela doit être clairement indiqué dans la réponse de la direction, avec les raisons de ce désaccord. La piste d'audit de l'évaluation ne fait pas partie du rapport d'évaluation et n'est pas un document public, mais fait partie du processus d'achèvement du rapport d'évaluation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CCE883" w14:textId="17B2B5DE" w:rsidR="009C1922" w:rsidRPr="00A23860" w:rsidRDefault="009C1922" w:rsidP="00B75CC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EEDD6D2" w14:textId="3BBA6990" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="00A73938">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Réponse de gestion de l'évaluation</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C1922">
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Afin de garantir une utilisation efficace des conclusions et des recommandations d'une évaluation et de s'assurer que des actions de suivi sont prises en compte, toutes les évaluations du PNUD doivent développer des réponses de gestion pour toutes les recommandations. Les réponses de la direction doivent inclure des actions clés détaillées qui mettent en évidence l'agence ou l'unité responsable de l'action clé et la date limite pour son achèvement. Les réponses de la direction et les actions clés de suivi des recommandations de l'évaluation doivent être discutées et convenues au sein des conseils du projet (le cas échéant). Si le PNUD ou son partenaire de mise en œuvre n'est pas d'accord avec une recommandation, ils peuvent l'indiquer dans la réponse de la direction et aucune action clé de suivi ne doit être ajoutée. Les réponses de la direction et les actions clés doivent être convenues et saisies dans l'ERC dans les six semaines suivant l'achèvement d'un rapport d'évaluation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20Management%20response%20template.docx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modèle de réponse de la direction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73938">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C90B1CA" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BF53AE" w14:textId="764ED09F" w:rsidR="00A73938" w:rsidRPr="002D4DDA" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">peuvent l'indiquer dans la réponse de la direction et aucune action clé de suivi ne doit être ajoutée. Les réponses de la direction et les actions clés doivent être convenues et saisies dans l'ERC dans les six semaines suivant l'achèvement d'un rapport d'évaluation. </w:t>
-[...12 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>été</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traduit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l'anglais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vers le français. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de divergence entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le document anglais original, le document anglais original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prévaudra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7B50CD" w14:textId="77777777" w:rsidR="00B75CC7" w:rsidRPr="00A23860" w:rsidRDefault="00B75CC7" w:rsidP="00B75CC7">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="11FA188C" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="002D4DDA" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63BB5E8E" w14:textId="77777777" w:rsidR="00C76264" w:rsidRPr="008A2974" w:rsidRDefault="008A2974" w:rsidP="008A2974">
-      <w:pPr>
+    <w:p w14:paraId="428C80A3" w14:textId="77777777" w:rsidR="00A73938" w:rsidRPr="002D4DDA" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E340D1F" w14:textId="232FB586" w:rsidR="00A73938" w:rsidRPr="00A73938" w:rsidRDefault="00A73938" w:rsidP="002D4DDA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...55 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C76264" w:rsidRPr="008A2974">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:p w14:paraId="1F24F4EA" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D" w:rsidP="002D4DDA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="002D4DDA">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2142" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B609A0D" w14:textId="77777777" w:rsidR="00CF1032" w:rsidRDefault="00CF1032" w:rsidP="00B41368">
+    <w:p w14:paraId="07B4DBDC" w14:textId="77777777" w:rsidR="003B6C41" w:rsidRDefault="003B6C41" w:rsidP="00A73938">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E124A0D" w14:textId="77777777" w:rsidR="00CF1032" w:rsidRDefault="00CF1032" w:rsidP="00B41368">
+    <w:p w14:paraId="39820FB4" w14:textId="77777777" w:rsidR="003B6C41" w:rsidRDefault="003B6C41" w:rsidP="00A73938">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="07A44CB0" w14:textId="77777777" w:rsidR="00CA0CA3" w:rsidRDefault="00CA0CA3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BA1E21" w14:textId="73C5AC88" w:rsidR="00A73938" w:rsidRPr="002D4DDA" w:rsidRDefault="00A73938">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002D4DDA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002D4DDA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002D4DDA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002D4DDA">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="002D4DDA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...30 lines deleted...]
-    <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00CA0CA3" w:rsidRPr="00CA0CA3">
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d'entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00CA0CA3" w:rsidRPr="00CA0CA3">
-      <w:t>05/06/2018</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r w:rsidR="00CA0CA3" w:rsidRPr="00CA0CA3">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 05/06/2018 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D4DDA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1067178161"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{5BE5D2FE-7091-4638-B316-81309B16A498}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00CA0CA3">
-          <w:t>v. 5</w:t>
+        <w:r w:rsidRPr="002D4DDA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Version </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="002D4DDA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t># :</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="002D4DDA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AA06899" w14:textId="77777777" w:rsidR="00CF1032" w:rsidRDefault="00CF1032" w:rsidP="00B41368">
+    <w:p w14:paraId="51009876" w14:textId="77777777" w:rsidR="003B6C41" w:rsidRDefault="003B6C41" w:rsidP="00A73938">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FE7BBDF" w14:textId="77777777" w:rsidR="00CF1032" w:rsidRDefault="00CF1032" w:rsidP="00B41368">
+    <w:p w14:paraId="6E7DB8AA" w14:textId="77777777" w:rsidR="003B6C41" w:rsidRDefault="003B6C41" w:rsidP="00A73938">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="32C0A6CD" w14:textId="434C269C" w:rsidR="00B41368" w:rsidRDefault="00B41368" w:rsidP="00B41368">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="163B82B6" w14:textId="02D31234" w:rsidR="00A73938" w:rsidRDefault="00A73938" w:rsidP="00B41368">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B721519" wp14:editId="0630EBF4">
-          <wp:extent cx="600323" cy="914400"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B51F292" wp14:editId="20BCE78A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-137160</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:wrapNone/>
+          <wp:docPr id="207148416" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="605404" cy="922139"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4520311C"/>
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="694E25E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="957C3FB0"/>
     <w:lvl w:ilvl="0" w:tplc="6A0CD2B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1110,140 +2095,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="508954182">
-    <w:abstractNumId w:val="1"/>
-[...1 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="731083336">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008A2974"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00CF1032"/>
+    <w:rsidRoot w:val="00A73938"/>
+    <w:rsid w:val="000A47EF"/>
+    <w:rsid w:val="00112799"/>
+    <w:rsid w:val="002D4DDA"/>
+    <w:rsid w:val="003B6C41"/>
+    <w:rsid w:val="00456E9B"/>
+    <w:rsid w:val="007E49A0"/>
+    <w:rsid w:val="008B4B9A"/>
+    <w:rsid w:val="00A73938"/>
+    <w:rsid w:val="00B33604"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="51C8C8CD"/>
+  <w14:docId w14:val="45A16E27"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2D26D784-11AB-400A-ADE8-F6F2EDCF5342}"/>
+  <w15:docId w15:val="{599F3F6E-17D4-4E4E-8735-C52AC9DD52D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1585,852 +2569,682 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008A2974"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A73938"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="008A2974"/>
+    <w:rsid w:val="00A73938"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008A2974"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008A2974"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A73938"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B75CC7"/>
+    <w:rsid w:val="00A73938"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00B75CC7"/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73938"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B41368"/>
+    <w:rsid w:val="00A73938"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B41368"/>
+    <w:rsid w:val="00A73938"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B41368"/>
+    <w:rsid w:val="00A73938"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B41368"/>
-[...3 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A73938"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B41368"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A73938"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_layouts/15/WopiFrame.aspx?sourcedoc=/UNDP_POPP_DOCUMENT_LIBRARY/Public/FRM_Financial%20Management%20and%20Execution%20Modalities_Combined%20Delivery%20Report.docx&amp;action=default&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Public/PPM_Programme%20and%20Project%20Management_Report_Donor%20Reporting%20Guideline%20and%20Template.docx?web=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20Management%20response%20template.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20Audit%20trail%20form%20template.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20UNDP%20evaluation%20report%20template%20and%20quality%20standards.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2438,54 +3252,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2638,661 +3452,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1685</Words>
-  <Characters>9610</Characters>
+  <Words>1720</Words>
+  <Characters>9808</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11273</CharactersWithSpaces>
+  <CharactersWithSpaces>11505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>