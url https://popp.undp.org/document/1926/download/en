--- v0 (2025-10-11)
+++ v1 (2026-05-15)
@@ -1,1884 +1,1484 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2354D592" w14:textId="77777777" w:rsidR="0002799E" w:rsidRDefault="0002799E" w:rsidP="0002799E">
+    <w:p w14:paraId="7604B421" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk26278458"/>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:t>. Report</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>B6. Report</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk26278541"/>
     </w:p>
-    <w:p w14:paraId="08921031" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="005C4C11" w:rsidRDefault="0002799E" w:rsidP="0002799E">
+    <w:p w14:paraId="2D7F3AFE" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6683EC95" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0506F66C" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> used to adjust course or inform other interventions.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reporting is an important accountability function. It draws on data and analysis collected through monitoring and communicates updates on results, risks, quality, learning and operational performance to oversight mechanisms, funding partners and other stakeholders. Reporting is a key input to decision-making at all levels as it provides information required to adjust programming to ensure results are achieved. To this end, reports must capture lessons learned on what worked and what didn’t work and explain how data and learning were used to adjust course or inform other interventions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E180697" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="77284008" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Through the Results-Oriented Analysis Report, UNDP reports annually to the UNDP Executive Board on performance and results against the corporate Strategic Plan. All units are required to contribute to the report, and update progress data for linked </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>IRRF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...112 lines deleted...]
-        <w:t xml:space="preserve">overnment and other partners. </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicators. For country programmes, reporting should be aligned with UNDP’s inputs to the One UN country results report and the mandatory Cooperation Framework review process with government and other partners. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC1AF5D" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E2D78F4" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...56 lines deleted...]
-        <w:t>, so information on the status of outcome and output indicators must be credible and based on independent and verifiable sources wherever possible.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All available evidence is considered in annual reporting, including data from monitoring and any evaluations undertaken during the year. Progress updates on outcome and output indicators in programming results frameworks must be entered in Quantum whenever new data are available. Data will be made publicly available through UNDP’s commitment under the International Aid Transparency Initiative, so information on the status of outcome and output indicators must be credible and based on independent and verifiable sources wherever possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63715AD3" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
+    <w:p w14:paraId="118600D6" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB63AE7" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
+    <w:p w14:paraId="5CDABD33" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Reporting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFE791F" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E9934DA" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...182 lines deleted...]
-        <w:t xml:space="preserve"> request new advances, if needed.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The project manager must submit project progress reports to the project board and/or other oversight mechanism (such as a UN joint results group or sector coordination body) at the agreed frequency stated in the project document, at least once per year. Additional donor, UN pooled fund or vertical fund reporting may be required, according to policies and guidance agreed with partners/funds. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial reports are prepared by the project manager on a quarterly basis and submitted to UNDP to record expenditures and request new advances, if needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607985DB" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="668D7B8A" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As long as Quantum is updated with current data on financial delivery, mobilized resources, results achieved against pre-defined milestones or targets in the results framework, lessons learned, action taken to respond to evaluation, quality and risks, the standard project report in the Executive Snapshot may be used as the basis for the project progress report. A more detailed standard donor report, vertical fund report format or other donor report format should be completed when required. More information may be included if requested by the project board. If the project manager does not have access to Quantum, this information must be provided to UNDP and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...126 lines deleted...]
-        <w:t>, this information must be provided to UNDP and entered into UNDP’s systems.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP’s systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31111C78" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5CC94FFF" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...84 lines deleted...]
-        <w:t>financed projects.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If it becomes clear that the delivery of project outputs will not contribute to the desired outcome as planned, the project report should advise the governing board on needed changes. If revisions are required, a results framework with new cost estimates and annual targets should be drafted to facilitate decision-making at higher levels. Restrictions apply for GEF- or GCF-financed projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787DEF5F" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="320ED4EF" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donor reports are prepared according to the financing agreement. UNDP is accountable for ensuring that donor reports are prepared per expected quality, frequency and timeliness. If information in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">project progress report is not detailed or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sufficient enough</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:r w:rsidRPr="00F733ED">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, then a reporting format should be agreed at the time of signing the contribution agreement. UNDP’s</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="006D6038">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> standard donor report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:t>project website.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be used if no donor-specific format is required. External reports always need to follow UNDP’s branding standards and should be uploaded on the project website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1255102B" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E0BB2DB" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...126 lines deleted...]
-        <w:t xml:space="preserve">und. </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important to communicate the content of project reports effectively with external audiences, such as through social media, blogs, interviews, photos or video. This helps to show that resources, including taxpayer funds, are well spent, investment in sustainable development is effective, and UNDP interventions are visible and have an impact. Due credit should be given to project partners, including donors and other UN organizations participating in a UN pooled fund. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6459F073" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21D97A31" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> Report. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once cleared by the governing board, key elements of project reports shall feed directly into outcome-level reviews and reports, including the Cooperation Framework annual review process and Results-Oriented Analysis Report. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696A59C5" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="004B4009" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F315C61" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:r w:rsidRPr="00BA6862">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on the financial reports received and recorded in Quantum, UNDP prepares the combined delivery report, which is sent to the implementing partner for certification and the project board for review. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This constitutes the official report of expenditures and obligations of the project for a given period. Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="006D6038">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>combined delivery report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007710D2">
-[...9 lines deleted...]
-        <w:t>for further guidance.</w:t>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for further guidance.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="3002CD48" w14:textId="77777777" w:rsidR="0002799E" w:rsidRDefault="0002799E" w:rsidP="0002799E"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="13B1C005" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25203DEF" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Evaluation Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0E4E3B" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="002E218E" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60F4C38D" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Inception Report:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="003821D6">
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluators will commence the evaluation process with a desk review and preliminary analysis of the available information supplied by the implementing agency. Based on the TOR, initial meetings with the UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit/evaluation manager, and the desk review, evaluators should develop an inception report </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="006D6038">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Evaluation Inception Report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. The inception report provides an opportunity to clarify issues </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E218E">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the objective and scope of an evaluation, such as resource requirements and delivery schedules. Any identified issues or misunderstandings should be addressed at this stage and prior to any data collection or field missions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDC0506" w14:textId="77777777" w:rsidR="0002799E" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28FEEE3D" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Evaluation Report:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E218E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> The evaluation manager is ultimately responsible for the quality of the evaluation and should plan to review the relevance and accuracy of any reports and their compliance with the TOR. Once the first</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> draft of the evaluation report has been submitted, the evaluation manager with the evaluation reference group should assure the quality of the report and provide comments. The evaluation report should be logically structured; contain evidence-based findings, conclusions, lessons and recommendations; and be presented in a way that makes the information accessible and comprehensible </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00A96FA7">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="006D6038">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Evaluation Report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B99DFC" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="00BA2634" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="570650DB" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluation review process: </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00D22CD9">
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The evaluation manager should coordinate the collection of all comments, questions and requests for clarification into one document, which should be shared with the evaluation team within the agreed time schedule. This should include </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inputs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, contributions and comments from UNDP, the evaluation reference group and external stakeholders. Comments, questions, suggestions and requests for clarification on the evaluation draft should be provided on an evaluation “audit trail” document and not directly on the draft report. The evaluator/evaluation team should reply to the comments through the evaluation audit trail document </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="006D6038">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Audit Trail Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EE881E" w14:textId="77777777" w:rsidR="0002799E" w:rsidRPr="008017CF" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2858D254" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is disagreement in findings, these should be documented through the evaluation audit trail and effort made to come to an agreement. If UNDP continues to disagree with findings, conclusions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>evaluation report and is not a public document but is part of the process of completion of the evaluation report</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>and recommendations in an evaluation report, this should be clearly stated in the management response, with supporting reasons for the disagreement. The evaluation audit trail is not part of the evaluation report and is not a public document but is part of the process of completion of the evaluation report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE8A9E3" w14:textId="77777777" w:rsidR="0002799E" w:rsidRDefault="0002799E" w:rsidP="0002799E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7289A226" w14:textId="4D7BAA62" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Evaluation Management Response:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00462AA8">
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="0039694F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure effective use of an evaluation’s findings and recommendations and ensure that there are considered follow-up actions, all UNDP evaluations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> develop management responses for all recommendations. Management responses should include detailed key actions that highlight which agency or unit is responsible for the key action and the deadline for its completion. Management responses and key follow-up actions to evaluation recommendations need to be discussed and agreed within the project boards (where relevant). If UNDP or its implementing partner disagrees with a recommendation, they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>can so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> state in the management response and no key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00574E68" w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>follow up</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actions need to be added. Management responses and key actions need to be agreed and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the ERC within six weeks of completion of an evaluation report. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="006D6038">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Management Response Template</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65F26D6A" w14:textId="7CDC1D16" w:rsidR="00711004" w:rsidRPr="0002799E" w:rsidRDefault="00711004" w:rsidP="0002799E"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:p w14:paraId="251E9081" w14:textId="77777777" w:rsidR="006D6038" w:rsidRPr="006D6038" w:rsidRDefault="006D6038" w:rsidP="006D6038">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3C0FDA" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="006D6038">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61A47C5A" w14:textId="77777777" w:rsidR="00E813E1" w:rsidRDefault="00E813E1" w:rsidP="00D354CE">
+    <w:p w14:paraId="2F8C9481" w14:textId="77777777" w:rsidR="00207F54" w:rsidRDefault="00207F54" w:rsidP="006D6038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E9A403A" w14:textId="77777777" w:rsidR="00E813E1" w:rsidRDefault="00E813E1" w:rsidP="00D354CE">
+    <w:p w14:paraId="428B0C07" w14:textId="77777777" w:rsidR="00207F54" w:rsidRDefault="00207F54" w:rsidP="006D6038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2CCE5EF8" w14:textId="77777777" w:rsidR="00D354CE" w:rsidRDefault="00D354CE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BED042D" w14:textId="683FB26B" w:rsidR="006D6038" w:rsidRPr="00574E68" w:rsidRDefault="006D6038">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00C67034">
-      <w:t xml:space="preserve">Effective Date: </w:t>
+    <w:r w:rsidRPr="00574E68">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 05/06/2018 </w:t>
     </w:r>
-    <w:r w:rsidR="00803EA3" w:rsidRPr="00803EA3">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00574E68">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-258140391"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{2AD81BA2-FBFE-4590-BDDF-2CCD8F612E23}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00803EA3">
-          <w:t>v. 5</w:t>
+        <w:r w:rsidRPr="00574E68">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Version #: 5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61E555F0" w14:textId="77777777" w:rsidR="00E813E1" w:rsidRDefault="00E813E1" w:rsidP="00D354CE">
+    <w:p w14:paraId="7BA20B6F" w14:textId="77777777" w:rsidR="00207F54" w:rsidRDefault="00207F54" w:rsidP="006D6038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="545294B0" w14:textId="77777777" w:rsidR="00E813E1" w:rsidRDefault="00E813E1" w:rsidP="00D354CE">
+    <w:p w14:paraId="435ED465" w14:textId="77777777" w:rsidR="00207F54" w:rsidRDefault="00207F54" w:rsidP="006D6038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="0040C569" w14:textId="01D4847A" w:rsidR="00D354CE" w:rsidRDefault="00D354CE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EF6BDB3" w14:textId="77777777" w:rsidR="006D6038" w:rsidRDefault="006D6038">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50EAF6D7" wp14:editId="3F1707F8">
-          <wp:extent cx="527056" cy="802800"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5369909C" wp14:editId="26B498FA">
+          <wp:extent cx="615332" cy="937260"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="527056" cy="802800"/>
+                    <a:ext cx="616148" cy="938503"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="694E25E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58147A4E"/>
     <w:lvl w:ilvl="0" w:tplc="6A0CD2B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -1932,151 +1532,128 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="241644166">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005C4C11"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00FD1EFB"/>
+    <w:rsidRoot w:val="006D6038"/>
+    <w:rsid w:val="001B24E4"/>
+    <w:rsid w:val="00207F54"/>
+    <w:rsid w:val="004A3909"/>
+    <w:rsid w:val="00574E68"/>
+    <w:rsid w:val="006D6038"/>
+    <w:rsid w:val="008F4066"/>
+    <w:rsid w:val="00987BB2"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="72B1B637"/>
+  <w14:docId w14:val="0D32EA49"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D5441706-B3FF-4936-B8EF-07A2AF71ACE1}"/>
+  <w15:docId w15:val="{D7D6AD38-F30C-40E0-8B17-BDF69CAE58A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2418,799 +1995,686 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="005C4C11"/>
+    <w:rsid w:val="006D6038"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D6038"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C4C11"/>
-[...12 lines deleted...]
-    <w:rsid w:val="005C4C11"/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6038"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D6038"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D6038"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002E218E"/>
+    <w:rsid w:val="006D6038"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...52 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20Management%20response%20template.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20Audit%20trail%20form%20template.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20UNDP%20evaluation%20report%20template%20and%20quality%20standards.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20Inception%20Report%20content.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20Management%20response%20template.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20Audit%20trail%20form%20template.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20UNDP%20evaluation%20report%20template%20and%20quality%20standards.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/Template/section-4/Sec%204%20Inception%20Report%20content.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...561 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3218,54 +2682,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3418,661 +2882,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1332</Words>
-  <Characters>7597</Characters>
+  <Characters>7599</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8912</CharactersWithSpaces>
+  <CharactersWithSpaces>8914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>