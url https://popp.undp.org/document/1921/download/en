--- v0 (2026-03-02)
+++ v1 (2026-06-26)
@@ -31,51 +31,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ROUTING AND CLEARANCE FORM FOR EXTENSIONS OF COUNTRY PROGRAMMES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757A57B4" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
+    <w:p w14:paraId="757A57B4" w14:textId="2D564529" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -85,77 +85,129 @@
       </w:r>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0F0"/>
       </w:r>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OFM/BMS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00541FA7">
+        <w:t xml:space="preserve"> OF</w:t>
+      </w:r>
+      <w:r w:rsidR="00E772C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F0F0"/>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BPPS/Quality Programming Team </w:t>
+        <w:t xml:space="preserve">M/BMS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00541FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BPPS/Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and Impact Hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0F0"/>
       </w:r>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -484,51 +536,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="77A1768E" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-5.4pt;margin-top:2.4pt;width:11.25pt;height:12pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3SiYmCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uR3Tgrr6PIqatK&#10;aVMp7Qdglt1FZRk6YK/dr++AHcdt8xSVB8QwcDhz5rC42Q+G7RR6DbbmxSTnTFkJjbZdzb9/W7+b&#10;c+aDsI0wYFXND8rzm+XbN4vRVaqEHkyjkBGI9dXoat6H4Kos87JXg/ATcMpSsgUcRKAQu6xBMRL6&#10;YLIyz99nI2DjEKTynnbvjkm+TPhtq2R4aFuvAjM1J24hzZjmTZyz5UJUHQrXa3miIV7BYhDa0qNn&#10;qDsRBNui/gdq0BLBQxsmEoYM2lZLlWqgaor8r2oee+FUqoXE8e4sk/9/sPLL7tF9xUjdu3uQPzyz&#10;sOqF7dQtIoy9Eg09V0ShstH56nwhBp6uss34GRpqrdgGSBrsWxwiIFXH9knqw1lqtQ9M0mYxLedX&#10;M84kpYpZOc1TKzJRPV126MNHBQOLi5ojdTKBi929D5GMqJ6OJPJgdLPWxqQAu83KINsJ6vo6jcSf&#10;arw8Ziwba349K2cJ+Y+cv4TI03gJYtCB7Gv0UPP5+ZCoomofbJPMFYQ2xzVRNvYkY1QumtRXG2gO&#10;pCLC0Zv0l2jRA/7ibCRf1tz/3ApUnJlPljpxXUyn0cgpmM6uSgrwMrO5zAgrCarmgbPjchWO5t86&#10;1F1PLxWpdgu31L1WJ2WfWZ3IkveS4Kd/Es19GadTz795+RsAAP//AwBQSwMEFAAGAAgAAAAhAJ3C&#10;B0TcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMzsFOwzAMBuA7Eu8QGYnblrQgKKXphEBD4rh1&#10;F25uY9pC41RNuhWenuwEJ8v6rd9fsVnsII40+d6xhmStQBA3zvTcajhU21UGwgdkg4Nj0vBNHjbl&#10;5UWBuXEn3tFxH1oRS9jnqKELYcyl9E1HFv3ajcQx+3CTxRDXqZVmwlMst4NMlbqTFnuOHzoc6bmj&#10;5ms/Ww11nx7wZ1e9KvuwvQlvS/U5v79ofX21PD2CCLSEv2M48yMdymiq3czGi0HDKlGRHjTcxnHO&#10;k3sQtYY0y0CWhfzvL38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt0omJgoCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAncIHRNwAAAAH&#10;AQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
+                    <v:rect w14:anchorId="66206D62" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-5.4pt;margin-top:2.4pt;width:11.25pt;height:12pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3SiYmCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uR3Tgrr6PIqatK&#10;aVMp7Qdglt1FZRk6YK/dr++AHcdt8xSVB8QwcDhz5rC42Q+G7RR6DbbmxSTnTFkJjbZdzb9/W7+b&#10;c+aDsI0wYFXND8rzm+XbN4vRVaqEHkyjkBGI9dXoat6H4Kos87JXg/ATcMpSsgUcRKAQu6xBMRL6&#10;YLIyz99nI2DjEKTynnbvjkm+TPhtq2R4aFuvAjM1J24hzZjmTZyz5UJUHQrXa3miIV7BYhDa0qNn&#10;qDsRBNui/gdq0BLBQxsmEoYM2lZLlWqgaor8r2oee+FUqoXE8e4sk/9/sPLL7tF9xUjdu3uQPzyz&#10;sOqF7dQtIoy9Eg09V0ShstH56nwhBp6uss34GRpqrdgGSBrsWxwiIFXH9knqw1lqtQ9M0mYxLedX&#10;M84kpYpZOc1TKzJRPV126MNHBQOLi5ojdTKBi929D5GMqJ6OJPJgdLPWxqQAu83KINsJ6vo6jcSf&#10;arw8Ziwba349K2cJ+Y+cv4TI03gJYtCB7Gv0UPP5+ZCoomofbJPMFYQ2xzVRNvYkY1QumtRXG2gO&#10;pCLC0Zv0l2jRA/7ibCRf1tz/3ApUnJlPljpxXUyn0cgpmM6uSgrwMrO5zAgrCarmgbPjchWO5t86&#10;1F1PLxWpdgu31L1WJ2WfWZ3IkveS4Kd/Es19GadTz795+RsAAP//AwBQSwMEFAAGAAgAAAAhAJ3C&#10;B0TcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMzsFOwzAMBuA7Eu8QGYnblrQgKKXphEBD4rh1&#10;F25uY9pC41RNuhWenuwEJ8v6rd9fsVnsII40+d6xhmStQBA3zvTcajhU21UGwgdkg4Nj0vBNHjbl&#10;5UWBuXEn3tFxH1oRS9jnqKELYcyl9E1HFv3ajcQx+3CTxRDXqZVmwlMst4NMlbqTFnuOHzoc6bmj&#10;5ms/Ww11nx7wZ1e9KvuwvQlvS/U5v79ofX21PD2CCLSEv2M48yMdymiq3czGi0HDKlGRHjTcxnHO&#10;k3sQtYY0y0CWhfzvL38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt0omJgoCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAncIHRNwAAAAH&#10;AQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00541FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Harmonization with national planning cycle/UNSDCF</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27CFE16E" w14:textId="23FA2BFC" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -595,51 +647,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="2553D770" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-5.4pt;margin-top:19pt;width:11.25pt;height:12pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3SiYmCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uR3Tgrr6PIqatK&#10;aVMp7Qdglt1FZRk6YK/dr++AHcdt8xSVB8QwcDhz5rC42Q+G7RR6DbbmxSTnTFkJjbZdzb9/W7+b&#10;c+aDsI0wYFXND8rzm+XbN4vRVaqEHkyjkBGI9dXoat6H4Kos87JXg/ATcMpSsgUcRKAQu6xBMRL6&#10;YLIyz99nI2DjEKTynnbvjkm+TPhtq2R4aFuvAjM1J24hzZjmTZyz5UJUHQrXa3miIV7BYhDa0qNn&#10;qDsRBNui/gdq0BLBQxsmEoYM2lZLlWqgaor8r2oee+FUqoXE8e4sk/9/sPLL7tF9xUjdu3uQPzyz&#10;sOqF7dQtIoy9Eg09V0ShstH56nwhBp6uss34GRpqrdgGSBrsWxwiIFXH9knqw1lqtQ9M0mYxLedX&#10;M84kpYpZOc1TKzJRPV126MNHBQOLi5ojdTKBi929D5GMqJ6OJPJgdLPWxqQAu83KINsJ6vo6jcSf&#10;arw8Ziwba349K2cJ+Y+cv4TI03gJYtCB7Gv0UPP5+ZCoomofbJPMFYQ2xzVRNvYkY1QumtRXG2gO&#10;pCLC0Zv0l2jRA/7ibCRf1tz/3ApUnJlPljpxXUyn0cgpmM6uSgrwMrO5zAgrCarmgbPjchWO5t86&#10;1F1PLxWpdgu31L1WJ2WfWZ3IkveS4Kd/Es19GadTz795+RsAAP//AwBQSwMEFAAGAAgAAAAhAMBf&#10;YqTdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO6lUSsimQqAicWzT&#10;C7dNbJJAvI5ipw18Pe6JHkczmnmTb2fbi5MZfecYIVkqEIZrpztuEI7lbrEB4QOxpt6xQfgxHrbF&#10;7U1OmXZn3pvTITQilrDPCKENYcik9HVrLPmlGwxH79ONlkKUYyP1SOdYbnuZKrWWljqOCy0N5qU1&#10;9fdhsghVlx7pd1++Kfu4W4X3ufyaPl4R7+/m5ycQwczhPwwX/IgORWSq3MTaix5hkaiIHhBWm/jp&#10;EkgeQFQI61SBLHJ5faD4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALdKJiYKAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMBfYqTdAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
+                    <v:rect w14:anchorId="7C597F10" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-5.4pt;margin-top:19pt;width:11.25pt;height:12pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3SiYmCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uR3Tgrr6PIqatK&#10;aVMp7Qdglt1FZRk6YK/dr++AHcdt8xSVB8QwcDhz5rC42Q+G7RR6DbbmxSTnTFkJjbZdzb9/W7+b&#10;c+aDsI0wYFXND8rzm+XbN4vRVaqEHkyjkBGI9dXoat6H4Kos87JXg/ATcMpSsgUcRKAQu6xBMRL6&#10;YLIyz99nI2DjEKTynnbvjkm+TPhtq2R4aFuvAjM1J24hzZjmTZyz5UJUHQrXa3miIV7BYhDa0qNn&#10;qDsRBNui/gdq0BLBQxsmEoYM2lZLlWqgaor8r2oee+FUqoXE8e4sk/9/sPLL7tF9xUjdu3uQPzyz&#10;sOqF7dQtIoy9Eg09V0ShstH56nwhBp6uss34GRpqrdgGSBrsWxwiIFXH9knqw1lqtQ9M0mYxLedX&#10;M84kpYpZOc1TKzJRPV126MNHBQOLi5ojdTKBi929D5GMqJ6OJPJgdLPWxqQAu83KINsJ6vo6jcSf&#10;arw8Ziwba349K2cJ+Y+cv4TI03gJYtCB7Gv0UPP5+ZCoomofbJPMFYQ2xzVRNvYkY1QumtRXG2gO&#10;pCLC0Zv0l2jRA/7ibCRf1tz/3ApUnJlPljpxXUyn0cgpmM6uSgrwMrO5zAgrCarmgbPjchWO5t86&#10;1F1PLxWpdgu31L1WJ2WfWZ3IkveS4Kd/Es19GadTz795+RsAAP//AwBQSwMEFAAGAAgAAAAhAMBf&#10;YqTdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO6lUSsimQqAicWzT&#10;C7dNbJJAvI5ipw18Pe6JHkczmnmTb2fbi5MZfecYIVkqEIZrpztuEI7lbrEB4QOxpt6xQfgxHrbF&#10;7U1OmXZn3pvTITQilrDPCKENYcik9HVrLPmlGwxH79ONlkKUYyP1SOdYbnuZKrWWljqOCy0N5qU1&#10;9fdhsghVlx7pd1++Kfu4W4X3ufyaPl4R7+/m5ycQwczhPwwX/IgORWSq3MTaix5hkaiIHhBWm/jp&#10;EkgeQFQI61SBLHJ5faD4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALdKJiYKAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMBfYqTdAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541FA7" w:rsidRPr="00541FA7" w14:paraId="4CC0C103" w14:textId="77777777" w:rsidTr="00F47C52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6717130D" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
@@ -789,51 +841,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="7594EC71" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-5.4pt;margin-top:1.8pt;width:11.25pt;height:12pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3SiYmCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uR3Tgrr6PIqatK&#10;aVMp7Qdglt1FZRk6YK/dr++AHcdt8xSVB8QwcDhz5rC42Q+G7RR6DbbmxSTnTFkJjbZdzb9/W7+b&#10;c+aDsI0wYFXND8rzm+XbN4vRVaqEHkyjkBGI9dXoat6H4Kos87JXg/ATcMpSsgUcRKAQu6xBMRL6&#10;YLIyz99nI2DjEKTynnbvjkm+TPhtq2R4aFuvAjM1J24hzZjmTZyz5UJUHQrXa3miIV7BYhDa0qNn&#10;qDsRBNui/gdq0BLBQxsmEoYM2lZLlWqgaor8r2oee+FUqoXE8e4sk/9/sPLL7tF9xUjdu3uQPzyz&#10;sOqF7dQtIoy9Eg09V0ShstH56nwhBp6uss34GRpqrdgGSBrsWxwiIFXH9knqw1lqtQ9M0mYxLedX&#10;M84kpYpZOc1TKzJRPV126MNHBQOLi5ojdTKBi929D5GMqJ6OJPJgdLPWxqQAu83KINsJ6vo6jcSf&#10;arw8Ziwba349K2cJ+Y+cv4TI03gJYtCB7Gv0UPP5+ZCoomofbJPMFYQ2xzVRNvYkY1QumtRXG2gO&#10;pCLC0Zv0l2jRA/7ibCRf1tz/3ApUnJlPljpxXUyn0cgpmM6uSgrwMrO5zAgrCarmgbPjchWO5t86&#10;1F1PLxWpdgu31L1WJ2WfWZ3IkveS4Kd/Es19GadTz795+RsAAP//AwBQSwMEFAAGAAgAAAAhADVc&#10;x/bcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMzkFPg0AQBeC7if9hMybe2gWaUEWGxmhq4rGl&#10;F28DOwUqu0vYpUV/vduTPU7e5L0v38y6F2ceXWcNQryMQLCprepMg3Aot4snEM6TUdRbwwg/7GBT&#10;3N/llCl7MTs+730jQolxGSG03g+ZlK5uWZNb2oFNyI521OTDOTZSjXQJ5bqXSRSlUlNnwkJLA7+1&#10;XH/vJ41QdcmBfnflR6Sftyv/OZen6esd8fFhfn0B4Xn2/89w5Qc6FMFU2ckoJ3qERRwFukdYpSCu&#10;ebwGUSEk6xRkkctbf/EHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt0omJgoCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANVzH9twAAAAH&#10;AQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
+                    <v:rect w14:anchorId="503DEBE5" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-5.4pt;margin-top:1.8pt;width:11.25pt;height:12pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3SiYmCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uR3Tgrr6PIqatK&#10;aVMp7Qdglt1FZRk6YK/dr++AHcdt8xSVB8QwcDhz5rC42Q+G7RR6DbbmxSTnTFkJjbZdzb9/W7+b&#10;c+aDsI0wYFXND8rzm+XbN4vRVaqEHkyjkBGI9dXoat6H4Kos87JXg/ATcMpSsgUcRKAQu6xBMRL6&#10;YLIyz99nI2DjEKTynnbvjkm+TPhtq2R4aFuvAjM1J24hzZjmTZyz5UJUHQrXa3miIV7BYhDa0qNn&#10;qDsRBNui/gdq0BLBQxsmEoYM2lZLlWqgaor8r2oee+FUqoXE8e4sk/9/sPLL7tF9xUjdu3uQPzyz&#10;sOqF7dQtIoy9Eg09V0ShstH56nwhBp6uss34GRpqrdgGSBrsWxwiIFXH9knqw1lqtQ9M0mYxLedX&#10;M84kpYpZOc1TKzJRPV126MNHBQOLi5ojdTKBi929D5GMqJ6OJPJgdLPWxqQAu83KINsJ6vo6jcSf&#10;arw8Ziwba349K2cJ+Y+cv4TI03gJYtCB7Gv0UPP5+ZCoomofbJPMFYQ2xzVRNvYkY1QumtRXG2gO&#10;pCLC0Zv0l2jRA/7ibCRf1tz/3ApUnJlPljpxXUyn0cgpmM6uSgrwMrO5zAgrCarmgbPjchWO5t86&#10;1F1PLxWpdgu31L1WJ2WfWZ3IkveS4Kd/Es19GadTz795+RsAAP//AwBQSwMEFAAGAAgAAAAhADVc&#10;x/bcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMzkFPg0AQBeC7if9hMybe2gWaUEWGxmhq4rGl&#10;F28DOwUqu0vYpUV/vduTPU7e5L0v38y6F2ceXWcNQryMQLCprepMg3Aot4snEM6TUdRbwwg/7GBT&#10;3N/llCl7MTs+730jQolxGSG03g+ZlK5uWZNb2oFNyI521OTDOTZSjXQJ5bqXSRSlUlNnwkJLA7+1&#10;XH/vJ41QdcmBfnflR6Sftyv/OZen6esd8fFhfn0B4Xn2/89w5Qc6FMFU2ckoJ3qERRwFukdYpSCu&#10;ebwGUSEk6xRkkctbf/EHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt0omJgoCAAAVBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANVzH9twAAAAH&#10;AQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00541FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Other:  (please elaborate briefly in space below):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75DF5481" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
@@ -1370,51 +1422,51 @@
       </w:r>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E8ED38" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
+    <w:p w14:paraId="17E8ED38" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="0077127E" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -1503,333 +1555,385 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE13AC9" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
+    <w:p w14:paraId="5DE13AC9" w14:textId="49364BC7" w:rsidR="00541FA7" w:rsidRPr="0077127E" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00541FA7">
-[...31 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request cleared by BPPS/Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1D7D" w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and Impact Hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB1D7D" w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249908C3" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
+    <w:p w14:paraId="249908C3" w14:textId="7037E386" w:rsidR="00541FA7" w:rsidRPr="0077127E" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00541FA7">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00541FA7">
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB1D7D" w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00541FA7">
+      <w:r w:rsidRPr="0077127E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF1EF38" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
+    <w:p w14:paraId="1DF1EF38" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="0077127E" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00541FA7">
+      <w:r w:rsidRPr="0077127E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request logged by EB Secretariat for informing EB:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00541FA7">
+      <w:r w:rsidRPr="0077127E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00541FA7">
+      <w:r w:rsidRPr="0077127E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00541FA7">
+      <w:r w:rsidRPr="0077127E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A18C39" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00541FA7">
+      <w:r w:rsidRPr="0077127E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00541FA7">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00541FA7">
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448D21FA" w14:textId="4F748596" w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidRDefault="00541FA7" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541FA7">
@@ -1946,124 +2050,131 @@
       <w:r w:rsidRPr="00541FA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00541FA7" w:rsidRPr="00541FA7" w:rsidSect="00541FA7">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1440" w:bottom="864" w:left="1440" w:header="720" w:footer="429" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38BB10EA" w14:textId="77777777" w:rsidR="005435BE" w:rsidRDefault="005435BE" w:rsidP="00541FA7">
+    <w:p w14:paraId="5C2A2F71" w14:textId="77777777" w:rsidR="00850552" w:rsidRDefault="00850552" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DB62BDE" w14:textId="77777777" w:rsidR="005435BE" w:rsidRDefault="005435BE" w:rsidP="00541FA7">
+    <w:p w14:paraId="77B87B00" w14:textId="77777777" w:rsidR="00850552" w:rsidRDefault="00850552" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78308DC6" w14:textId="77777777" w:rsidR="005435BE" w:rsidRDefault="005435BE" w:rsidP="00541FA7">
+    <w:p w14:paraId="5961C32B" w14:textId="77777777" w:rsidR="00850552" w:rsidRDefault="00850552" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39DBE94E" w14:textId="77777777" w:rsidR="005435BE" w:rsidRDefault="005435BE" w:rsidP="00541FA7">
+    <w:p w14:paraId="282C6152" w14:textId="77777777" w:rsidR="00850552" w:rsidRDefault="00850552" w:rsidP="00541FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="755D414B" w14:textId="77777777" w:rsidR="00541FA7" w:rsidRPr="0042605A" w:rsidRDefault="00541FA7" w:rsidP="0042605A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042605A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
@@ -2125,84 +2236,111 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> By signing this form, the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0042605A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>RBx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0042605A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Programme Manager confirms that an official request for the extension has been received from the Government and CO, that UNSDCF partners in the country have agreed to the proposed change in duration and that the change does not compromise agreed UN harmonization dates.  (See attached records indicating Country Team agreement to the requested change in programme duration.)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="09210BAF" w14:textId="4FF00CCB" w:rsidR="00541FA7" w:rsidRPr="0042605A" w:rsidRDefault="00541FA7" w:rsidP="0042605A">
+    <w:p w14:paraId="09210BAF" w14:textId="13AEDD73" w:rsidR="00541FA7" w:rsidRPr="0042605A" w:rsidRDefault="00541FA7" w:rsidP="0042605A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042605A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0042605A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="0042605A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BPPS/Quality Programming will prepare a single EB document summarizing all new CPD extensions prior to each Board meeting.  This document will reflect the above information by listing the countries and reasons given for </w:t>
+        <w:t xml:space="preserve"> BPPS/</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1D7D" w:rsidRPr="00EB1D7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1D7D" w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Quality and Impact Hub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077127E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will prepare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042605A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a single EB document summarizing all new CPD extensions prior to each Board meeting.  This document will reflect the above information by listing the countries and reasons given for </w:t>
       </w:r>
       <w:r w:rsidR="0042605A" w:rsidRPr="0042605A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1-year</w:t>
       </w:r>
       <w:r w:rsidRPr="0042605A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> extensions and, for </w:t>
       </w:r>
       <w:r w:rsidR="0042605A" w:rsidRPr="0042605A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>two-year</w:t>
       </w:r>
@@ -2322,75 +2460,85 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00541FA7"/>
     <w:rsid w:val="000E357C"/>
+    <w:rsid w:val="002860F4"/>
     <w:rsid w:val="0042605A"/>
     <w:rsid w:val="004D06CE"/>
     <w:rsid w:val="00541FA7"/>
     <w:rsid w:val="005435BE"/>
     <w:rsid w:val="005776FE"/>
+    <w:rsid w:val="00583114"/>
+    <w:rsid w:val="00584551"/>
+    <w:rsid w:val="00631EF5"/>
     <w:rsid w:val="00764ED0"/>
+    <w:rsid w:val="0077127E"/>
+    <w:rsid w:val="00850552"/>
     <w:rsid w:val="00860315"/>
     <w:rsid w:val="00892B1A"/>
+    <w:rsid w:val="00AA707E"/>
     <w:rsid w:val="00B30EB9"/>
+    <w:rsid w:val="00E21AD2"/>
+    <w:rsid w:val="00E772C0"/>
     <w:rsid w:val="00E81D64"/>
+    <w:rsid w:val="00EB1D7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6B7F33A6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DE94E748-387C-4770-A18C-6F7C24ABA261}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -3698,54 +3846,54 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>180</Words>
-  <Characters>1756</Characters>
+  <Words>182</Words>
+  <Characters>1764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
+  <Lines>40</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1905</CharactersWithSpaces>
+  <CharactersWithSpaces>1915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>