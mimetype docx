--- v0 (2025-10-12)
+++ v1 (2026-07-14)
@@ -1,150 +1,285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75EEBBC4" w14:textId="76F3D986" w:rsidR="005B66BC" w:rsidRDefault="005B66BC" w:rsidP="004D6918">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk55828768"/>
     </w:p>
-    <w:p w14:paraId="76ECE31F" w14:textId="0F3B5B47" w:rsidR="00C75E31" w:rsidRPr="0008241D" w:rsidRDefault="00C75E31" w:rsidP="00FA0B35">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="5097FE6F" w14:textId="1CAB978C" w:rsidR="00002174" w:rsidRPr="008B42B5" w:rsidRDefault="00C75E31" w:rsidP="008B42B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc157420107"/>
-      <w:r>
-[...7 lines deleted...]
-          <w:lang w:bidi="fr-FR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Déclaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0008241D" w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>appétit pour le risque du PNUD</w:t>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>appétit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>risque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="034A5C08" w14:textId="56B94292" w:rsidR="00E96B1B" w:rsidRPr="0008241D" w:rsidRDefault="00E96B1B" w:rsidP="00FA0B35">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="034A5C08" w14:textId="56B94292" w:rsidR="00E96B1B" w:rsidRPr="008B42B5" w:rsidRDefault="00E96B1B" w:rsidP="008B42B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A0A1FEA" w14:textId="15314328" w:rsidR="00E96B1B" w:rsidRPr="00E96B1B" w:rsidRDefault="00C2197A" w:rsidP="00FA0B35">
-[...5 lines deleted...]
-          <w:lang w:bidi="fr-FR"/>
+    <w:p w14:paraId="3A0A1FEA" w14:textId="7DE1A08F" w:rsidR="00E96B1B" w:rsidRDefault="00C2197A" w:rsidP="00002174">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc157420108"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Déclaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Toc157420108"/>
-[...8 lines deleted...]
-          <w:lang w:bidi="fr-FR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0008241D" w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0CE8B703">
-[...3 lines deleted...]
-        <w:t>appétit pour le risque</w:t>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>appétit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le risque</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="0CE8B703">
-[...1 lines deleted...]
-          <w:lang w:bidi="fr-FR"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3BC691" w14:textId="74A6B047" w:rsidR="00E96B1B" w:rsidRPr="0008241D" w:rsidRDefault="00085235" w:rsidP="00FA0B35">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="428AA6C0" w14:textId="77777777" w:rsidR="00002174" w:rsidRPr="008B42B5" w:rsidRDefault="00002174" w:rsidP="008B42B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3BC691" w14:textId="74A6B047" w:rsidR="00E96B1B" w:rsidRPr="008B42B5" w:rsidRDefault="00085235" w:rsidP="008B42B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc157420109"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:bidi="fr-FR"/>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Octobre 2021</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="7804816A" w14:textId="5FE5BFA2" w:rsidR="00E96B1B" w:rsidRPr="0008241D" w:rsidRDefault="00E96B1B" w:rsidP="00C30B49">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52B1441D" w14:textId="77777777" w:rsidR="00C75E31" w:rsidRPr="0008241D" w:rsidRDefault="00C75E31" w:rsidP="00C30B49">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28142A09" w14:textId="5717F7B9" w:rsidR="009374F2" w:rsidRPr="0008241D" w:rsidRDefault="009374F2">
       <w:pPr>
         <w:rPr>
@@ -164,489 +299,492 @@
       <w:sdtPr>
         <w:id w:val="-1920782770"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="7FE254CD" w14:textId="77777777" w:rsidR="003E4CF6" w:rsidRDefault="00073D44" w:rsidP="00651AD3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C37545">
+          <w:r w:rsidRPr="008B42B5">
             <w:rPr>
               <w:rStyle w:val="Heading1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:bidi="fr-FR"/>
             </w:rPr>
             <w:t>Table des matières</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:lang w:bidi="fr-FR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:bidi="fr-FR"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:lang w:bidi="fr-FR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="19D752BC" w14:textId="39E4081D" w:rsidR="003E4CF6" w:rsidRDefault="00000000">
+        <w:p w14:paraId="19D752BC" w14:textId="521DA488" w:rsidR="003E4CF6" w:rsidRDefault="003E4CF6">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc157420110" w:history="1">
-            <w:r w:rsidR="003E4CF6" w:rsidRPr="00D80943">
+            <w:r w:rsidRPr="00D80943">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003E4CF6" w:rsidRPr="00D80943">
+            <w:r w:rsidRPr="00D80943">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc157420110 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r w:rsidR="008B42B5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="748DB2B0" w14:textId="3BB7BF75" w:rsidR="003E4CF6" w:rsidRDefault="00000000">
+        <w:p w14:paraId="748DB2B0" w14:textId="74F2CCDC" w:rsidR="003E4CF6" w:rsidRDefault="003E4CF6">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc157420111" w:history="1">
-            <w:r w:rsidR="003E4CF6" w:rsidRPr="00D80943">
+            <w:r w:rsidRPr="00D80943">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003E4CF6" w:rsidRPr="00D80943">
+            <w:r w:rsidRPr="00D80943">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Résumé de la déclaration d’appétit pour le risque</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc157420111 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r w:rsidR="008B42B5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B0CF335" w14:textId="45AF7375" w:rsidR="003E4CF6" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7B0CF335" w14:textId="77E4F06D" w:rsidR="003E4CF6" w:rsidRDefault="003E4CF6">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc157420112" w:history="1">
-            <w:r w:rsidR="003E4CF6" w:rsidRPr="00D80943">
+            <w:r w:rsidRPr="00D80943">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003E4CF6" w:rsidRPr="00D80943">
+            <w:r w:rsidRPr="00D80943">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Gérer les risques en se basant sur l’appétit pour le risque</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc157420112 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r w:rsidR="008B42B5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3ADB4066" w14:textId="6E68047B" w:rsidR="003E4CF6" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3ADB4066" w14:textId="142960F5" w:rsidR="003E4CF6" w:rsidRDefault="003E4CF6">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc157420113" w:history="1">
-            <w:r w:rsidR="003E4CF6" w:rsidRPr="00D80943">
+            <w:r w:rsidRPr="00D80943">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4)</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003E4CF6" w:rsidRPr="00D80943">
+            <w:r w:rsidRPr="00D80943">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Mise en œuvre de l’approche d’appétit pour le risque et principes de gouvernance applicables</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc157420113 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r w:rsidR="008B42B5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="003E4CF6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="59EFBB97" w14:textId="325A00EA" w:rsidR="00073D44" w:rsidRDefault="00073D44">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:lang w:bidi="fr-FR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2886993F" w14:textId="77777777" w:rsidR="00073D44" w:rsidRDefault="00073D44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5724D1" w14:textId="577E6F74" w:rsidR="00C30B49" w:rsidRPr="00E546C4" w:rsidRDefault="00C30B49" w:rsidP="00100469">
+    <w:p w14:paraId="3F5724D1" w14:textId="577E6F74" w:rsidR="00C30B49" w:rsidRPr="008B42B5" w:rsidRDefault="00C30B49" w:rsidP="00100469">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc157420110"/>
-      <w:r w:rsidRPr="00E546C4">
-        <w:rPr>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4CCEC619" w14:textId="2F4484D1" w:rsidR="003F0AD3" w:rsidRPr="0008241D" w:rsidRDefault="00C30B49" w:rsidP="00C30B49">
       <w:r w:rsidRPr="00C30B49">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Faire face à la complexité qui résulte de nombreuses incertitudes est au cœur des efforts du PNUD pour répondre par des solutions innovantes aux enjeux du développement et aux défis institutionnels. Le système de gestion du risque institutionnel (GRI) du PNUD vise à permettre à l</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C30B49">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>organisation de se concentrer sur l</w:t>
@@ -1062,110 +1200,116 @@
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7169C">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>éviter dans le cadre des priorités du PNUD. Cette déclaration s</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7169C">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>appuie sur des orientations détaillées qui clarifient les modalités pratiques de son application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9538D3" w14:textId="46080C5D" w:rsidR="00C30B49" w:rsidRPr="00C30B49" w:rsidRDefault="00C30B49" w:rsidP="009A37A1">
+    <w:p w14:paraId="7A9538D3" w14:textId="46080C5D" w:rsidR="00C30B49" w:rsidRDefault="00C30B49" w:rsidP="009A37A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C30B49">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>La déclaration d</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C30B49">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>appétit pour le risque a été élaborée afin de faciliter l</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C30B49">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>exécution du Plan stratégique du PNUD en remplissant les objectifs suivants :</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="069850FF" w14:textId="77777777" w:rsidR="00002174" w:rsidRPr="00C30B49" w:rsidRDefault="00002174" w:rsidP="009A37A1"/>
     <w:p w14:paraId="7ECF65A4" w14:textId="5F789C81" w:rsidR="00302E4C" w:rsidRPr="009E23BA" w:rsidRDefault="00302E4C" w:rsidP="009A37A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009A37A1">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Favoriser la prise de décisions réfléchies, cohérentes et tenant compte des risques ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC5E422" w14:textId="16709281" w:rsidR="00C30B49" w:rsidRPr="00C30B49" w:rsidRDefault="00C30B49" w:rsidP="009A37A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009A37A1">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ouvrir et faciliter les discussions au sein de l</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009A37A1">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>organisation, avec d</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009A37A1">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>autres organismes des Nations Unies, ainsi qu</w:t>
@@ -1637,74 +1781,80 @@
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0E101A"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>éclairer l</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:color w:val="0E101A"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0E101A"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>élaboration des politiques futures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A6F011" w14:textId="66F3172F" w:rsidR="00893E60" w:rsidRPr="00E546C4" w:rsidRDefault="00893E60" w:rsidP="00100469">
+    <w:p w14:paraId="54A6F011" w14:textId="66F3172F" w:rsidR="00893E60" w:rsidRPr="008B42B5" w:rsidRDefault="00893E60" w:rsidP="00100469">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc157420111"/>
-      <w:r w:rsidRPr="00E546C4">
-        <w:rPr>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Résumé de la déclaration d</w:t>
       </w:r>
-      <w:r w:rsidR="0008241D">
-        <w:rPr>
+      <w:r w:rsidR="0008241D" w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E546C4">
-        <w:rPr>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>appétit pour le risque</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1E44AB12" w14:textId="4C0C396F" w:rsidR="009D5A05" w:rsidRPr="0008241D" w:rsidRDefault="001729BC" w:rsidP="00893E60">
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>appétit pour le risque a une incidence sur chaque aspect de la gestion du risque institutionnel et le schéma ci-dessous résume comment la déclaration favorise cette gestion au sein du PNUD.</w:t>
       </w:r>
@@ -3318,89 +3468,84 @@
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>appétit pour le risque dans chacune de ces catégories, à travers une série d</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">exemples. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E71C6C" w14:textId="77777777" w:rsidR="00CA4599" w:rsidRDefault="00CA4599">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1F0AFA1C" w14:textId="53D991D2" w:rsidR="00FF788E" w:rsidRPr="001B7B2B" w:rsidRDefault="00CA4599" w:rsidP="00FF788E">
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0AFA1C" w14:textId="77777777" w:rsidR="00FF788E" w:rsidRPr="001B7B2B" w:rsidRDefault="00FF788E" w:rsidP="00FF788E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8029"/>
         <w:gridCol w:w="1321"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA4599" w14:paraId="42FA7361" w14:textId="77777777" w:rsidTr="008E40C1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C020AD5" w14:textId="77777777" w:rsidR="00FF788E" w:rsidRDefault="00FF788E" w:rsidP="00FF788E">
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Catégorie de risque</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05665C95" w14:textId="77777777" w:rsidR="00FF788E" w:rsidRDefault="00FF788E" w:rsidP="00FF788E">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Appétit global pour le risque</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA4599" w:rsidRPr="00CA19B6" w14:paraId="1BD49323" w14:textId="77777777" w:rsidTr="00A26CA2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -3872,104 +4017,111 @@
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>apprendre et d</w:t>
             </w:r>
             <w:r w:rsidR="0008241D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>évoluer.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7465FABE" w14:textId="043A3E39" w:rsidR="00C54868" w:rsidRPr="00CA4599" w:rsidRDefault="00781B40" w:rsidP="00A26CA2">
+          <w:p w14:paraId="5E1D2434" w14:textId="77777777" w:rsidR="00C54868" w:rsidRDefault="00781B40" w:rsidP="00A26CA2">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C3FCD03" wp14:editId="64C62743">
                   <wp:extent cx="4981575" cy="495300"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="333991538" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="333991538" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4981575" cy="495300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
+          <w:p w14:paraId="7465FABE" w14:textId="043A3E39" w:rsidR="00002174" w:rsidRPr="00CA4599" w:rsidRDefault="00002174" w:rsidP="00A26CA2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="075150B3" w14:textId="77777777" w:rsidR="00C54868" w:rsidRPr="00871D0E" w:rsidRDefault="00C54868" w:rsidP="00CA4599">
+          <w:p w14:paraId="075150B3" w14:textId="296CE626" w:rsidR="00C54868" w:rsidRPr="00002174" w:rsidRDefault="00C54868" w:rsidP="00CA4599">
             <w:pPr>
               <w:ind w:right="-115"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:lang w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00871D0E">
               <w:rPr>
                 <w:b/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Exploratoire à ouvert</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="774C55F0" w14:textId="77777777" w:rsidR="00CA4599" w:rsidRDefault="00CA4599">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3"/>
@@ -4727,147 +4879,161 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>intégrité de ses informations</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA4599">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidRPr="00CA4599">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C02E800" w14:textId="01228949" w:rsidR="0033654B" w:rsidRPr="00CA4599" w:rsidRDefault="00781B40" w:rsidP="0033654B">
+          <w:p w14:paraId="69E0E6FD" w14:textId="77777777" w:rsidR="0033654B" w:rsidRDefault="00781B40" w:rsidP="0033654B">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4599">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="271E9CC9" wp14:editId="5D992287">
                   <wp:extent cx="5038725" cy="514350"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="614369158" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1540017898" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5038725" cy="514350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1C02E800" w14:textId="01228949" w:rsidR="00002174" w:rsidRPr="00CA4599" w:rsidRDefault="00002174" w:rsidP="0033654B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="368B1900" w14:textId="765CC88D" w:rsidR="0033654B" w:rsidRPr="00CA4599" w:rsidRDefault="0033654B" w:rsidP="0033654B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4599">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Prudent </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71FFCF75" w14:textId="32F86745" w:rsidR="00F74900" w:rsidRDefault="00F74900" w:rsidP="00F74900">
+    <w:p w14:paraId="71FFCF75" w14:textId="32F86745" w:rsidR="00F74900" w:rsidRPr="008B42B5" w:rsidRDefault="00F74900" w:rsidP="00F74900">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc157420112"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Gérer les risques en se basant sur l</w:t>
       </w:r>
-      <w:r w:rsidR="0008241D">
-        <w:rPr>
+      <w:r w:rsidR="0008241D" w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>appétit pour le risque</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="7DC6A945" w14:textId="24DE6FD2" w:rsidR="00F74900" w:rsidRDefault="00F74900" w:rsidP="00F74900">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100469">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Comme le PNUD travaille dans un environnement où les risques sont élevés, les risques à identifier sont ceux qui excèdent les seuils d</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
@@ -5002,116 +5168,123 @@
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00100469">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>obtenir l</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00100469">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>autorisation de poursuivre, conformément aux dispositions de gouvernance applicables. Les orientations fournissent de plus amples détails à ce sujet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4DADD9" w14:textId="31E23006" w:rsidR="001B7B2B" w:rsidRDefault="001B7B2B" w:rsidP="00CD07AF">
+    <w:p w14:paraId="715161BA" w14:textId="5CBC1980" w:rsidR="00002370" w:rsidRPr="00002370" w:rsidRDefault="001B7B2B" w:rsidP="008B42B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc157420113"/>
-      <w:r w:rsidRPr="00C30B49">
-        <w:rPr>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mise en œuvre de l</w:t>
       </w:r>
-      <w:r w:rsidR="0008241D">
-        <w:rPr>
+      <w:r w:rsidR="0008241D" w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C30B49">
-        <w:rPr>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>approche d</w:t>
       </w:r>
-      <w:r w:rsidR="0008241D">
-        <w:rPr>
+      <w:r w:rsidR="0008241D" w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C30B49">
-        <w:rPr>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>appétit pour le risque et principes de gouvernance applicables</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00C30B49">
-        <w:rPr>
+      <w:r w:rsidRPr="008B42B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715161BA" w14:textId="77777777" w:rsidR="00002370" w:rsidRPr="00002370" w:rsidRDefault="00002370" w:rsidP="00002370">
-[...6 lines deleted...]
-    <w:p w14:paraId="21BA4C8D" w14:textId="1877B2D1" w:rsidR="00510AAB" w:rsidRDefault="0074789C" w:rsidP="001B7B2B">
+    <w:p w14:paraId="21BA4C8D" w14:textId="372B3923" w:rsidR="00510AAB" w:rsidRDefault="0074789C" w:rsidP="001B7B2B">
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>Au PNUD, la gouvernance des risques repose sur le modèle des « trois lignes de maîtrise »</w:t>
-      </w:r>
+        <w:t>Au PNUD, la gouvernance des risques repose sur le modèle des « trois </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>lignes»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004B71F9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, lequel favorise une gestion plus efficace des risques en introduisant des règles de gouvernance et de supervision structurées qui clarifient et répartissent les rôles et les responsabilités. La déclaration d</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>appétit pour le risque est régie et mise en œuvre selon le même modèle, dans le but de favoriser un processus décisionnel minutieux et effectif (se reporter aux orientations pour de plus amples détails). Les facteurs pouvant justifier la révision de la déclaration d</w:t>
       </w:r>
@@ -5124,93 +5297,85 @@
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>appétit pour le risque sont indiqués dans la première partie. Les responsabilités en matière de gestion des risques sont définies sur la base de l</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">organisation hiérarchique du PNUD. Autrement dit, la personne responsable de chaque unité est redevable de la gestion des risques dans les limites des responsabilités hiérarchiques qui lui incombent, comme le prévoit le </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk55833725"/>
       <w:r w:rsidR="00510AAB">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="009F17D1">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00002174">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/document/accountability-system-policy"</w:instrText>
       </w:r>
       <w:r w:rsidR="00510AAB">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00510AAB">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00510AAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>Cadre de redevabilit</w:t>
+        <w:t>Cadre de redevabilité du PNUD</w:t>
       </w:r>
       <w:r w:rsidR="00510AAB">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...12 lines deleted...]
-        <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00002174">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A278CD" w14:textId="777D4DE5" w:rsidR="001B7B2B" w:rsidRPr="001B7B2B" w:rsidRDefault="001B7B2B" w:rsidP="001B7B2B">
       <w:r w:rsidRPr="001B7B2B">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>La déclaration d</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="001B7B2B">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
@@ -5407,130 +5572,136 @@
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20C15">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">innover et de prendre des risques de manière cohérente, consciente, délibérée et réfléchie, en connaissance de ce que le PNUD est disposé ou non à tolérer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A01A98" w14:textId="1F5B14FD" w:rsidR="00801B83" w:rsidRPr="00801B83" w:rsidRDefault="00DA1DA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20C15">
         <w:rPr>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
+        <w:t>Les échecs sont reconnus et permettent de tirer des enseignements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20C15">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t> : Si des contrôles et des mécanismes de gouvernance adaptés sont en place, il est possible de prendre des risques excédant les limites de l</w:t>
+      </w:r>
+      <w:r w:rsidR="0008241D">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20C15">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>appétit pour le risque. Dans ces situations, l</w:t>
+      </w:r>
+      <w:r w:rsidR="0008241D">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20C15">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>échec, s</w:t>
+      </w:r>
+      <w:r w:rsidR="0008241D">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20C15">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>il survient, est perçu comme une occasion d</w:t>
+      </w:r>
+      <w:r w:rsidR="0008241D">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20C15">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>apprendre. Toutefois, lorsque des risques sont pris en dépit des contrôles et du cadre de gouvernance applicables, la situation doit faire l</w:t>
+      </w:r>
+      <w:r w:rsidR="0008241D">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20C15">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>objet d</w:t>
+      </w:r>
+      <w:r w:rsidR="0008241D">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20C15">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un examen qui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20C15">
+        <w:rPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Les échecs sont reconnus et permettent de tirer des enseignements</w:t>
-[...77 lines deleted...]
-        <w:t>un examen qui permettra au PNUD de comprendre ce qu</w:t>
+        <w:t>permettra au PNUD de comprendre ce qu</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20C15">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>il s</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20C15">
         <w:rPr>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>est passé et qui contribuera à l</w:t>
       </w:r>
@@ -5688,395 +5859,336 @@
     <w:p w14:paraId="3D424976" w14:textId="77777777" w:rsidR="00002370" w:rsidRDefault="00002370" w:rsidP="00002370"/>
     <w:p w14:paraId="7D290CE1" w14:textId="77777777" w:rsidR="00002370" w:rsidRDefault="00002370" w:rsidP="00002370"/>
     <w:p w14:paraId="7194F46E" w14:textId="77777777" w:rsidR="00002370" w:rsidRDefault="00002370" w:rsidP="00002370"/>
     <w:p w14:paraId="091A60DD" w14:textId="77777777" w:rsidR="00002370" w:rsidRDefault="00002370" w:rsidP="00002370"/>
     <w:p w14:paraId="065BF82A" w14:textId="77777777" w:rsidR="00002370" w:rsidRDefault="00002370" w:rsidP="00002370"/>
     <w:p w14:paraId="02C2FE33" w14:textId="77777777" w:rsidR="00002370" w:rsidRDefault="00002370" w:rsidP="00002370"/>
     <w:p w14:paraId="0694ED74" w14:textId="77777777" w:rsidR="00002370" w:rsidRDefault="00002370" w:rsidP="00002370"/>
     <w:p w14:paraId="5E1429B0" w14:textId="77777777" w:rsidR="00002370" w:rsidRDefault="00002370" w:rsidP="00002370"/>
     <w:p w14:paraId="250D2688" w14:textId="77777777" w:rsidR="00002370" w:rsidRDefault="00002370" w:rsidP="00002370"/>
     <w:p w14:paraId="77183399" w14:textId="77777777" w:rsidR="00002370" w:rsidRPr="00002370" w:rsidRDefault="00002370" w:rsidP="00002370">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="172954AC" w14:textId="77777777" w:rsidR="00002370" w:rsidRPr="00002370" w:rsidRDefault="00002370" w:rsidP="00002370">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F837760" w14:textId="77777777" w:rsidR="00002370" w:rsidRPr="00002370" w:rsidRDefault="00002370" w:rsidP="00002370">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1F837760" w14:textId="6DF0545D" w:rsidR="00002370" w:rsidRPr="008B42B5" w:rsidRDefault="00B8313D" w:rsidP="008B42B5">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814D2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814D2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814D2C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12E93199" w14:textId="4E1A73F5" w:rsidR="00002370" w:rsidRPr="007B2143" w:rsidRDefault="00002370" w:rsidP="00002370">
+    <w:p w14:paraId="0ED1BE70" w14:textId="233E0187" w:rsidR="00002370" w:rsidRPr="008B42B5" w:rsidRDefault="00002370" w:rsidP="00B8313D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00002370">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B42B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00002370">
+      <w:r w:rsidRPr="008B42B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED1BE70" w14:textId="5A1F0073" w:rsidR="00002370" w:rsidRPr="00002370" w:rsidRDefault="00002370" w:rsidP="00002370">
-[...58 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:sectPr w:rsidR="00002370" w:rsidRPr="008B42B5">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A3F933E" w14:textId="77777777" w:rsidR="00F76E4A" w:rsidRDefault="00F76E4A" w:rsidP="00481B8E">
+    <w:p w14:paraId="7DE7DC7D" w14:textId="77777777" w:rsidR="00B54CEA" w:rsidRDefault="00B54CEA" w:rsidP="00481B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13C14287" w14:textId="77777777" w:rsidR="00F76E4A" w:rsidRDefault="00F76E4A" w:rsidP="00481B8E">
+    <w:p w14:paraId="5552C179" w14:textId="77777777" w:rsidR="00B54CEA" w:rsidRDefault="00B54CEA" w:rsidP="00481B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BF2992C" w14:textId="77777777" w:rsidR="00F76E4A" w:rsidRDefault="00F76E4A">
+    <w:p w14:paraId="23DD3F04" w14:textId="77777777" w:rsidR="00B54CEA" w:rsidRDefault="00B54CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-888331270"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="76E9C58E" w14:textId="787A6BBF" w:rsidR="009374F2" w:rsidRDefault="009374F2">
+      <w:p w14:paraId="7C9A9F13" w14:textId="0E26F8D7" w:rsidR="009374F2" w:rsidRDefault="009374F2" w:rsidP="008B42B5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002D5874">
           <w:rPr>
             <w:noProof/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7C9A9F13" w14:textId="77777777" w:rsidR="009374F2" w:rsidRDefault="009374F2">
-[...13 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EA19F59" w14:textId="77777777" w:rsidR="00F76E4A" w:rsidRDefault="00F76E4A" w:rsidP="00481B8E">
+    <w:p w14:paraId="7AC088F7" w14:textId="77777777" w:rsidR="00B54CEA" w:rsidRDefault="00B54CEA" w:rsidP="00481B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="072DAE97" w14:textId="77777777" w:rsidR="00F76E4A" w:rsidRDefault="00F76E4A" w:rsidP="00481B8E">
+    <w:p w14:paraId="676615E0" w14:textId="77777777" w:rsidR="00B54CEA" w:rsidRDefault="00B54CEA" w:rsidP="00481B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="65475EB4" w14:textId="77777777" w:rsidR="00F76E4A" w:rsidRDefault="00F76E4A">
+    <w:p w14:paraId="19CB6581" w14:textId="77777777" w:rsidR="00B54CEA" w:rsidRDefault="00B54CEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="757EC36C" w14:textId="34468F67" w:rsidR="0033654B" w:rsidRPr="00AB231B" w:rsidRDefault="0033654B" w:rsidP="00CD1C74">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB231B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AB231B">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -6119,210 +6231,183 @@
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001811F8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001811F8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> La cybersécurité ne relève pas de la gestion des risques sécuritaires du système de gestion de la sécurité des Nations Unies, et le PNUD gère donc lui-même les risques dans ce domaine.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0ADAA787" w14:textId="09A7F684" w:rsidR="004B71F9" w:rsidRDefault="004B71F9">
+    <w:p w14:paraId="0ADAA787" w14:textId="5FF4B5AC" w:rsidR="004B71F9" w:rsidRDefault="004B71F9" w:rsidP="003523F7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="001811F8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00AB231B" w:rsidRPr="001811F8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>Les « trois</w:t>
+        <w:t>Les « </w:t>
+      </w:r>
+      <w:r w:rsidR="003523F7" w:rsidRPr="003523F7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modèle de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB231B" w:rsidRPr="001811F8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>trois</w:t>
       </w:r>
       <w:r w:rsidR="0008241D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AB231B" w:rsidRPr="001811F8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>lignes de maîtrise » favorisent une gestion plus efficace des risques en introduisant des règles de gouvernance et de supervision structurées qui clarifient et répartissent les rôles et les responsabilités. La première ligne est en prise directe avec le risque et le gère. La deuxième ligne de maîtrise fait référence aux entités qui sont liées au risque par leurs responsabilités de supervision, de suivi ou d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0008241D">
+        <w:t>lignes»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AB231B" w:rsidRPr="001811F8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...34 lines deleted...]
-        <w:t>audit interne, a vocation à garantir, en toute indépendance, que les deux premières lignes remplissent leur fonction.</w:t>
+        <w:t xml:space="preserve"> favorisent une gestion plus efficace des risques en introduisant des règles de gouvernance et de supervision structurées qui clarifient et répartissent les rôles et les responsabilités. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="0A20ED93" w14:textId="36130B15" w:rsidR="008E6B20" w:rsidRDefault="008E6B20" w:rsidP="008E6B20">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A20ED93" w14:textId="1CCD61A0" w:rsidR="008E6B20" w:rsidRDefault="00002174" w:rsidP="008E6B20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9026"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="139D054A" wp14:editId="09E0A780">
-          <wp:extent cx="673100" cy="1025252"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="071225F8" wp14:editId="0FA74FB2">
+          <wp:extent cx="404914" cy="670560"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="5" name="Picture 5" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="49475321" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Picture 5" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1219964046" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="680671" cy="1036784"/>
+                    <a:ext cx="426942" cy="707039"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="5A912968" w14:textId="77777777" w:rsidR="008E6B20" w:rsidRDefault="008E6B20">
+  <w:p w14:paraId="585BB12B" w14:textId="77777777" w:rsidR="00002174" w:rsidRDefault="00002174" w:rsidP="008E6B20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:ind w:left="9026"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A94EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68AC170C"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6454,61 +6539,61 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068F4D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CE447C16"/>
-    <w:lvl w:ilvl="0" w:tplc="2B72FF5E">
+    <w:tmpl w:val="7FEE71A2"/>
+    <w:lvl w:ilvl="0" w:tplc="EB2A66D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3905" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -8841,116 +8926,119 @@
   <w:num w:numId="18" w16cid:durableId="2112237076">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1748376661">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="616331628">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="584609913">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1368873769">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1399017184">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="370347771">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C30B49"/>
+    <w:rsid w:val="00002174"/>
     <w:rsid w:val="00002370"/>
     <w:rsid w:val="00015A13"/>
     <w:rsid w:val="00017964"/>
     <w:rsid w:val="00027E20"/>
     <w:rsid w:val="00033FAB"/>
     <w:rsid w:val="00035DF1"/>
     <w:rsid w:val="00036E05"/>
     <w:rsid w:val="0004124F"/>
     <w:rsid w:val="00053C3F"/>
     <w:rsid w:val="000643EF"/>
     <w:rsid w:val="0006580A"/>
     <w:rsid w:val="00073043"/>
     <w:rsid w:val="00073D44"/>
     <w:rsid w:val="00075C1A"/>
     <w:rsid w:val="0008241D"/>
     <w:rsid w:val="00085235"/>
     <w:rsid w:val="00090892"/>
     <w:rsid w:val="00092F49"/>
     <w:rsid w:val="0009469F"/>
     <w:rsid w:val="000A11B4"/>
     <w:rsid w:val="000A3A1F"/>
     <w:rsid w:val="000C29C0"/>
     <w:rsid w:val="000C35B2"/>
     <w:rsid w:val="000C5099"/>
     <w:rsid w:val="000C623A"/>
     <w:rsid w:val="000D2BA0"/>
     <w:rsid w:val="000D2D51"/>
     <w:rsid w:val="000D4951"/>
     <w:rsid w:val="000D6174"/>
     <w:rsid w:val="000E4F6E"/>
     <w:rsid w:val="000F07E6"/>
     <w:rsid w:val="000F08CC"/>
     <w:rsid w:val="00100469"/>
+    <w:rsid w:val="0010392F"/>
     <w:rsid w:val="00111E66"/>
     <w:rsid w:val="00113CA0"/>
     <w:rsid w:val="00131216"/>
     <w:rsid w:val="00147518"/>
     <w:rsid w:val="0015094C"/>
     <w:rsid w:val="001542E5"/>
+    <w:rsid w:val="001714BA"/>
     <w:rsid w:val="001729BC"/>
     <w:rsid w:val="001811F8"/>
     <w:rsid w:val="00181B9A"/>
     <w:rsid w:val="001832F6"/>
     <w:rsid w:val="001949D3"/>
     <w:rsid w:val="001A1447"/>
     <w:rsid w:val="001A1927"/>
     <w:rsid w:val="001A4DF6"/>
     <w:rsid w:val="001B10F1"/>
     <w:rsid w:val="001B1170"/>
     <w:rsid w:val="001B5535"/>
     <w:rsid w:val="001B7603"/>
     <w:rsid w:val="001B7B2B"/>
     <w:rsid w:val="001C308D"/>
     <w:rsid w:val="001D06AD"/>
     <w:rsid w:val="001E0C3A"/>
     <w:rsid w:val="001E2CDC"/>
     <w:rsid w:val="001E46F4"/>
     <w:rsid w:val="001F63F9"/>
     <w:rsid w:val="0020053A"/>
     <w:rsid w:val="002025E9"/>
     <w:rsid w:val="00206230"/>
     <w:rsid w:val="00211E9C"/>
     <w:rsid w:val="00216DB2"/>
     <w:rsid w:val="002221EE"/>
@@ -8962,52 +9050,54 @@
     <w:rsid w:val="00250D4B"/>
     <w:rsid w:val="00255022"/>
     <w:rsid w:val="002559FC"/>
     <w:rsid w:val="00262C43"/>
     <w:rsid w:val="00271BDE"/>
     <w:rsid w:val="00285C7E"/>
     <w:rsid w:val="00290613"/>
     <w:rsid w:val="00291064"/>
     <w:rsid w:val="002A0A28"/>
     <w:rsid w:val="002A0EF3"/>
     <w:rsid w:val="002A63C5"/>
     <w:rsid w:val="002B1E0A"/>
     <w:rsid w:val="002B63F2"/>
     <w:rsid w:val="002C3F00"/>
     <w:rsid w:val="002C6201"/>
     <w:rsid w:val="002D002A"/>
     <w:rsid w:val="002D3EC6"/>
     <w:rsid w:val="002D4867"/>
     <w:rsid w:val="002D5874"/>
     <w:rsid w:val="002D751E"/>
     <w:rsid w:val="002F2EFD"/>
     <w:rsid w:val="002F3FF0"/>
     <w:rsid w:val="002F6522"/>
     <w:rsid w:val="00302E4C"/>
     <w:rsid w:val="003032CB"/>
+    <w:rsid w:val="00332412"/>
     <w:rsid w:val="0033654B"/>
     <w:rsid w:val="003515F0"/>
+    <w:rsid w:val="003523F7"/>
     <w:rsid w:val="0036444A"/>
     <w:rsid w:val="00364FC5"/>
     <w:rsid w:val="0036724D"/>
     <w:rsid w:val="003745F2"/>
     <w:rsid w:val="00374AE4"/>
     <w:rsid w:val="00375EE7"/>
     <w:rsid w:val="003850A7"/>
     <w:rsid w:val="00395576"/>
     <w:rsid w:val="003A4D3B"/>
     <w:rsid w:val="003B3BA4"/>
     <w:rsid w:val="003B4597"/>
     <w:rsid w:val="003B5D46"/>
     <w:rsid w:val="003C01B9"/>
     <w:rsid w:val="003C117A"/>
     <w:rsid w:val="003E4CF6"/>
     <w:rsid w:val="003F0AD3"/>
     <w:rsid w:val="00407622"/>
     <w:rsid w:val="00411922"/>
     <w:rsid w:val="0041340B"/>
     <w:rsid w:val="004135F1"/>
     <w:rsid w:val="004175AA"/>
     <w:rsid w:val="00420A3B"/>
     <w:rsid w:val="00420F77"/>
     <w:rsid w:val="00430A38"/>
     <w:rsid w:val="00431822"/>
@@ -9073,50 +9163,51 @@
     <w:rsid w:val="006775E9"/>
     <w:rsid w:val="006938C8"/>
     <w:rsid w:val="00697002"/>
     <w:rsid w:val="006A039D"/>
     <w:rsid w:val="006C4C3D"/>
     <w:rsid w:val="006D2FB4"/>
     <w:rsid w:val="006E123B"/>
     <w:rsid w:val="006E3DA5"/>
     <w:rsid w:val="006E7C3F"/>
     <w:rsid w:val="006F05E1"/>
     <w:rsid w:val="006F5B25"/>
     <w:rsid w:val="006F71EB"/>
     <w:rsid w:val="006F79E8"/>
     <w:rsid w:val="00710944"/>
     <w:rsid w:val="007176B9"/>
     <w:rsid w:val="0072770D"/>
     <w:rsid w:val="00735C31"/>
     <w:rsid w:val="0073735E"/>
     <w:rsid w:val="00737A4A"/>
     <w:rsid w:val="00740DC1"/>
     <w:rsid w:val="0074789C"/>
     <w:rsid w:val="00752700"/>
     <w:rsid w:val="00752E03"/>
     <w:rsid w:val="0075400D"/>
     <w:rsid w:val="007548EE"/>
+    <w:rsid w:val="00755C2C"/>
     <w:rsid w:val="00757B43"/>
     <w:rsid w:val="007612A9"/>
     <w:rsid w:val="007618EF"/>
     <w:rsid w:val="00763DE1"/>
     <w:rsid w:val="00766197"/>
     <w:rsid w:val="0077138C"/>
     <w:rsid w:val="00774453"/>
     <w:rsid w:val="007776E6"/>
     <w:rsid w:val="00781B40"/>
     <w:rsid w:val="00784BBB"/>
     <w:rsid w:val="00786ECB"/>
     <w:rsid w:val="007B0CA1"/>
     <w:rsid w:val="007B2143"/>
     <w:rsid w:val="007B2384"/>
     <w:rsid w:val="007B256B"/>
     <w:rsid w:val="007B5106"/>
     <w:rsid w:val="007B7A79"/>
     <w:rsid w:val="007C3115"/>
     <w:rsid w:val="007D1FAE"/>
     <w:rsid w:val="007D22FF"/>
     <w:rsid w:val="007D47CA"/>
     <w:rsid w:val="007D5EF1"/>
     <w:rsid w:val="007E6246"/>
     <w:rsid w:val="007E69B1"/>
     <w:rsid w:val="007E75BF"/>
@@ -9129,50 +9220,51 @@
     <w:rsid w:val="00822AE1"/>
     <w:rsid w:val="00823C51"/>
     <w:rsid w:val="008359C3"/>
     <w:rsid w:val="00836B30"/>
     <w:rsid w:val="008376A9"/>
     <w:rsid w:val="00843D8E"/>
     <w:rsid w:val="00845C1B"/>
     <w:rsid w:val="00853B22"/>
     <w:rsid w:val="00854998"/>
     <w:rsid w:val="008573D2"/>
     <w:rsid w:val="00860E81"/>
     <w:rsid w:val="00866616"/>
     <w:rsid w:val="008678D9"/>
     <w:rsid w:val="00871D0E"/>
     <w:rsid w:val="0087755F"/>
     <w:rsid w:val="0088192A"/>
     <w:rsid w:val="00887B5D"/>
     <w:rsid w:val="00893E60"/>
     <w:rsid w:val="008940E8"/>
     <w:rsid w:val="00897F75"/>
     <w:rsid w:val="008A11D5"/>
     <w:rsid w:val="008A191F"/>
     <w:rsid w:val="008A475B"/>
     <w:rsid w:val="008B0889"/>
     <w:rsid w:val="008B21A9"/>
+    <w:rsid w:val="008B42B5"/>
     <w:rsid w:val="008B4A27"/>
     <w:rsid w:val="008B5010"/>
     <w:rsid w:val="008C1C93"/>
     <w:rsid w:val="008C26DB"/>
     <w:rsid w:val="008C362E"/>
     <w:rsid w:val="008E3A2A"/>
     <w:rsid w:val="008E40C1"/>
     <w:rsid w:val="008E5439"/>
     <w:rsid w:val="008E5D66"/>
     <w:rsid w:val="008E6B20"/>
     <w:rsid w:val="008F0B2D"/>
     <w:rsid w:val="008F11CD"/>
     <w:rsid w:val="00900335"/>
     <w:rsid w:val="0092396F"/>
     <w:rsid w:val="00925062"/>
     <w:rsid w:val="009303CF"/>
     <w:rsid w:val="009374F2"/>
     <w:rsid w:val="00943ECE"/>
     <w:rsid w:val="00946300"/>
     <w:rsid w:val="00950C06"/>
     <w:rsid w:val="00954E40"/>
     <w:rsid w:val="009570D2"/>
     <w:rsid w:val="00965EB2"/>
     <w:rsid w:val="009763EA"/>
     <w:rsid w:val="00981FB4"/>
@@ -9189,85 +9281,89 @@
     <w:rsid w:val="009D6426"/>
     <w:rsid w:val="009D6FA5"/>
     <w:rsid w:val="009E2044"/>
     <w:rsid w:val="009E23BA"/>
     <w:rsid w:val="009F17D1"/>
     <w:rsid w:val="00A0030C"/>
     <w:rsid w:val="00A04288"/>
     <w:rsid w:val="00A160D4"/>
     <w:rsid w:val="00A2225E"/>
     <w:rsid w:val="00A22B14"/>
     <w:rsid w:val="00A22EB6"/>
     <w:rsid w:val="00A236DB"/>
     <w:rsid w:val="00A247BE"/>
     <w:rsid w:val="00A24C33"/>
     <w:rsid w:val="00A26870"/>
     <w:rsid w:val="00A26CA2"/>
     <w:rsid w:val="00A3161E"/>
     <w:rsid w:val="00A352DF"/>
     <w:rsid w:val="00A3574C"/>
     <w:rsid w:val="00A37B20"/>
     <w:rsid w:val="00A45A06"/>
     <w:rsid w:val="00A4669A"/>
     <w:rsid w:val="00A517F5"/>
     <w:rsid w:val="00A61628"/>
     <w:rsid w:val="00A61996"/>
+    <w:rsid w:val="00A64EF2"/>
     <w:rsid w:val="00A7421B"/>
     <w:rsid w:val="00A75612"/>
     <w:rsid w:val="00A84C7E"/>
     <w:rsid w:val="00A97EC3"/>
     <w:rsid w:val="00AA522E"/>
     <w:rsid w:val="00AA5424"/>
     <w:rsid w:val="00AB0B53"/>
     <w:rsid w:val="00AB231B"/>
     <w:rsid w:val="00AB2E8D"/>
     <w:rsid w:val="00AB53C4"/>
     <w:rsid w:val="00AC0E28"/>
     <w:rsid w:val="00AD4660"/>
     <w:rsid w:val="00AD5FE9"/>
     <w:rsid w:val="00AD78BA"/>
     <w:rsid w:val="00AF3CE3"/>
     <w:rsid w:val="00AF7403"/>
     <w:rsid w:val="00B01D03"/>
     <w:rsid w:val="00B0331C"/>
     <w:rsid w:val="00B20BC6"/>
     <w:rsid w:val="00B3320C"/>
     <w:rsid w:val="00B333F6"/>
     <w:rsid w:val="00B46735"/>
     <w:rsid w:val="00B52ADE"/>
+    <w:rsid w:val="00B54CEA"/>
     <w:rsid w:val="00B5519D"/>
     <w:rsid w:val="00B567A8"/>
     <w:rsid w:val="00B6754C"/>
     <w:rsid w:val="00B67B5A"/>
     <w:rsid w:val="00B70A8B"/>
     <w:rsid w:val="00B726BE"/>
     <w:rsid w:val="00B7313D"/>
     <w:rsid w:val="00B776F1"/>
+    <w:rsid w:val="00B8313D"/>
     <w:rsid w:val="00B85A6F"/>
     <w:rsid w:val="00B9289B"/>
     <w:rsid w:val="00BA4DD3"/>
     <w:rsid w:val="00BA521D"/>
+    <w:rsid w:val="00BA55E4"/>
     <w:rsid w:val="00BB3E22"/>
     <w:rsid w:val="00BD10B3"/>
     <w:rsid w:val="00BD307D"/>
     <w:rsid w:val="00BD3882"/>
     <w:rsid w:val="00BE4E17"/>
     <w:rsid w:val="00BE59D2"/>
     <w:rsid w:val="00BE7904"/>
     <w:rsid w:val="00BF0C99"/>
     <w:rsid w:val="00BF481A"/>
     <w:rsid w:val="00BF557C"/>
     <w:rsid w:val="00BFEFB5"/>
     <w:rsid w:val="00C05852"/>
     <w:rsid w:val="00C111BF"/>
     <w:rsid w:val="00C1484B"/>
     <w:rsid w:val="00C15914"/>
     <w:rsid w:val="00C15A73"/>
     <w:rsid w:val="00C214C7"/>
     <w:rsid w:val="00C2197A"/>
     <w:rsid w:val="00C23659"/>
     <w:rsid w:val="00C30B49"/>
     <w:rsid w:val="00C357B1"/>
     <w:rsid w:val="00C37545"/>
     <w:rsid w:val="00C43050"/>
     <w:rsid w:val="00C45E00"/>
     <w:rsid w:val="00C51AF5"/>
@@ -9300,68 +9396,71 @@
     <w:rsid w:val="00CD07AF"/>
     <w:rsid w:val="00CD1C74"/>
     <w:rsid w:val="00CD454C"/>
     <w:rsid w:val="00CD58F8"/>
     <w:rsid w:val="00CD6800"/>
     <w:rsid w:val="00CE02AB"/>
     <w:rsid w:val="00CE1C37"/>
     <w:rsid w:val="00CE666A"/>
     <w:rsid w:val="00CE714C"/>
     <w:rsid w:val="00CF0C8C"/>
     <w:rsid w:val="00CF11AE"/>
     <w:rsid w:val="00CF6511"/>
     <w:rsid w:val="00D073BD"/>
     <w:rsid w:val="00D17829"/>
     <w:rsid w:val="00D17D4B"/>
     <w:rsid w:val="00D2380E"/>
     <w:rsid w:val="00D24E7B"/>
     <w:rsid w:val="00D5260F"/>
     <w:rsid w:val="00D6684C"/>
     <w:rsid w:val="00D66F0C"/>
     <w:rsid w:val="00D73980"/>
     <w:rsid w:val="00D74B5B"/>
     <w:rsid w:val="00D760F8"/>
     <w:rsid w:val="00D77EC2"/>
     <w:rsid w:val="00D9228E"/>
+    <w:rsid w:val="00D95253"/>
     <w:rsid w:val="00DA1DA7"/>
     <w:rsid w:val="00DB719D"/>
     <w:rsid w:val="00DC194A"/>
     <w:rsid w:val="00DC67A7"/>
     <w:rsid w:val="00DC77C7"/>
     <w:rsid w:val="00DC7FC3"/>
     <w:rsid w:val="00DD0DD4"/>
     <w:rsid w:val="00DE010A"/>
+    <w:rsid w:val="00DF2FAD"/>
     <w:rsid w:val="00E02514"/>
     <w:rsid w:val="00E03777"/>
     <w:rsid w:val="00E0534B"/>
     <w:rsid w:val="00E13E94"/>
     <w:rsid w:val="00E30641"/>
     <w:rsid w:val="00E35D60"/>
     <w:rsid w:val="00E403E3"/>
     <w:rsid w:val="00E525A6"/>
     <w:rsid w:val="00E53885"/>
     <w:rsid w:val="00E546C4"/>
+    <w:rsid w:val="00E71707"/>
     <w:rsid w:val="00E72ABB"/>
     <w:rsid w:val="00E74B3D"/>
     <w:rsid w:val="00E83772"/>
     <w:rsid w:val="00E85F2B"/>
     <w:rsid w:val="00E86AA8"/>
     <w:rsid w:val="00E90931"/>
     <w:rsid w:val="00E96B1B"/>
     <w:rsid w:val="00E97CAD"/>
     <w:rsid w:val="00E97FB7"/>
     <w:rsid w:val="00EB13E4"/>
     <w:rsid w:val="00EC0378"/>
     <w:rsid w:val="00EC04BC"/>
     <w:rsid w:val="00EC2DF5"/>
     <w:rsid w:val="00ED0D29"/>
     <w:rsid w:val="00ED1F56"/>
     <w:rsid w:val="00EE31A8"/>
     <w:rsid w:val="00EE4AD6"/>
     <w:rsid w:val="00EE56CD"/>
     <w:rsid w:val="00F11096"/>
     <w:rsid w:val="00F1503A"/>
     <w:rsid w:val="00F17A1F"/>
     <w:rsid w:val="00F20C15"/>
     <w:rsid w:val="00F21117"/>
     <w:rsid w:val="00F36C89"/>
     <w:rsid w:val="00F4593D"/>
@@ -9404,51 +9503,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="126F3888"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4904964E-E3B6-467D-BED0-0ABBB63B52DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10506,51 +10605,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A26CA2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00530297"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="43649295">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="70665871">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11268,54 +11367,54 @@
                 <w:div w:id="1284188741">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -11595,86 +11694,50 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...34 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">UNDP Risk Appetite Statement</UNDP_POPP_TITLE_EN>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>356</Value>
     </TaxCatchAll>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
@@ -11682,51 +11745,141 @@
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Accountability</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5b42d95a-f181-4192-a566-012e3d461a46</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</DLCPolicyLabelClientValue>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3634</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3634</Url>
       <Description>POPP-11-3634</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</DLCPolicyLabelValue>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -12039,197 +12192,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...52 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFAF7800-A4C5-49DE-BB0E-62CF6DCDAC44}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44208E81-2D1F-4405-86E6-871E066DBF6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E2C5130-3B4F-480B-9A68-C5FA53D5F6D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44208E81-2D1F-4405-86E6-871E066DBF6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFAF7800-A4C5-49DE-BB0E-62CF6DCDAC44}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{228E85DD-331C-4E13-98EA-4E301C21EF91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6F783B5-D5E8-4726-AC1B-3BC4E07362D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15BFE232-0FC2-4C00-944B-C34B9CFFCB4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2902</Words>
-  <Characters>16545</Characters>
+  <Words>2909</Words>
+  <Characters>16584</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
+  <Lines>138</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19409</CharactersWithSpaces>
+  <CharactersWithSpaces>19455</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nesreen Al-Hebshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>