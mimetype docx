--- v0 (2025-10-09)
+++ v1 (2026-07-31)
@@ -1,222 +1,267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75EEBBC4" w14:textId="76F3D986" w:rsidR="005B66BC" w:rsidRDefault="005B66BC" w:rsidP="004D6918">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc54364204"/>
       <w:bookmarkStart w:id="1" w:name="_Toc55828965"/>
       <w:bookmarkStart w:id="2" w:name="_Toc55834161"/>
       <w:bookmarkStart w:id="3" w:name="_Toc55910358"/>
       <w:bookmarkStart w:id="4" w:name="_Toc59094151"/>
       <w:bookmarkStart w:id="5" w:name="_Toc62046577"/>
       <w:bookmarkStart w:id="6" w:name="_Toc62144962"/>
       <w:bookmarkStart w:id="7" w:name="_Toc72847874"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk55828768"/>
     </w:p>
-    <w:p w14:paraId="76ECE31F" w14:textId="3380F975" w:rsidR="00C75E31" w:rsidRDefault="00C75E31" w:rsidP="00FA0B35">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="76ECE31F" w14:textId="3380F975" w:rsidR="00C75E31" w:rsidRPr="005B4EF6" w:rsidRDefault="00C75E31" w:rsidP="005B4EF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP Risk Appetite</w:t>
       </w:r>
-      <w:r w:rsidR="00C2197A">
-        <w:rPr>
+      <w:r w:rsidR="00C2197A" w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Statement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="034A5C08" w14:textId="56B94292" w:rsidR="00E96B1B" w:rsidRDefault="00E96B1B" w:rsidP="00FA0B35">
-[...9 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="034A5C08" w14:textId="56B94292" w:rsidR="00E96B1B" w:rsidRPr="005B4EF6" w:rsidRDefault="00E96B1B" w:rsidP="005B4EF6"/>
+    <w:p w14:paraId="3A0A1FEA" w14:textId="57109D15" w:rsidR="00E96B1B" w:rsidRPr="005B4EF6" w:rsidRDefault="00C2197A" w:rsidP="005B4EF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc72847875"/>
       <w:bookmarkStart w:id="10" w:name="_Toc54364205"/>
       <w:bookmarkStart w:id="11" w:name="_Toc55828966"/>
       <w:bookmarkStart w:id="12" w:name="_Toc55834162"/>
       <w:bookmarkStart w:id="13" w:name="_Toc55910359"/>
       <w:bookmarkStart w:id="14" w:name="_Toc59094152"/>
       <w:bookmarkStart w:id="15" w:name="_Toc62046578"/>
       <w:bookmarkStart w:id="16" w:name="_Toc62144963"/>
-      <w:r w:rsidRPr="0CE8B703">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="0CE8B703">
-        <w:rPr>
+      <w:r w:rsidR="00E96B1B" w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">isk </w:t>
       </w:r>
-      <w:r w:rsidR="00C2197A" w:rsidRPr="0CE8B703">
-        <w:rPr>
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="0CE8B703">
-        <w:rPr>
+      <w:r w:rsidR="00E96B1B" w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ppetite </w:t>
       </w:r>
-      <w:r w:rsidR="00C2197A" w:rsidRPr="0CE8B703">
-        <w:rPr>
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0CE8B703">
-        <w:rPr>
+      <w:r w:rsidR="00E96B1B" w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>tatement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="0CE8B703">
-        <w:rPr>
+      <w:r w:rsidR="00E96B1B" w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="1C3BC691" w14:textId="74A6B047" w:rsidR="00E96B1B" w:rsidRDefault="00085235" w:rsidP="00FA0B35">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="12782F24" w14:textId="77777777" w:rsidR="00D13A26" w:rsidRDefault="00D13A26" w:rsidP="00D13A26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc62046579"/>
       <w:bookmarkStart w:id="18" w:name="_Toc62144964"/>
       <w:bookmarkStart w:id="19" w:name="_Toc72847876"/>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="1C3BC691" w14:textId="06D41D64" w:rsidR="00E96B1B" w:rsidRPr="005B4EF6" w:rsidRDefault="00085235" w:rsidP="005B4EF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
-      <w:r w:rsidR="009B3732" w:rsidRPr="60D2A5F0">
-        <w:rPr>
+      <w:r w:rsidR="009B3732" w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="7804816A" w14:textId="5FE5BFA2" w:rsidR="00E96B1B" w:rsidRDefault="00E96B1B" w:rsidP="00C30B49">
+    <w:p w14:paraId="7804816A" w14:textId="5FE5BFA2" w:rsidR="00E96B1B" w:rsidRDefault="00E96B1B" w:rsidP="00D13A26">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52B1441D" w14:textId="77777777" w:rsidR="00C75E31" w:rsidRDefault="00C75E31" w:rsidP="00C30B49">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28142A09" w14:textId="5717F7B9" w:rsidR="009374F2" w:rsidRDefault="009374F2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -233,92 +278,93 @@
       <w:sdtPr>
         <w:id w:val="-1920782770"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="20FA5CAB" w14:textId="77777777" w:rsidR="00651AD3" w:rsidRDefault="00073D44" w:rsidP="00651AD3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C37545">
+          <w:r w:rsidRPr="005B4EF6">
             <w:rPr>
               <w:rStyle w:val="Heading1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
               <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
               <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="3C12D4DE" w14:textId="7EB7E0AA" w:rsidR="00651AD3" w:rsidRDefault="00651AD3" w:rsidP="00651AD3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="397D1D8B" w14:textId="46ECA696" w:rsidR="00651AD3" w:rsidRDefault="00651AD3">
+        <w:p w14:paraId="397D1D8B" w14:textId="747AE83D" w:rsidR="00651AD3" w:rsidRDefault="00651AD3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc72847877" w:history="1">
             <w:r w:rsidRPr="00D65444">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -346,67 +392,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc72847877 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C37545">
+            <w:r w:rsidR="005F787F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0FE32F9F" w14:textId="15CE9FB5" w:rsidR="00651AD3" w:rsidRDefault="00651AD3">
+        <w:p w14:paraId="0FE32F9F" w14:textId="034D61C6" w:rsidR="00651AD3" w:rsidRDefault="00651AD3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc72847879" w:history="1">
             <w:r w:rsidRPr="00D65444">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -432,67 +478,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc72847879 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C37545">
+            <w:r w:rsidR="005F787F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19A69D3D" w14:textId="62097685" w:rsidR="00651AD3" w:rsidRDefault="00651AD3">
+        <w:p w14:paraId="19A69D3D" w14:textId="2918ADA7" w:rsidR="00651AD3" w:rsidRDefault="00651AD3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc72847880" w:history="1">
             <w:r w:rsidRPr="00D65444">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -518,67 +564,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc72847880 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C37545">
+            <w:r w:rsidR="005F787F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="27EAE2A9" w14:textId="05D9DCD0" w:rsidR="00651AD3" w:rsidRDefault="00651AD3">
+        <w:p w14:paraId="27EAE2A9" w14:textId="1ADFC9E8" w:rsidR="00651AD3" w:rsidRDefault="00651AD3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc72847881" w:history="1">
             <w:r w:rsidRPr="00D65444">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -606,118 +652,119 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc72847881 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C37545">
+            <w:r w:rsidR="005F787F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="59EFBB97" w14:textId="325A00EA" w:rsidR="00073D44" w:rsidRDefault="00073D44">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2886993F" w14:textId="77777777" w:rsidR="00073D44" w:rsidRDefault="00073D44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5724D1" w14:textId="577E6F74" w:rsidR="00C30B49" w:rsidRPr="00E546C4" w:rsidRDefault="00C30B49" w:rsidP="00100469">
+    <w:p w14:paraId="2646D89C" w14:textId="4154F183" w:rsidR="00D13A26" w:rsidRPr="00D13A26" w:rsidRDefault="00C30B49" w:rsidP="005B4EF6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc72847877"/>
-      <w:r w:rsidRPr="00E546C4">
-        <w:rPr>
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="4CCEC619" w14:textId="6674D075" w:rsidR="003F0AD3" w:rsidRPr="00854998" w:rsidRDefault="00C30B49" w:rsidP="00C30B49">
+    <w:p w14:paraId="4CCEC619" w14:textId="1C91F3E8" w:rsidR="003F0AD3" w:rsidRPr="00854998" w:rsidRDefault="00C30B49" w:rsidP="00C30B49">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C30B49">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Navigating through the complexity of multiple uncertainties is at the core of UNDP’s quest for innovative solutions to development and organisational challenges. UNDP’s Enterprise Risk Management (ERM) system is designed to allow the organisation to be forward looking and manage the effect of uncertainties on objectives. The ultimate purpose of ERM is to </w:t>
       </w:r>
       <w:r w:rsidRPr="00C30B49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ensure foresight</w:t>
       </w:r>
       <w:r w:rsidRPr="00C30B49">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -795,67 +842,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP’s risk appetite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> sets out UNDP’s internal </w:t>
       </w:r>
       <w:r w:rsidR="000A3A1F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>preference regarding the level of risk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to take </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> situation</w:t>
+        <w:t xml:space="preserve"> to take in a given situation</w:t>
       </w:r>
       <w:r w:rsidR="00B9289B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00B9289B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -908,79 +939,66 @@
       <w:r w:rsidRPr="00C7169C">
         <w:t xml:space="preserve"> is to</w:t>
       </w:r>
       <w:r w:rsidR="00D2380E">
         <w:t xml:space="preserve"> create a risk-enabled culture within UNDP, where risk-based decisions are </w:t>
       </w:r>
       <w:r w:rsidR="00B726BE">
         <w:t>taken,</w:t>
       </w:r>
       <w:r w:rsidR="00D2380E">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="0009469F">
         <w:t>opportunities</w:t>
       </w:r>
       <w:r w:rsidR="00504AEF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0009469F">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="00D2380E">
         <w:t xml:space="preserve"> pursued</w:t>
       </w:r>
       <w:r w:rsidR="00622E4A">
-        <w:t xml:space="preserve"> according to the needs and circumstances of the project or </w:t>
-[...7 lines deleted...]
-        <w:t>, our development partners, and the resources and skills available</w:t>
+        <w:t xml:space="preserve"> according to the needs and circumstances of the project or programme, our development partners, and the resources and skills available</w:t>
       </w:r>
       <w:r w:rsidR="00D2380E">
         <w:t>. The RAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7169C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BA521D">
         <w:t>open</w:t>
       </w:r>
       <w:r w:rsidR="00D2380E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BA521D">
-        <w:t xml:space="preserve"> up</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> discussions about risk and what is acceptable throughout the </w:t>
+        <w:t xml:space="preserve"> up discussions about risk and what is acceptable throughout the </w:t>
       </w:r>
       <w:r w:rsidR="00B726BE">
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidR="00622E4A">
         <w:t xml:space="preserve">, acknowledging that different business units have </w:t>
       </w:r>
       <w:r w:rsidR="000A3A1F">
         <w:t>different appetites</w:t>
       </w:r>
       <w:r w:rsidR="00B9289B">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00622E4A">
         <w:t xml:space="preserve"> abilit</w:t>
       </w:r>
       <w:r w:rsidR="00B9289B">
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidR="00622E4A">
         <w:t xml:space="preserve"> or need to assume higher levels of risk</w:t>
       </w:r>
       <w:r w:rsidR="00B726BE">
         <w:t>.</w:t>
       </w:r>
@@ -999,59 +1017,51 @@
       <w:r w:rsidR="00B726BE">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7169C">
         <w:t xml:space="preserve"> guidance on the amount and type of risk UNDP is willing to accept</w:t>
       </w:r>
       <w:r w:rsidR="00302E4C">
         <w:t xml:space="preserve"> or take</w:t>
       </w:r>
       <w:r w:rsidR="000D2BA0">
         <w:t xml:space="preserve"> to deliver its Strategic Plan </w:t>
       </w:r>
       <w:r w:rsidR="00810EBD">
         <w:t>through risk</w:t>
       </w:r>
       <w:r w:rsidR="00D74B5B">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00810EBD">
         <w:t>informed development</w:t>
       </w:r>
       <w:r w:rsidR="000D2BA0">
         <w:t>. UNDP takes risks</w:t>
       </w:r>
       <w:r w:rsidR="00622E4A">
-        <w:t xml:space="preserve"> to deliver its projects and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, to </w:t>
+        <w:t xml:space="preserve"> to deliver its projects and programmes, to </w:t>
       </w:r>
       <w:r w:rsidR="000A3A1F">
         <w:t>strengthen partnerships</w:t>
       </w:r>
       <w:r w:rsidR="00622E4A">
         <w:t xml:space="preserve"> with host governments, to promote human rights and to create safe spaces for people. It also takes risks</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7169C">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="000D2BA0">
         <w:t>promote innovation</w:t>
       </w:r>
       <w:r w:rsidR="00460A80">
         <w:t xml:space="preserve"> which, in turn, supports risk management</w:t>
       </w:r>
       <w:r w:rsidR="00285C7E">
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
       <w:r w:rsidR="000D2BA0">
         <w:t xml:space="preserve"> develop</w:t>
       </w:r>
       <w:r w:rsidR="00285C7E">
         <w:t>ing</w:t>
       </w:r>
@@ -1070,59 +1080,51 @@
       <w:r w:rsidR="000D2BA0">
         <w:t>open</w:t>
       </w:r>
       <w:r w:rsidR="00285C7E">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="000D2BA0">
         <w:t xml:space="preserve"> itself up to new partnerships and opportunities to </w:t>
       </w:r>
       <w:r w:rsidR="00460A80">
         <w:t xml:space="preserve">continue to </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7169C">
         <w:t xml:space="preserve">achieve its </w:t>
       </w:r>
       <w:r w:rsidR="000D2BA0">
         <w:t xml:space="preserve">ambitious </w:t>
       </w:r>
       <w:r w:rsidR="0036724D">
         <w:t xml:space="preserve">development </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7169C">
         <w:t>objectives</w:t>
       </w:r>
       <w:r w:rsidR="0036724D">
-        <w:t xml:space="preserve"> for </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> countries</w:t>
+        <w:t xml:space="preserve"> for programme countries</w:t>
       </w:r>
       <w:r w:rsidR="001A1447" w:rsidRPr="00CC33CA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CC33CA" w:rsidRPr="00CC33CA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436FA0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00113CA0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
@@ -2354,72 +2356,84 @@
         </w:rPr>
         <w:t xml:space="preserve">inform </w:t>
       </w:r>
       <w:r w:rsidR="00501FAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E101A"/>
         </w:rPr>
         <w:t xml:space="preserve">future </w:t>
       </w:r>
       <w:r w:rsidR="00460A80">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E101A"/>
         </w:rPr>
         <w:t xml:space="preserve">policy </w:t>
       </w:r>
       <w:r w:rsidR="00501FAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E101A"/>
         </w:rPr>
         <w:t>developments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A6F011" w14:textId="0E44FF21" w:rsidR="00893E60" w:rsidRPr="00E546C4" w:rsidRDefault="00893E60" w:rsidP="00100469">
+    <w:p w14:paraId="57CBCE20" w14:textId="72C20654" w:rsidR="00D13A26" w:rsidRPr="00D13A26" w:rsidRDefault="00893E60" w:rsidP="005B4EF6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc72847879"/>
-      <w:r w:rsidRPr="00E546C4">
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Summary risk appetite statement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="00E546C4">
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E546C4">
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E44AB12" w14:textId="01F1A632" w:rsidR="009D5A05" w:rsidRDefault="001729BC" w:rsidP="00893E60">
+    <w:p w14:paraId="1E44AB12" w14:textId="4B27FAC2" w:rsidR="009D5A05" w:rsidRDefault="001729BC" w:rsidP="00893E60">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The diagram below summarises the way in which the risk appetite statement supports ERM in UNDP, showing</w:t>
       </w:r>
       <w:r w:rsidR="00D24E7B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> how</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk appetite feeds into every aspect of enterprise risk management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE2017D" w14:textId="77777777" w:rsidR="00CD58F8" w:rsidRDefault="00CD58F8" w:rsidP="00893E60">
@@ -4227,67 +4241,51 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Social</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90672">
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:t>Environmental</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7104A531" w14:textId="77D88DA9" w:rsidR="0033654B" w:rsidRDefault="0033654B" w:rsidP="00A26CA2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP plans </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> its project and programmatic activities to safeguard those who are affected by them and to do no harm, socially or environmentally, always behaving in an ethical fashion.</w:t>
+              <w:t>UNDP plans all of its project and programmatic activities to safeguard those who are affected by them and to do no harm, socially or environmentally, always behaving in an ethical fashion.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A4233A6" w14:textId="516D8327" w:rsidR="0033654B" w:rsidRPr="00C90672" w:rsidRDefault="0033654B" w:rsidP="00A26CA2">
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> It takes positive steps to engage with disadvantaged groups and does not tolerate any form of discrimination or harassment. </w:t>
             </w:r>
             <w:r w:rsidRPr="001F63F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP will mitigate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -4421,74 +4419,58 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>seeks to manage its</w:t>
             </w:r>
             <w:r w:rsidRPr="0022322F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> financial resources </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">effectively </w:t>
+              <w:t xml:space="preserve">effectively in order </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="0022322F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">in order </w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> deliver its objectives</w:t>
+              <w:t>to deliver its objectives</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> in a timely fashion while</w:t>
             </w:r>
             <w:r w:rsidRPr="0022322F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> maintain</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="0022322F">
               <w:rPr>
                 <w:b w:val="0"/>
@@ -4661,67 +4643,51 @@
           <w:trHeight w:val="71"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A003717" w14:textId="77777777" w:rsidR="00C54868" w:rsidRDefault="00C54868" w:rsidP="00A26CA2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Operational</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="754E7546" w14:textId="77777777" w:rsidR="00C54868" w:rsidRDefault="00C54868" w:rsidP="00A26CA2">
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP encourages variance in operational delivery and quality to explore innovative approaches and work with new partners, provided this does not jeopardize stakeholder trust. UNDP continues to introduce new and innovative operational tools, procurement approaches, procedures, and mechanisms to strengthen delivery and continuity of operations and </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> implementation. It regards failure as an opportunity to learn and develop.</w:t>
+              <w:t>UNDP encourages variance in operational delivery and quality to explore innovative approaches and work with new partners, provided this does not jeopardize stakeholder trust. UNDP continues to introduce new and innovative operational tools, procurement approaches, procedures, and mechanisms to strengthen delivery and continuity of operations and programme implementation. It regards failure as an opportunity to learn and develop.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DF5EB73" w14:textId="77777777" w:rsidR="00C54868" w:rsidRDefault="00C54868" w:rsidP="00A26CA2">
             <w:r w:rsidRPr="00E72ABB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D8CA16E" wp14:editId="2719E289">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="5748085" cy="594360"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="6" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -5036,170 +5002,182 @@
               </w:rPr>
               <w:t xml:space="preserve">activities, </w:t>
             </w:r>
             <w:r w:rsidRPr="001F63F9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>partnerships and managing expectations, while exploring new options for delivery and partnerships</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> and learning and developing from its pilots</w:t>
             </w:r>
             <w:r w:rsidRPr="001F63F9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="431CEA99" w14:textId="77777777" w:rsidR="00F70BA0" w:rsidRDefault="00F70BA0" w:rsidP="00A26CA2">
+          <w:p w14:paraId="272BA115" w14:textId="73CEAC5F" w:rsidR="00D13A26" w:rsidRDefault="00D13A26" w:rsidP="00A26CA2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D751E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7162B2D4" wp14:editId="727357FD">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7162B2D4" wp14:editId="1B3762EC">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-3810</wp:posOffset>
+                    <wp:posOffset>11430</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>-1270</wp:posOffset>
+                    <wp:posOffset>137160</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="5774271" cy="603504"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                   <wp:wrapNone/>
                   <wp:docPr id="2" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5774271" cy="603504"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4760BBEF" w14:textId="77777777" w:rsidR="00F70BA0" w:rsidRPr="00C90672" w:rsidRDefault="00F70BA0" w:rsidP="00A26CA2">
+          <w:p w14:paraId="4E44CD17" w14:textId="5C95D210" w:rsidR="00D13A26" w:rsidRDefault="00D13A26" w:rsidP="00A26CA2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65169D2F" w14:textId="77777777" w:rsidR="00F70BA0" w:rsidRPr="00C90672" w:rsidRDefault="00F70BA0" w:rsidP="00A26CA2">
+          <w:p w14:paraId="218070A6" w14:textId="42217EC9" w:rsidR="00D13A26" w:rsidRDefault="00D13A26" w:rsidP="00A26CA2"/>
+          <w:p w14:paraId="431CEA99" w14:textId="1111D2BF" w:rsidR="00F70BA0" w:rsidRDefault="00F70BA0" w:rsidP="00A26CA2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F98FA5A" w14:textId="77777777" w:rsidR="00F70BA0" w:rsidRPr="001F63F9" w:rsidRDefault="00F70BA0" w:rsidP="00A26CA2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC92637" w14:textId="77777777" w:rsidR="00F70BA0" w:rsidRPr="00871D0E" w:rsidRDefault="00F70BA0" w:rsidP="00A26CA2">
+          <w:p w14:paraId="166CC9EF" w14:textId="77777777" w:rsidR="00F70BA0" w:rsidRDefault="00F70BA0" w:rsidP="00A26CA2">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00871D0E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Cautious </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1AC92637" w14:textId="77777777" w:rsidR="00D13A26" w:rsidRPr="00871D0E" w:rsidRDefault="00D13A26" w:rsidP="00A26CA2">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00737A4A" w:rsidRPr="00CA19B6" w14:paraId="78417F38" w14:textId="77777777" w:rsidTr="00A26CA2">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E001FE2" w14:textId="77777777" w:rsidR="00737A4A" w:rsidRDefault="00737A4A" w:rsidP="00A26CA2">
+          <w:p w14:paraId="4E001FE2" w14:textId="6460451C" w:rsidR="00737A4A" w:rsidRDefault="00737A4A" w:rsidP="00A26CA2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Regulatory</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75D41251" w14:textId="77777777" w:rsidR="00737A4A" w:rsidRDefault="00737A4A" w:rsidP="00A26CA2">
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>UNDP will find legitimate ways through the legal and regulatory framework to deliver its strategic plans, including joining interpretations of regulations from other UN agencies with similar regulatory frameworks.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63CF98DF" w14:textId="77777777" w:rsidR="00737A4A" w:rsidRDefault="00737A4A" w:rsidP="00A26CA2">
             <w:r w:rsidRPr="002D751E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
@@ -5239,101 +5217,99 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5774271" cy="603504"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E288F22" w14:textId="77777777" w:rsidR="00737A4A" w:rsidRDefault="00737A4A" w:rsidP="00A26CA2"/>
           <w:p w14:paraId="6507E94F" w14:textId="0CC9255D" w:rsidR="00737A4A" w:rsidRDefault="00737A4A" w:rsidP="00A26CA2"/>
-          <w:p w14:paraId="7B8E735B" w14:textId="77777777" w:rsidR="00737A4A" w:rsidRDefault="00737A4A" w:rsidP="00A26CA2"/>
-          <w:p w14:paraId="22EC6D56" w14:textId="77777777" w:rsidR="00737A4A" w:rsidRDefault="00737A4A" w:rsidP="00A26CA2"/>
           <w:p w14:paraId="632B38B5" w14:textId="77777777" w:rsidR="00737A4A" w:rsidRPr="00AA5424" w:rsidRDefault="00737A4A" w:rsidP="00A26CA2">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C2B6800" w14:textId="4DEC5BDE" w:rsidR="00737A4A" w:rsidRPr="00CA19B6" w:rsidRDefault="00737A4A" w:rsidP="00A26CA2">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA19B6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Cautious</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0033654B" w14:paraId="119D7EB5" w14:textId="77777777" w:rsidTr="00C93AEE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A080C46" w14:textId="77777777" w:rsidR="0033654B" w:rsidRDefault="0033654B" w:rsidP="0033654B">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Strategic</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11CB9513" w14:textId="77777777" w:rsidR="0033654B" w:rsidRDefault="0033654B" w:rsidP="0033654B">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>UNDP prioritizes the development and implementation of its strategy, seeking new and innovative ways to deliver high-value services, programmatic offers, and objectives, expanding, and diversifying its donor and partner pool while learning from any failures and always following its ethical principles.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A22C3DB" w14:textId="77777777" w:rsidR="0033654B" w:rsidRDefault="0033654B" w:rsidP="0033654B">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
@@ -5443,67 +5419,51 @@
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="020F75E0" w14:textId="692FA8CC" w:rsidR="0033654B" w:rsidRDefault="0033654B" w:rsidP="0033654B">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Safety and Security</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58B8A298" w14:textId="2A4D7AEA" w:rsidR="0033654B" w:rsidRPr="007E75BF" w:rsidRDefault="0033654B" w:rsidP="0033654B">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1C74">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP puts in place effective measures to reduce its exposure to security and safety risks affecting personnel, premises, assets and operations </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> enable the delivery of activities.  Even in situations of significant risks, UNDP programmatic activities will deliver under appropriate and agreed mitigations and controls. UNDP will take necessary risks, including decisions at the </w:t>
+              <w:t xml:space="preserve">UNDP puts in place effective measures to reduce its exposure to security and safety risks affecting personnel, premises, assets and operations in order to enable the delivery of activities.  Even in situations of significant risks, UNDP programmatic activities will deliver under appropriate and agreed mitigations and controls. UNDP will take necessary risks, including decisions at the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>appropriate</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1C74">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> level of delegated authority after all has been done to reduce risks to acceptable levels in accordance with the UNSMS Policy on Security Risk Management.</w:t>
             </w:r>
             <w:r w:rsidRPr="007E75BF">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="69D6B0D6" w14:textId="448062BB" w:rsidR="0033654B" w:rsidRDefault="0033654B" w:rsidP="0033654B">
@@ -5604,61 +5564,67 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="368B1900" w14:textId="765CC88D" w:rsidR="0033654B" w:rsidRPr="00CA19B6" w:rsidRDefault="0033654B" w:rsidP="0033654B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA19B6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Cautious </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71FFCF75" w14:textId="77777777" w:rsidR="00F74900" w:rsidRDefault="00F74900" w:rsidP="00F74900">
+    <w:p w14:paraId="71FFCF75" w14:textId="77777777" w:rsidR="00F74900" w:rsidRPr="005B4EF6" w:rsidRDefault="00F74900" w:rsidP="00F74900">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc72847880"/>
-      <w:r>
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Managing risks using the risk appetite</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="7DC6A945" w14:textId="77777777" w:rsidR="00F74900" w:rsidRPr="00100469" w:rsidRDefault="00F74900" w:rsidP="00F74900">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00100469">
         <w:t>As UNDP works in a high-risk environment, risks will be identified that exceed the risk appetite. In these cases, there are four choices:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4958C051" w14:textId="77777777" w:rsidR="00F74900" w:rsidRPr="00100469" w:rsidRDefault="00F74900" w:rsidP="00F74900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00100469">
         <w:t>Mitigate the risk through further controls</w:t>
       </w:r>
       <w:r>
@@ -5676,59 +5642,51 @@
       <w:r>
         <w:t>Tolerate</w:t>
       </w:r>
       <w:r w:rsidRPr="00100469">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F74900" w:rsidRPr="00100469">
         <w:t>the risk at its current level</w:t>
       </w:r>
       <w:r w:rsidR="00F74900">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D78605" w14:textId="5FF21D47" w:rsidR="00F74900" w:rsidRPr="00100469" w:rsidRDefault="00E90931" w:rsidP="00F74900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Terminate </w:t>
       </w:r>
       <w:r w:rsidR="00F74900">
-        <w:t xml:space="preserve">the risk by doing something different, while still delivering the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> overall objectives.</w:t>
+        <w:t>the risk by doing something different, while still delivering the programme’s overall objectives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213D25CA" w14:textId="481EF428" w:rsidR="00F74900" w:rsidRPr="00100469" w:rsidRDefault="008678D9" w:rsidP="00F74900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="00100469">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F74900" w:rsidRPr="00100469">
         <w:t xml:space="preserve">the risk </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00F74900">
         <w:t>,</w:t>
       </w:r>
@@ -5774,110 +5732,107 @@
         <w:t xml:space="preserve"> action</w:t>
       </w:r>
       <w:r>
         <w:t>s and decisions</w:t>
       </w:r>
       <w:r w:rsidRPr="00100469">
         <w:t xml:space="preserve"> to be </w:t>
       </w:r>
       <w:r>
         <w:t>taken.</w:t>
       </w:r>
       <w:r w:rsidRPr="00100469">
         <w:t xml:space="preserve"> For those risks that cannot be brought within the risk appetite in a proportionate and cost-effective fashion and cannot be avoided, </w:t>
       </w:r>
       <w:r w:rsidRPr="00100469">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">approval </w:t>
       </w:r>
       <w:r w:rsidR="00C37545">
         <w:t xml:space="preserve">to continue </w:t>
       </w:r>
       <w:r w:rsidRPr="00100469">
         <w:t>should be obtained in accordance with the standard governance arrangements. The guidance sets this out in greater detail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4DADD9" w14:textId="36D49EE5" w:rsidR="001B7B2B" w:rsidRDefault="001B7B2B" w:rsidP="00CD07AF">
+    <w:p w14:paraId="3E4DADD9" w14:textId="36D49EE5" w:rsidR="001B7B2B" w:rsidRPr="005B4EF6" w:rsidRDefault="001B7B2B" w:rsidP="00CD07AF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc72847881"/>
-      <w:r w:rsidRPr="00C30B49">
-        <w:rPr>
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Risk appetite governance and implementation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
-      <w:r w:rsidRPr="00C30B49">
-        <w:rPr>
+      <w:r w:rsidRPr="005B4EF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BA4C8D" w14:textId="32AD9B93" w:rsidR="00510AAB" w:rsidRDefault="0074789C" w:rsidP="00C238E8">
+    <w:p w14:paraId="21BA4C8D" w14:textId="1879B942" w:rsidR="00510AAB" w:rsidRDefault="0074789C" w:rsidP="00C238E8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>At</w:t>
       </w:r>
       <w:r w:rsidR="001729BC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B7B2B" w:rsidRPr="001B7B2B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UNDP, risk governance is delivered through the ‘three lines</w:t>
       </w:r>
       <w:r w:rsidR="004B71F9">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">of defence </w:t>
       </w:r>
       <w:r w:rsidR="001B7B2B" w:rsidRPr="001B7B2B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>model</w:t>
       </w:r>
       <w:r w:rsidR="004B71F9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="001B7B2B" w:rsidRPr="001B7B2B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, which supports more effective risk management by introducing structured governance and oversight that clarifies and segregates roles and responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="00D77EC2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5966,73 +5921,61 @@
         </w:rPr>
         <w:t>UNDP’s</w:t>
       </w:r>
       <w:r w:rsidR="00CE1C37">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> hierarchy so that the line manager of each unit is accountable for risk management in their area of responsibility as</w:t>
       </w:r>
       <w:r w:rsidR="00C37545">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> set out</w:t>
       </w:r>
       <w:r w:rsidR="00CE1C37">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in UNDP’s </w:t>
       </w:r>
       <w:bookmarkStart w:id="24" w:name="_Hlk55833725"/>
       <w:r w:rsidR="00510AAB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00C238E8">
-        <w:instrText>HYPERLINK "https://popp.undp.org/document/3871/view/en"</w:instrText>
+      <w:r w:rsidR="00D13A26">
+        <w:instrText>HYPERLINK "https://popp.undp.org/document/accountability-system-policy"</w:instrText>
       </w:r>
       <w:r w:rsidR="00510AAB">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00510AAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Accountability Fr</w:t>
-[...11 lines deleted...]
-        <w:t>mework</w:t>
+        <w:t>Accountability Framework</w:t>
       </w:r>
       <w:r w:rsidR="00510AAB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00510AAB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A278CD" w14:textId="4F86CDE8" w:rsidR="001B7B2B" w:rsidRPr="001B7B2B" w:rsidRDefault="001B7B2B" w:rsidP="001B7B2B">
       <w:r w:rsidRPr="001B7B2B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The RAS is implemented in a risk management culture of</w:t>
       </w:r>
       <w:r w:rsidR="00DA1DA7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E74B3D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -6437,65 +6380,51 @@
       </w:pPr>
       <w:r w:rsidRPr="623262FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open communication on risk management issues and lessons learned and a culture of ‘working out loud’</w:t>
       </w:r>
       <w:r w:rsidRPr="623262FC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="002F6522" w:rsidRPr="623262FC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="623262FC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">veryone has their own risk appetite and their own understanding of the level of risk that UNDP is prepared to take </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> deliver. Having a RAS enables open </w:t>
+        <w:t xml:space="preserve">veryone has their own risk appetite and their own understanding of the level of risk that UNDP is prepared to take in order to deliver. Having a RAS enables open </w:t>
       </w:r>
       <w:r w:rsidRPr="623262FC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">discussions around a known framework, </w:t>
       </w:r>
       <w:r w:rsidR="00BE7904" w:rsidRPr="623262FC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">both within and outside UNDP, </w:t>
       </w:r>
       <w:r w:rsidRPr="623262FC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>rather than assumptions being made and acted on</w:t>
       </w:r>
       <w:r w:rsidR="0041340B" w:rsidRPr="623262FC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -6635,465 +6564,380 @@
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:sectPr w:rsidR="00533554" w:rsidRPr="00035DF1">
-      <w:headerReference w:type="even" r:id="rId18"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6604D9DF" w14:textId="77777777" w:rsidR="00F91B50" w:rsidRDefault="00F91B50" w:rsidP="00481B8E">
+    <w:p w14:paraId="41C7F8EC" w14:textId="77777777" w:rsidR="00C67718" w:rsidRDefault="00C67718" w:rsidP="00481B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="736CF46F" w14:textId="77777777" w:rsidR="00F91B50" w:rsidRDefault="00F91B50" w:rsidP="00481B8E">
+    <w:p w14:paraId="754EFC09" w14:textId="77777777" w:rsidR="00C67718" w:rsidRDefault="00C67718" w:rsidP="00481B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7769DD2B" w14:textId="77777777" w:rsidR="00F91B50" w:rsidRDefault="00F91B50">
+    <w:p w14:paraId="7DB27AB0" w14:textId="77777777" w:rsidR="00C67718" w:rsidRDefault="00C67718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
-    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-888331270"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="76E9C58E" w14:textId="787A6BBF" w:rsidR="009374F2" w:rsidRDefault="009374F2">
+      <w:p w14:paraId="7C9A9F13" w14:textId="26A53961" w:rsidR="009374F2" w:rsidRDefault="009374F2" w:rsidP="005B4EF6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002D5874">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7C9A9F13" w14:textId="77777777" w:rsidR="009374F2" w:rsidRDefault="009374F2">
-[...13 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="712E5B28" w14:textId="77777777" w:rsidR="00F91B50" w:rsidRDefault="00F91B50" w:rsidP="00481B8E">
+    <w:p w14:paraId="34228E8B" w14:textId="77777777" w:rsidR="00C67718" w:rsidRDefault="00C67718" w:rsidP="00481B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BA5D615" w14:textId="77777777" w:rsidR="00F91B50" w:rsidRDefault="00F91B50" w:rsidP="00481B8E">
+    <w:p w14:paraId="55C61B17" w14:textId="77777777" w:rsidR="00C67718" w:rsidRDefault="00C67718" w:rsidP="00481B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3DB39980" w14:textId="77777777" w:rsidR="00F91B50" w:rsidRDefault="00F91B50">
+    <w:p w14:paraId="1E99329C" w14:textId="77777777" w:rsidR="00C67718" w:rsidRDefault="00C67718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="757EC36C" w14:textId="2673C198" w:rsidR="0033654B" w:rsidRPr="00AB231B" w:rsidRDefault="0033654B" w:rsidP="00CD1C74">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB231B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AB231B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The United Nations Security Management System (UNSMS) Policy on Security Risk Management endorsed by the Chief Executives Board for Coordination (CEB) outlines the Acceptable Risk Model in which security risks are balanced with </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> benefits. In this model, risks are accepted when benefits outweigh the risks. </w:t>
+        <w:t xml:space="preserve"> The United Nations Security Management System (UNSMS) Policy on Security Risk Management endorsed by the Chief Executives Board for Coordination (CEB) outlines the Acceptable Risk Model in which security risks are balanced with programme benefits. In this model, risks are accepted when benefits outweigh the risks. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="6A1EE46F" w14:textId="2CD94796" w:rsidR="0033654B" w:rsidRPr="001811F8" w:rsidRDefault="0033654B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001811F8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001811F8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cyber Security is outside the UNSMS Security Risk Management and risks are managed by UNDP. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0ADAA787" w14:textId="29DD4DAA" w:rsidR="004B71F9" w:rsidRDefault="004B71F9">
+    <w:p w14:paraId="0ADAA787" w14:textId="050BEA5C" w:rsidR="004B71F9" w:rsidRDefault="004B71F9" w:rsidP="00A414D9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="001811F8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001811F8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB231B" w:rsidRPr="001811F8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The “Three Lines of </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB231B" w:rsidRPr="001811F8">
+        <w:t>The “Three Lines</w:t>
+      </w:r>
+      <w:r w:rsidR="00A414D9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Defence</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Model</w:t>
+      </w:r>
       <w:r w:rsidR="00AB231B" w:rsidRPr="001811F8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00AB231B" w:rsidRPr="001811F8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00AB231B" w:rsidRPr="001811F8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> support more effective risk management by introducing structured governance and oversight that clarifies and segregates roles and responsibilities across</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001811F8">
+        <w:t xml:space="preserve"> support more effective risk management by introducing structured governance and oversight that clarifies and segregates roles and responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="004A37E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> three functions. The first line owns and manages risk directly. The</w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001811F8">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> second line of </w:t>
-[...24 lines deleted...]
-        <w:t>he third line, consisting of internal audit, provides independent assurance of the first two lines.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A20ED93" w14:textId="36130B15" w:rsidR="008E6B20" w:rsidRDefault="008E6B20" w:rsidP="008E6B20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9026"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="139D054A" wp14:editId="09E0A780">
           <wp:extent cx="673100" cy="1025252"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="Picture 5" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Picture 5" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -7106,62 +6950,52 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="680671" cy="1036784"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A94EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68AC170C"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7293,61 +7127,61 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068F4D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CE447C16"/>
-    <w:lvl w:ilvl="0" w:tplc="2B72FF5E">
+    <w:tmpl w:val="12AA566C"/>
+    <w:lvl w:ilvl="0" w:tplc="E6A6F988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3905" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -9241,64 +9075,64 @@
         <w:ind w:left="3960" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4464" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="782D1C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2B76A038"/>
-    <w:lvl w:ilvl="0" w:tplc="2BF4B154">
+    <w:tmpl w:val="89F61AA2"/>
+    <w:lvl w:ilvl="0" w:tplc="31E0D9C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="73E0B134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B9FC68E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
@@ -9680,55 +9514,54 @@
   <w:num w:numId="18" w16cid:durableId="66072531">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1275015386">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="47068592">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1506018827">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2029405223">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1537156540">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="3362807">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C30B49"/>
     <w:rsid w:val="00017964"/>
     <w:rsid w:val="00027E20"/>
     <w:rsid w:val="00033FAB"/>
@@ -9737,50 +9570,51 @@
     <w:rsid w:val="0004124F"/>
     <w:rsid w:val="00053C3F"/>
     <w:rsid w:val="000643EF"/>
     <w:rsid w:val="0006580A"/>
     <w:rsid w:val="00073043"/>
     <w:rsid w:val="00073D44"/>
     <w:rsid w:val="00075C1A"/>
     <w:rsid w:val="00085235"/>
     <w:rsid w:val="00090892"/>
     <w:rsid w:val="00092F49"/>
     <w:rsid w:val="0009469F"/>
     <w:rsid w:val="000A11B4"/>
     <w:rsid w:val="000A3A1F"/>
     <w:rsid w:val="000C29C0"/>
     <w:rsid w:val="000C35B2"/>
     <w:rsid w:val="000C5099"/>
     <w:rsid w:val="000C623A"/>
     <w:rsid w:val="000D2BA0"/>
     <w:rsid w:val="000D2D51"/>
     <w:rsid w:val="000D4951"/>
     <w:rsid w:val="000D6174"/>
     <w:rsid w:val="000E4F6E"/>
     <w:rsid w:val="000F07E6"/>
     <w:rsid w:val="000F08CC"/>
     <w:rsid w:val="00100469"/>
+    <w:rsid w:val="0010392F"/>
     <w:rsid w:val="00111E66"/>
     <w:rsid w:val="00113CA0"/>
     <w:rsid w:val="00131216"/>
     <w:rsid w:val="00147518"/>
     <w:rsid w:val="00152D4E"/>
     <w:rsid w:val="001542E5"/>
     <w:rsid w:val="001729BC"/>
     <w:rsid w:val="001811F8"/>
     <w:rsid w:val="00181B9A"/>
     <w:rsid w:val="001832F6"/>
     <w:rsid w:val="001949D3"/>
     <w:rsid w:val="001A1447"/>
     <w:rsid w:val="001A1927"/>
     <w:rsid w:val="001A4DF6"/>
     <w:rsid w:val="001B10F1"/>
     <w:rsid w:val="001B1170"/>
     <w:rsid w:val="001B5535"/>
     <w:rsid w:val="001B7603"/>
     <w:rsid w:val="001B7B2B"/>
     <w:rsid w:val="001C308D"/>
     <w:rsid w:val="001D06AD"/>
     <w:rsid w:val="001E0C3A"/>
     <w:rsid w:val="001E2CDC"/>
     <w:rsid w:val="001E46F4"/>
     <w:rsid w:val="001F63F9"/>
@@ -9834,130 +9668,136 @@
     <w:rsid w:val="003B3BA4"/>
     <w:rsid w:val="003B4597"/>
     <w:rsid w:val="003B5D46"/>
     <w:rsid w:val="003C01B9"/>
     <w:rsid w:val="003C117A"/>
     <w:rsid w:val="003F0AD3"/>
     <w:rsid w:val="00407622"/>
     <w:rsid w:val="00411922"/>
     <w:rsid w:val="0041340B"/>
     <w:rsid w:val="004135F1"/>
     <w:rsid w:val="004175AA"/>
     <w:rsid w:val="00420A3B"/>
     <w:rsid w:val="00420F77"/>
     <w:rsid w:val="00430A38"/>
     <w:rsid w:val="00431822"/>
     <w:rsid w:val="00436FA0"/>
     <w:rsid w:val="0045306C"/>
     <w:rsid w:val="00460A80"/>
     <w:rsid w:val="00476519"/>
     <w:rsid w:val="00481B8E"/>
     <w:rsid w:val="00483619"/>
     <w:rsid w:val="00486616"/>
     <w:rsid w:val="00487617"/>
     <w:rsid w:val="004A0F59"/>
     <w:rsid w:val="004A22E5"/>
+    <w:rsid w:val="004A37E8"/>
     <w:rsid w:val="004A406C"/>
     <w:rsid w:val="004B11A2"/>
     <w:rsid w:val="004B5472"/>
     <w:rsid w:val="004B56FC"/>
     <w:rsid w:val="004B71F9"/>
     <w:rsid w:val="004C2539"/>
     <w:rsid w:val="004C5B63"/>
     <w:rsid w:val="004C72F9"/>
     <w:rsid w:val="004D1DA6"/>
     <w:rsid w:val="004D6918"/>
     <w:rsid w:val="004F07DD"/>
     <w:rsid w:val="004F59D8"/>
     <w:rsid w:val="004F692F"/>
     <w:rsid w:val="004F69A7"/>
     <w:rsid w:val="00501FAE"/>
     <w:rsid w:val="00504AEF"/>
     <w:rsid w:val="00510AAB"/>
     <w:rsid w:val="00523F13"/>
     <w:rsid w:val="005277A2"/>
     <w:rsid w:val="00531DD4"/>
     <w:rsid w:val="00533554"/>
     <w:rsid w:val="00545CF9"/>
     <w:rsid w:val="005472AB"/>
     <w:rsid w:val="00550433"/>
     <w:rsid w:val="00553FC9"/>
     <w:rsid w:val="00566F99"/>
     <w:rsid w:val="00576EA3"/>
     <w:rsid w:val="005814CE"/>
     <w:rsid w:val="00583C0A"/>
     <w:rsid w:val="00586297"/>
     <w:rsid w:val="005A08CD"/>
     <w:rsid w:val="005A79F8"/>
+    <w:rsid w:val="005B4EF6"/>
     <w:rsid w:val="005B66BC"/>
     <w:rsid w:val="005D3ECF"/>
     <w:rsid w:val="005D7096"/>
     <w:rsid w:val="005E4D88"/>
+    <w:rsid w:val="005F787F"/>
     <w:rsid w:val="00601D31"/>
     <w:rsid w:val="00611FFD"/>
     <w:rsid w:val="00613C5A"/>
     <w:rsid w:val="00622E4A"/>
     <w:rsid w:val="00627C2E"/>
     <w:rsid w:val="00636FC4"/>
     <w:rsid w:val="00651AD3"/>
     <w:rsid w:val="00652387"/>
     <w:rsid w:val="00655207"/>
     <w:rsid w:val="0065721A"/>
     <w:rsid w:val="006775E9"/>
     <w:rsid w:val="006938C8"/>
     <w:rsid w:val="00697002"/>
     <w:rsid w:val="006A039D"/>
     <w:rsid w:val="006C4C3D"/>
     <w:rsid w:val="006D2FB4"/>
     <w:rsid w:val="006E123B"/>
     <w:rsid w:val="006E3DA5"/>
     <w:rsid w:val="006E7C3F"/>
     <w:rsid w:val="006F05E1"/>
     <w:rsid w:val="006F5B25"/>
     <w:rsid w:val="006F71EB"/>
     <w:rsid w:val="006F79E8"/>
     <w:rsid w:val="00710944"/>
     <w:rsid w:val="007176B9"/>
     <w:rsid w:val="0072770D"/>
     <w:rsid w:val="00735C31"/>
     <w:rsid w:val="0073735E"/>
     <w:rsid w:val="00737A4A"/>
     <w:rsid w:val="00740DC1"/>
     <w:rsid w:val="0074789C"/>
     <w:rsid w:val="00752700"/>
     <w:rsid w:val="00752E03"/>
     <w:rsid w:val="0075400D"/>
     <w:rsid w:val="007548EE"/>
+    <w:rsid w:val="00755C2C"/>
     <w:rsid w:val="00757B43"/>
     <w:rsid w:val="007612A9"/>
     <w:rsid w:val="007618EF"/>
     <w:rsid w:val="00763DE1"/>
     <w:rsid w:val="00766197"/>
     <w:rsid w:val="0077138C"/>
     <w:rsid w:val="00774453"/>
     <w:rsid w:val="00784BBB"/>
     <w:rsid w:val="00786ECB"/>
+    <w:rsid w:val="00795413"/>
+    <w:rsid w:val="007A5040"/>
     <w:rsid w:val="007B0CA1"/>
     <w:rsid w:val="007B2384"/>
     <w:rsid w:val="007B256B"/>
     <w:rsid w:val="007B5106"/>
     <w:rsid w:val="007B7A79"/>
     <w:rsid w:val="007C3115"/>
     <w:rsid w:val="007D1FAE"/>
     <w:rsid w:val="007D22FF"/>
     <w:rsid w:val="007D47CA"/>
     <w:rsid w:val="007D5EF1"/>
     <w:rsid w:val="007E6246"/>
     <w:rsid w:val="007E69B1"/>
     <w:rsid w:val="007E75BF"/>
     <w:rsid w:val="007F4A12"/>
     <w:rsid w:val="007F5B4A"/>
     <w:rsid w:val="00800DF0"/>
     <w:rsid w:val="00801B83"/>
     <w:rsid w:val="00810EBD"/>
     <w:rsid w:val="00811D4B"/>
     <w:rsid w:val="00822AE1"/>
     <w:rsid w:val="008359C3"/>
     <w:rsid w:val="00836B30"/>
     <w:rsid w:val="008376A9"/>
     <w:rsid w:val="00843D8E"/>
     <w:rsid w:val="00845C1B"/>
@@ -9989,69 +9829,72 @@
     <w:rsid w:val="008E5439"/>
     <w:rsid w:val="008E6B20"/>
     <w:rsid w:val="008F0B2D"/>
     <w:rsid w:val="008F11CD"/>
     <w:rsid w:val="00900335"/>
     <w:rsid w:val="0092396F"/>
     <w:rsid w:val="00925062"/>
     <w:rsid w:val="009303CF"/>
     <w:rsid w:val="009374F2"/>
     <w:rsid w:val="00943ECE"/>
     <w:rsid w:val="00946300"/>
     <w:rsid w:val="00950C06"/>
     <w:rsid w:val="00954E40"/>
     <w:rsid w:val="009570D2"/>
     <w:rsid w:val="00965EB2"/>
     <w:rsid w:val="009763EA"/>
     <w:rsid w:val="00981FB4"/>
     <w:rsid w:val="00990107"/>
     <w:rsid w:val="0099041C"/>
     <w:rsid w:val="009911CB"/>
     <w:rsid w:val="009A37A1"/>
     <w:rsid w:val="009A4DD8"/>
     <w:rsid w:val="009B3732"/>
     <w:rsid w:val="009B4D3E"/>
     <w:rsid w:val="009B54ED"/>
+    <w:rsid w:val="009B5CED"/>
     <w:rsid w:val="009D5A05"/>
     <w:rsid w:val="009D6426"/>
     <w:rsid w:val="009D6FA5"/>
     <w:rsid w:val="009E2044"/>
     <w:rsid w:val="009E23BA"/>
+    <w:rsid w:val="009F6F20"/>
     <w:rsid w:val="00A0030C"/>
     <w:rsid w:val="00A04288"/>
     <w:rsid w:val="00A160D4"/>
     <w:rsid w:val="00A2225E"/>
     <w:rsid w:val="00A22B14"/>
     <w:rsid w:val="00A236DB"/>
     <w:rsid w:val="00A247BE"/>
     <w:rsid w:val="00A24C33"/>
     <w:rsid w:val="00A26870"/>
     <w:rsid w:val="00A26CA2"/>
     <w:rsid w:val="00A3161E"/>
     <w:rsid w:val="00A352DF"/>
     <w:rsid w:val="00A3574C"/>
     <w:rsid w:val="00A37B20"/>
+    <w:rsid w:val="00A414D9"/>
     <w:rsid w:val="00A45A06"/>
     <w:rsid w:val="00A4669A"/>
     <w:rsid w:val="00A517F5"/>
     <w:rsid w:val="00A61628"/>
     <w:rsid w:val="00A61996"/>
     <w:rsid w:val="00A7421B"/>
     <w:rsid w:val="00A75612"/>
     <w:rsid w:val="00A84C7E"/>
     <w:rsid w:val="00A97EC3"/>
     <w:rsid w:val="00AA522E"/>
     <w:rsid w:val="00AA5424"/>
     <w:rsid w:val="00AB0B53"/>
     <w:rsid w:val="00AB231B"/>
     <w:rsid w:val="00AB2E8D"/>
     <w:rsid w:val="00AB53C4"/>
     <w:rsid w:val="00AC0E28"/>
     <w:rsid w:val="00AD4660"/>
     <w:rsid w:val="00AD5FE9"/>
     <w:rsid w:val="00AD78BA"/>
     <w:rsid w:val="00AF3CE3"/>
     <w:rsid w:val="00AF7403"/>
     <w:rsid w:val="00B0331C"/>
     <w:rsid w:val="00B20BC6"/>
     <w:rsid w:val="00B3320C"/>
     <w:rsid w:val="00B333F6"/>
@@ -10067,93 +9910,96 @@
     <w:rsid w:val="00B776F1"/>
     <w:rsid w:val="00B85A6F"/>
     <w:rsid w:val="00B9289B"/>
     <w:rsid w:val="00BA4DD3"/>
     <w:rsid w:val="00BA521D"/>
     <w:rsid w:val="00BB3E22"/>
     <w:rsid w:val="00BD10B3"/>
     <w:rsid w:val="00BD307D"/>
     <w:rsid w:val="00BD3882"/>
     <w:rsid w:val="00BE4E17"/>
     <w:rsid w:val="00BE59D2"/>
     <w:rsid w:val="00BE7904"/>
     <w:rsid w:val="00BF0C99"/>
     <w:rsid w:val="00BF481A"/>
     <w:rsid w:val="00BF557C"/>
     <w:rsid w:val="00BFEFB5"/>
     <w:rsid w:val="00C05852"/>
     <w:rsid w:val="00C111BF"/>
     <w:rsid w:val="00C1484B"/>
     <w:rsid w:val="00C15914"/>
     <w:rsid w:val="00C15A73"/>
     <w:rsid w:val="00C214C7"/>
     <w:rsid w:val="00C2197A"/>
     <w:rsid w:val="00C23659"/>
     <w:rsid w:val="00C238E8"/>
+    <w:rsid w:val="00C27881"/>
     <w:rsid w:val="00C30B49"/>
     <w:rsid w:val="00C357B1"/>
     <w:rsid w:val="00C37545"/>
     <w:rsid w:val="00C43050"/>
     <w:rsid w:val="00C45E00"/>
     <w:rsid w:val="00C51AF5"/>
     <w:rsid w:val="00C534B5"/>
     <w:rsid w:val="00C54868"/>
     <w:rsid w:val="00C56A28"/>
     <w:rsid w:val="00C57F7B"/>
     <w:rsid w:val="00C664EF"/>
+    <w:rsid w:val="00C67718"/>
     <w:rsid w:val="00C67F5F"/>
     <w:rsid w:val="00C7169C"/>
     <w:rsid w:val="00C75E31"/>
     <w:rsid w:val="00C80D77"/>
     <w:rsid w:val="00C8550E"/>
     <w:rsid w:val="00C90672"/>
     <w:rsid w:val="00C92811"/>
     <w:rsid w:val="00C93AEE"/>
     <w:rsid w:val="00C93C46"/>
     <w:rsid w:val="00CA19B6"/>
     <w:rsid w:val="00CA1FB5"/>
     <w:rsid w:val="00CA582E"/>
     <w:rsid w:val="00CA5A26"/>
     <w:rsid w:val="00CA76FB"/>
     <w:rsid w:val="00CB08C0"/>
     <w:rsid w:val="00CB1B16"/>
     <w:rsid w:val="00CB3ABA"/>
     <w:rsid w:val="00CC25BF"/>
     <w:rsid w:val="00CC33CA"/>
     <w:rsid w:val="00CC618F"/>
     <w:rsid w:val="00CD07AF"/>
     <w:rsid w:val="00CD1C74"/>
     <w:rsid w:val="00CD454C"/>
     <w:rsid w:val="00CD58F8"/>
     <w:rsid w:val="00CD6800"/>
     <w:rsid w:val="00CE02AB"/>
     <w:rsid w:val="00CE1C37"/>
     <w:rsid w:val="00CE666A"/>
     <w:rsid w:val="00CE714C"/>
     <w:rsid w:val="00CF11AE"/>
     <w:rsid w:val="00CF6511"/>
     <w:rsid w:val="00D073BD"/>
+    <w:rsid w:val="00D13A26"/>
     <w:rsid w:val="00D17829"/>
     <w:rsid w:val="00D17D4B"/>
     <w:rsid w:val="00D2380E"/>
     <w:rsid w:val="00D24E7B"/>
     <w:rsid w:val="00D5260F"/>
     <w:rsid w:val="00D6684C"/>
     <w:rsid w:val="00D66F0C"/>
     <w:rsid w:val="00D73980"/>
     <w:rsid w:val="00D74B5B"/>
     <w:rsid w:val="00D760F8"/>
     <w:rsid w:val="00D77EC2"/>
     <w:rsid w:val="00D9228E"/>
     <w:rsid w:val="00DA1DA7"/>
     <w:rsid w:val="00DB719D"/>
     <w:rsid w:val="00DC194A"/>
     <w:rsid w:val="00DC67A7"/>
     <w:rsid w:val="00DC77C7"/>
     <w:rsid w:val="00DC7FC3"/>
     <w:rsid w:val="00DD0DD4"/>
     <w:rsid w:val="00DE010A"/>
     <w:rsid w:val="00E02514"/>
     <w:rsid w:val="00E03777"/>
     <w:rsid w:val="00E0534B"/>
     <w:rsid w:val="00E13E94"/>
     <w:rsid w:val="00E30641"/>
@@ -10223,51 +10069,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="126F3888"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4904964E-E3B6-467D-BED0-0ABBB63B52DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11313,51 +11159,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00786ECB"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A26CA2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="43649295">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="70665871">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12062,54 +11908,54 @@
                 <w:div w:id="1284188741">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -12389,50 +12235,192 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">UNDP Risk Appetite Statement</UNDP_POPP_TITLE_EN>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>356</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Accountability</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5b42d95a-f181-4192-a566-012e3d461a46</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</DLCPolicyLabelClientValue>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3634</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3634</Url>
+      <Description>POPP-11-3634</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -12745,285 +12733,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44208E81-2D1F-4405-86E6-871E066DBF6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</p:Policy>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E2C5130-3B4F-480B-9A68-C5FA53D5F6D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFAF7800-A4C5-49DE-BB0E-62CF6DCDAC44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{228E85DD-331C-4E13-98EA-4E301C21EF91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6F783B5-D5E8-4726-AC1B-3BC4E07362D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15BFE232-0FC2-4C00-944B-C34B9CFFCB4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...41 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2224</Words>
-  <Characters>12255</Characters>
+  <Words>2161</Words>
+  <Characters>12323</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>211</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14395</CharactersWithSpaces>
+  <CharactersWithSpaces>14456</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nesreen Al-Hebshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>