--- v0 (2025-10-24)
+++ v1 (2026-05-28)
@@ -1,62 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="695D3D75" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk26036078"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Examiner et approuver</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3EBD3767" w14:textId="606A1E1D" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
@@ -1310,51 +1307,51 @@
       <w:r w:rsidRPr="00F73B51">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00282F16">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">ureau </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73B51">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00282F16">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>égional :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693FAF2A" w14:textId="56DDC092" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="693FAF2A" w14:textId="59C1A878" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Lorsqu</w:t>
       </w:r>
       <w:r>
@@ -1791,50 +1788,51 @@
         <w:t>avantage collaboratif ait été employé avec les ONG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D2F87F" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pour les projets financés avec des ressources du FEM ou du FVC, le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00332260">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">oordinateur exécutif </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">ou la coordinatrice exécutive </w:t>
       </w:r>
       <w:r w:rsidRPr="00332260">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>d</w:t>
@@ -1845,58 +1843,51 @@
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00332260">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">fond pour </w:t>
       </w:r>
       <w:r w:rsidRPr="00332260">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>l’environnement mondial du PNUD</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rend compte devant le Conseil du FEM et/ou le </w:t>
-[...6 lines deleted...]
-        <w:t>Conseil du FVC, conformément à l</w:t>
+        <w:t xml:space="preserve"> rend compte devant le Conseil du FEM et/ou le Conseil du FVC, conformément à l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>accord juridique conclu avec les fonds verticaux. L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autorité de signer un document de projet pertinent de fonds vertical est en outre délégué au</w:t>
       </w:r>
@@ -2172,51 +2163,65 @@
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>examen a pour but d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>examiner la qualité et la faisabilité du programme ou du projet et de donner des conseils sur son niveau de finalisation pour approbation.</w:t>
+        <w:t xml:space="preserve">examiner la qualité et la faisabilité du programme ou du projet et de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>donner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des conseils sur son niveau de finalisation pour approbation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77171AF0" w14:textId="4CF8A092" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
@@ -2377,51 +2382,51 @@
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00E47BF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E47BF1" w:rsidRPr="00E47BF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d’un plan-cadre de coopération</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347DA351" w14:textId="22D32197" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="347DA351" w14:textId="7568E2F9" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">La qualité </w:t>
       </w:r>
       <w:r w:rsidR="00851783" w:rsidRPr="00485C28">
         <w:rPr>
@@ -2813,51 +2818,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">égional) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="77A0EADB" w14:textId="201A571D" w:rsidR="00064552" w:rsidRDefault="005D4A5A" w:rsidP="00D83621">
+    <w:p w14:paraId="77A0EADB" w14:textId="53D8736D" w:rsidR="00064552" w:rsidRDefault="005D4A5A" w:rsidP="00D83621">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Tous les programmes pays doivent être examinés</w:t>
       </w:r>
       <w:r w:rsidR="00F03A69">
@@ -2924,51 +2929,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F03A69" w:rsidRPr="00D83621">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> L'évaluation consiste en </w:t>
       </w:r>
       <w:r w:rsidR="00064552" w:rsidRPr="00064552">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
         <w:t>un examen approfondi des forces comparatives du PNUD dans le pays et du mandat général du PNUD, ainsi qu'une articulation de la manière dont ces forces sont effectivement intégrées dans la théorie du changement du cadre de coopération.</w:t>
       </w:r>
       <w:r w:rsidR="00F03A69" w:rsidRPr="00D83621">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC035AC" w14:textId="70293346" w:rsidR="00F03A69" w:rsidRPr="00D83621" w:rsidRDefault="00F03A69" w:rsidP="00D83621">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D83621">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
@@ -3029,59 +3034,52 @@
     </w:p>
     <w:p w14:paraId="7BFE85AA" w14:textId="076E9231" w:rsidR="00435426" w:rsidRPr="00485C28" w:rsidRDefault="00171F1A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">La version quasi finale du document de programme par pays (CPD) sera évaluée en fonction des normes de qualité de la programmation par un comité d'évaluation du programme convoqué par le Bureau Régional concerné. Une revue indépendante de la qualité du CPD sera effectué par le groupe d'efficacité du BPPS et constituera une contribution au processus d'évaluation. L'objectif de cette évaluation est de s'assurer que </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">le document de programme répond aux normes de qualité du PNUD en matière de programmation et d'évaluer les capacités de mis en œuvre du programme proposé. </w:t>
+        <w:t xml:space="preserve">La version quasi finale du document de programme par pays (CPD) sera évaluée en fonction des normes de qualité de la programmation par un comité d'évaluation du programme convoqué par le Bureau Régional concerné. Une revue indépendante de la qualité du CPD sera effectué par le groupe d'efficacité du BPPS et constituera une contribution au processus d'évaluation. L'objectif de cette évaluation est de s'assurer que le document de programme répond aux normes de qualité du PNUD en matière de programmation et d'évaluer les capacités de mis en œuvre du programme proposé. </w:t>
       </w:r>
       <w:r w:rsidR="00064552" w:rsidRPr="00064552">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Le mécanisme d'assurance qualité permet également de s'assurer que les leçons pertinentes tirées des examens et évaluations antérieurs sont prises en compte dans la formulation de la nouvelle conception du programme par pays.</w:t>
       </w:r>
       <w:r w:rsidR="00064552">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>L'évaluation fait des recommandations et fournit un soutien pour combler les lacunes en matière de capacités.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250AFA05" w14:textId="2F814032" w:rsidR="005D4A5A" w:rsidRPr="00351069" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
@@ -4189,50 +4187,51 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">initiation ou les services de développement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B250854" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le PNUD convoque un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>CLEP</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> au sein de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>unité chargée de l</w:t>
@@ -4397,58 +4396,51 @@
         </w:rPr>
         <w:t>évaluation de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>assurance qualité du projet, au moins une semaine avant la réunion d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">examen prévue. Si les conditions </w:t>
-[...6 lines deleted...]
-        <w:t>exigent un examen plus rapide, tou</w:t>
+        <w:t>examen prévue. Si les conditions exigent un examen plus rapide, tou</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>tes ou tous</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> les membres du comité doivent accepter une période d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>examen plus courte.</w:t>
       </w:r>
@@ -5625,50 +5617,51 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>est pas approuvé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2382ECFB" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Le résumé des commentaires et recommandations du CLEP, selon le cas, sont consignés dans le rapport narratif d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">assurance qualité, lui-même téléchargé dans le système de planification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>centrale</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>, avec une liste de participation qui témoigne des membres du comité.</w:t>
@@ -5953,51 +5946,50 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> à approuver les projets. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13431656" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Si le rapport final d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>assurance qualité du projet attribue une note amélioration nécessaire ou inadéquat, il n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>est pas conseillé d</w:t>
@@ -6065,51 +6057,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>atténuation des risques et les étapes pour renforcer la qualité du projet dès que les conditions le permettront. Ceci est suivi dans l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>inventaire des risques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBC9792" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="0FBC9792" w14:textId="31D0F7F0" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc453351362"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Pour les programmes conjoints (en tant que projet autonome ou dans le cadre d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -6135,50 +6127,53 @@
         <w:t xml:space="preserve">affectation spéciale multi-donateurs des Nations Unies), un document de projet de programme commun doit être préparé et examiné conformément à la </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>Note d</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>’</w:t>
         </w:r>
         <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
           <w:t>orientation du GNUD sur la programmation conjointe</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00EB0C91">
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>. Avant qu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un programme conjoint ne soit officiellement examiné par les partenaires, le PNUD doit procéder à une revue interne des éléments dont il est responsable, conformément à ses propres procédures d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
@@ -6202,51 +6197,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>organisation. L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">approbation et le suivi du programme conjoint dans son ensemble doivent être effectués conjointement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510F639A" w14:textId="17AB6D9A" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="510F639A" w14:textId="37451C46" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Toute demande faite au PNUD pour qu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -6309,86 +6304,60 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ultipartenaires avant l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">examen conjoint. Voir </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00485C28">
+        <w:r w:rsidR="00EB0C91">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
-          <w:t>Gestion canalisée</w:t>
-[...13 lines deleted...]
-          <w:t> :</w:t>
+          <w:t>Gestion canalisée des fonds : PNUD choisi comme agent administratif</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00EB0C91">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566CE130" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A07CAE7" w14:textId="0E3687F0" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -6866,89 +6835,76 @@
       </w:r>
       <w:r w:rsidR="00C5107A">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C5107A" w:rsidRPr="00C5107A">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Pour les projets financés par le GEF, un Accord de Délégation d'Autorité doit être signé au préalable par le/la Représentant(e) Résident(e) et le/la Directeur(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C5107A" w:rsidRPr="00C5107A">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>rice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C5107A" w:rsidRPr="00C5107A">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">) du Bureau </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> afin que le document de projet puisse être signé.</w:t>
+        <w:t>) du Bureau Regional afin que le document de projet puisse être signé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16BF9416" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Le document de projet doit être signé par le PNUD et le partenaire de mise en œuvre. Pour les projets pays, l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autorité gouvernementale en charge de la coordination du développement doit également accepter le document de projet, y compris pour les projets mis en œuvre par le PNUD. Cela peut s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>effectuer de l</w:t>
@@ -7026,52 +6982,60 @@
         </w:rPr>
         <w:t>aide fournies par le PNUD dans le cadre du PNUAD seront couvertes par le SBAA (ou l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>accord précédent accompagné de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>annexe légale supplémentaire) ; ou</w:t>
-      </w:r>
+        <w:t xml:space="preserve">annexe légale supplémentaire) ; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0AE48856" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Une autre forme d</w:t>
       </w:r>
@@ -7123,71 +7087,72 @@
         </w:rPr>
         <w:t>accord précédant accompagné de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>annexe légale supplémentaire) s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">applique à toute aide au </w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t>applique à toute aide au développement du PNUD dans le pays sans que le gouvernement du pays du programme n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ait besoin de signer le document de projet ; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7C4EF679" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Preuve de l</w:t>
       </w:r>
       <w:r>
@@ -7244,52 +7209,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">ureau régional, dans les pays où </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>l’exécution</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> directe du programme (DEX) a été approuvée ; ou</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> directe du programme (DEX) a été approuvée ; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7C5278BD" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Signature par l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7729,50 +7702,51 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">ensemble du projet ont été complétées et que toutes les politiques du PNUD relatives au programme ont été respectées. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9BE989" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Le bureau pays du PNUD doit préparer la page de couverture de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autorisation d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>avance selon le modèle existant défini dans les procédures. Le budget du document de projet ou du document de révision doit être annexé à la page de couverture.</w:t>
@@ -7878,210 +7852,282 @@
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> de son acceptation par l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autorité gouvernementale en charge de la coordination du développement et le partenaire de mise en œuvre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C565E9" w14:textId="77777777" w:rsidR="00660313" w:rsidRPr="00C22782" w:rsidRDefault="00660313" w:rsidP="00660313">
+    <w:p w14:paraId="0E3A3B93" w14:textId="77777777" w:rsidR="00EB0C91" w:rsidRDefault="00EB0C91" w:rsidP="00660313">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C22782">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Avertissement:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C22782">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA52A8E" w14:textId="77777777" w:rsidR="00EB0C91" w:rsidRPr="00B956EB" w:rsidRDefault="00EB0C91" w:rsidP="00660313">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AB8EE3" w14:textId="77777777" w:rsidR="00EB0C91" w:rsidRPr="00B956EB" w:rsidRDefault="00EB0C91" w:rsidP="00660313">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C565E9" w14:textId="715A770D" w:rsidR="00660313" w:rsidRPr="00B956EB" w:rsidRDefault="00EB0C91" w:rsidP="00660313">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B956EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidR="00660313" w:rsidRPr="00B956EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E38A89" w14:textId="77777777" w:rsidR="00660313" w:rsidRPr="00C22782" w:rsidRDefault="00660313" w:rsidP="00660313">
+    <w:p w14:paraId="76E38A89" w14:textId="77777777" w:rsidR="00660313" w:rsidRPr="00B956EB" w:rsidRDefault="00660313" w:rsidP="00660313">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C22782">
+      <w:r w:rsidRPr="00B956EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1246A362" w14:textId="77777777" w:rsidR="00660313" w:rsidRDefault="00660313" w:rsidP="00660313">
+    <w:p w14:paraId="1246A362" w14:textId="77777777" w:rsidR="00660313" w:rsidRPr="00B956EB" w:rsidRDefault="00660313" w:rsidP="00660313">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B956EB">
         <w:rPr>
           <w:rStyle w:val="markwqu4ow29p"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00660313">
+      <w:r w:rsidRPr="00B956EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B956EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB416D4" w14:textId="77777777" w:rsidR="0035099D" w:rsidRPr="00507AC6" w:rsidRDefault="0035099D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0035099D" w:rsidRPr="00507AC6" w:rsidSect="00662578">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:sectPr w:rsidR="0035099D" w:rsidRPr="00507AC6" w:rsidSect="00B956EB">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1896" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69690493" w14:textId="77777777" w:rsidR="00CF1FA0" w:rsidRDefault="00CF1FA0" w:rsidP="00252A45">
+    <w:p w14:paraId="28849E36" w14:textId="77777777" w:rsidR="001C5F20" w:rsidRDefault="001C5F20" w:rsidP="00252A45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E714BFC" w14:textId="77777777" w:rsidR="00CF1FA0" w:rsidRDefault="00CF1FA0" w:rsidP="00252A45">
+    <w:p w14:paraId="23DC4801" w14:textId="77777777" w:rsidR="001C5F20" w:rsidRDefault="001C5F20" w:rsidP="00252A45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -8091,246 +8137,280 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="793F782B" w14:textId="77777777" w:rsidR="00252A45" w:rsidRDefault="00252A45">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68648CEF" w14:textId="008C2923" w:rsidR="00252A45" w:rsidRDefault="00EB0C91" w:rsidP="00EB0C91">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-  </w:p>
-[...12 lines deleted...]
-    <w:r w:rsidRPr="002A2158">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A45D42">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
+    <w:r w:rsidRPr="00A45D42">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>05/0</w:t>
+    <w:r w:rsidRPr="00590CC6">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00F539B1">
-      <w:t>6</w:t>
+    <w:r w:rsidRPr="00C866FC">
+      <w:t xml:space="preserve">Date d'entrée en </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00C866FC">
+      <w:t>vigueur</w:t>
     </w:r>
     <w:r>
-      <w:t>/2018</w:t>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t>v. 12</w:t>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-  </w:p>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t># :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> 12</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="798A9C9C" w14:textId="77777777" w:rsidR="00CF1FA0" w:rsidRDefault="00CF1FA0" w:rsidP="00252A45">
+    <w:p w14:paraId="23875217" w14:textId="77777777" w:rsidR="001C5F20" w:rsidRDefault="001C5F20" w:rsidP="00252A45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="010828C5" w14:textId="77777777" w:rsidR="00CF1FA0" w:rsidRDefault="00CF1FA0" w:rsidP="00252A45">
+    <w:p w14:paraId="5561F5B9" w14:textId="77777777" w:rsidR="001C5F20" w:rsidRDefault="001C5F20" w:rsidP="00252A45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="280EBE23" w14:textId="77777777" w:rsidR="00252A45" w:rsidRDefault="00252A45">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35AB5B74" w14:textId="3F2DA80A" w:rsidR="00252A45" w:rsidRDefault="00EB0C91">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55945DE0" wp14:editId="36989BDF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-198120</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="792435060" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="591279" cy="900000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00352F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DB2BE40"/>
     <w:lvl w:ilvl="0" w:tplc="219EED6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DC01B46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8629,155 +8709,164 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1368482192">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1382561319">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1688406030">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D4A5A"/>
     <w:rsid w:val="00064552"/>
     <w:rsid w:val="00094311"/>
     <w:rsid w:val="0009536D"/>
     <w:rsid w:val="000D2026"/>
     <w:rsid w:val="00104F58"/>
     <w:rsid w:val="00134E10"/>
     <w:rsid w:val="00171F1A"/>
     <w:rsid w:val="00176EF6"/>
+    <w:rsid w:val="001C5F20"/>
     <w:rsid w:val="00252A45"/>
+    <w:rsid w:val="0025539A"/>
     <w:rsid w:val="0035099D"/>
     <w:rsid w:val="00351069"/>
     <w:rsid w:val="00435426"/>
     <w:rsid w:val="004D38D1"/>
     <w:rsid w:val="004D4691"/>
     <w:rsid w:val="00502B97"/>
     <w:rsid w:val="00507AC6"/>
     <w:rsid w:val="0052594B"/>
     <w:rsid w:val="005B5E04"/>
     <w:rsid w:val="005D0A5D"/>
     <w:rsid w:val="005D4A5A"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00660313"/>
     <w:rsid w:val="00662578"/>
     <w:rsid w:val="006B655B"/>
     <w:rsid w:val="006E4CA1"/>
     <w:rsid w:val="007207CB"/>
     <w:rsid w:val="007E3788"/>
     <w:rsid w:val="007E3BB0"/>
     <w:rsid w:val="00851783"/>
     <w:rsid w:val="008B5E54"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="0095623F"/>
     <w:rsid w:val="0097789D"/>
     <w:rsid w:val="00A06679"/>
     <w:rsid w:val="00AC65A6"/>
+    <w:rsid w:val="00B956EB"/>
     <w:rsid w:val="00C12E53"/>
+    <w:rsid w:val="00C1664A"/>
     <w:rsid w:val="00C22782"/>
     <w:rsid w:val="00C5107A"/>
     <w:rsid w:val="00C709E3"/>
     <w:rsid w:val="00CD25A2"/>
     <w:rsid w:val="00CF1FA0"/>
     <w:rsid w:val="00D0396F"/>
     <w:rsid w:val="00D83621"/>
     <w:rsid w:val="00E47BF1"/>
+    <w:rsid w:val="00EB0C91"/>
     <w:rsid w:val="00EC475A"/>
     <w:rsid w:val="00EE5D83"/>
     <w:rsid w:val="00F03A69"/>
+    <w:rsid w:val="00F11DA9"/>
     <w:rsid w:val="00F52D5D"/>
     <w:rsid w:val="00F539B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="549C6076"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9463,55 +9552,67 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00252A45"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00252A45"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB0C91"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="293870447">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="428283355">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9579,51 +9680,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1703365139">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=487&amp;Menu=BusinessUnit&amp;lng=French" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=395&amp;Menu=BusinessUnit&amp;Beta=0&amp;lng=French" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/execbrd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=395&amp;Menu=BusinessUnit&amp;Beta=0&amp;lng=French" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/document/guidance-note-on-joint-programmes/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/librarypage/operations1/undp-social-and-environmental-screening-procedure.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2019-10/UN-Cooperation-Framework-Internal-Guidance-Final-June-2019_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique/politique-relative-aux-travaux-de-construction" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/execbrd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/gestion-du-transfert-de-flux-de-tresorerie-lorsque-le-programme-des" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/librarypage/operations1/undp-social-and-environmental-screening-procedure.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2019-10/FR_UN%20Sustainable%20Development%20Cooperation%20Framework%20Guidance.pdf" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9865,135 +9970,99 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...34 lines deleted...]
-<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fdd275df63d45dd4ab3810418e4e53bb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="997e97aa1492ac80252a18d0a7c2ea4b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -10306,51 +10375,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">6</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 6.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Examiner et approuver</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
@@ -10358,135 +10427,171 @@
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3108</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3108</Url>
       <Description>POPP-11-3108</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 6</DLCPolicyLabelValue>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DA9C790-6529-4A9F-9089-446E94E4F56E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1AACBC4-4B23-4FF6-A4A2-43778C6B52E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3A08183-A9BE-439E-9D5D-47E0CDD6783E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEA07F1A-95F5-4B81-8442-02FDDF4C738A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B89A221-74B2-419B-886C-2F6095E4AF50}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>19837</Characters>
+  <Pages>7</Pages>
+  <Words>3473</Words>
+  <Characters>19802</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>165</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23271</CharactersWithSpaces>
+  <CharactersWithSpaces>23229</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>