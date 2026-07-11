--- v1 (2026-05-28)
+++ v2 (2026-07-11)
@@ -11,98 +11,99 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="695D3D75" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="695D3D75" w14:textId="53264187" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="00BC13EA" w:rsidP="005D4A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk26036078"/>
-      <w:r w:rsidRPr="00485C28">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A4.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7215">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4A5A" w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Examiner et approuver</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3EBD3767" w14:textId="606A1E1D" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="21C94765" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc456084459"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1636,468 +1637,696 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ouvernement, le document de projet standard accompagné d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un calendrier de paiement constitue la base juridique du partage des coûts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471A238F" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="471A238F" w14:textId="3E8D2186" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="00FA1EEF" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00485C28">
-[...16 lines deleted...]
-        <w:t>e</w:t>
+      <w:r w:rsidRPr="00FA1EEF">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Aucun∙e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00485C28">
-[...87 lines deleted...]
-        <w:t>avantage collaboratif ait été employé avec les ONG.</w:t>
+      <w:r w:rsidRPr="00FA1EEF">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsable du PNUD ne peut signer un document de projet désignant une entreprise privée ou une organisation non gouvernementale pour mener des activités et recevoir des contributions du PNUD, sauf si : a) une dérogation à la mise en concurrence a été préalablement obtenue ; b) un partenaire de financement exige qu’un acteur spécifique du secteur privé ou une organisation non gouvernementale agisse en tant que partenaire de mise en œuvre ou partie responsable comme condition du financement et l’a formellement indiqué par écrit ; ou c) la méthode de sélection fondée sur l’avantage collaboratif a été utilisée pour les organisations non gouvernementales</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4A5A" w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D2F87F" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="50D2F87F" w14:textId="591FF54D" w:rsidR="005D4A5A" w:rsidRPr="00A24002" w:rsidRDefault="00C033B2" w:rsidP="001B1FBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00485C28">
+      <w:r w:rsidRPr="00C033B2">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Pour les projets financés avec des ressources du FEM ou du FVC, le </w:t>
-[...32 lines deleted...]
-        <w:rPr>
+        <w:t>Pour les projets financés par des ressources de fonds verticaux pour l’environnement et le climat (y compris le FEM, le FVC, le FA, etc.), le ou la Coordonnateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65E93">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C033B2">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>rice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C033B2">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exécutif</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65E93">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C033B2">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C033B2">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nature, Climat et Énergie du PNUD agit comme point focal principal du PNUD auprès des organes directeurs de ces fonds (notamment le Conseil du FEM, le Conseil du FVC et le Conseil du FA). À ce titre, le ou la Coordonnateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65E93">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C033B2">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>rice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C033B2">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exécutif</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65E93">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C033B2">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C033B2">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nature, Climat et Énergie du PNUD dispose également de l’autorité déléguée pour signer les accords juridiques de financement au niveau des projets avec ces fonds verticaux, au nom du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE007DD" w14:textId="77777777" w:rsidR="00A24002" w:rsidRPr="00A24002" w:rsidRDefault="00A24002" w:rsidP="00A24002">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01ECE147" w14:textId="3C0E56F2" w:rsidR="00A24002" w:rsidRDefault="00A24002" w:rsidP="00A24002">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’autorité de signer un document de projet pertinent financé par un fonds vertical </w:t>
+      </w:r>
+      <w:r w:rsidR="001B361B" w:rsidRPr="001B361B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>est en outre déléguée</w:t>
+      </w:r>
+      <w:r w:rsidR="00094AC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>au ou à la Représentant</w:t>
+      </w:r>
+      <w:r w:rsidR="00076536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e résident</w:t>
+      </w:r>
+      <w:r w:rsidR="00076536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e, au moyen d’un accord de délégation d’autorité au niveau du projet, qui doit être signé par : (i) le ou la Coordonnateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65E93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>rice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exécutif</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65E93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nature, Climat et Énergie du PNUD ; (ii) l’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Administrateur∙rice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auxiliaire et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Directeur∙rice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du BPPS ; (iii) le ou la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Directeur∙rice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du bureau régional ; et (iv) le ou la Représentant</w:t>
+      </w:r>
+      <w:r w:rsidR="00076536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e résident</w:t>
+      </w:r>
+      <w:r w:rsidR="00076536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00076536">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00A24002">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Par la signature de cette Délégation d’autorité :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A5CD5C" w14:textId="77777777" w:rsidR="00114442" w:rsidRDefault="00114442" w:rsidP="00A24002">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B9E7D4" w14:textId="6F90340D" w:rsidR="00114442" w:rsidRDefault="003C1CB6" w:rsidP="00114442">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="90"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C1CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Le ou la Représentant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C1CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e résident</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C1CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e du PNUD assume l’entière responsabilité de garantir la mise en œuvre en temps voulu du projet financé par un fonds vertical, conformément à ce qui a été approuvé, et de veiller à ce que le projet respecte toutes les exigences spécifiques du fonds vertical et soit exécuté conformément à l’ensemble des termes et conditions définis dans les accords juridiques applicables. Le ou la Représentant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C1CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e résident</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C1CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e assure également la supervision et l’assurance qualité des activités menées par le partenaire de mise en œuvre et/ou les parties responsables et assume l’entière responsabilité de veiller à l’application de toutes les exigences du cadre normatif du PNUD (POPP), du Règlement financier et des règles de gestion financière du PNUD, ainsi que du Cadre de contrôle interne du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AE5948" w14:textId="565FB730" w:rsidR="003C1CB6" w:rsidRDefault="00C91168" w:rsidP="00114442">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="90"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91168">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le bureau régional, représenté par son ou sa </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F73B51">
-[...22 lines deleted...]
-        <w:t>e</w:t>
+      <w:r w:rsidRPr="00C91168">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Directeur∙rice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F73B51">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00C91168">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>, assume l’entière responsabilité de superviser le bureau pays chargé de la mise en œuvre du projet financé par un fonds vertical afin de garantir le respect de l’ensemble des règles et réglementations du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E57E4A2" w14:textId="69EBC6C2" w:rsidR="000E5374" w:rsidRPr="00C033B2" w:rsidRDefault="000E5374" w:rsidP="00114442">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="90"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Le ou la Coordonnateur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F73B51">
-[...22 lines deleted...]
-        <w:t>e</w:t>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>rice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00485C28">
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> du PNUD.</w:t>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exécutif</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nature, Climat et Énergie du PNUD, à travers le ou la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Conseillerère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> technique principale (PTA), les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Conseillerères</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> techniques </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>régionaux∙ales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RTA) et les Responsables d’équipe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>régionauxales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E5374">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RTL), est chargée de fournir les services de supervision technique ainsi que la supervision nécessaire pour garantir que le projet respecte les exigences et procédures spécifiques des fonds verticaux. Cela inclut notamment les questions de gestion de projet telles que les plans de travail, les décisions clés de gestion, les révisions budgétaires, les rapports annuels d’avancement et les évaluations de projet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4893FEEC" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A774F4" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -2163,68 +2392,54 @@
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>examen a pour but d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">examiner la qualité et la faisabilité du programme ou du projet et de </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> des conseils sur son niveau de finalisation pour approbation.</w:t>
+        <w:t>examiner la qualité et la faisabilité du programme ou du projet et de donner des conseils sur son niveau de finalisation pour approbation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77171AF0" w14:textId="4CF8A092" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="77171AF0" w14:textId="50E09208" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -2260,63 +2475,99 @@
         </w:rPr>
         <w:t xml:space="preserve">à tous les projets de développement. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>applique pas aux projets d</w:t>
-[...11 lines deleted...]
-        <w:t>efficacité institutionnelle, à la facilité d</w:t>
+        <w:t xml:space="preserve">applique pas aux </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7A02">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projets </w:t>
+      </w:r>
+      <w:r w:rsidR="00775ECE" w:rsidRPr="00775ECE">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>d’efficacité institutionnelle,</w:t>
+      </w:r>
+      <w:r w:rsidR="00775ECE">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>projets d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efficacité </w:t>
+      </w:r>
+      <w:r w:rsidR="00463FE0" w:rsidRPr="00463FE0">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>du développement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>, à la facilité d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>engagement ou aux services de développement. Dans les situations de crise urgentes, la nécessité d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un examen peut être levée temporairement, mais elle doit être faite dès que les conditions permettent d</w:t>
       </w:r>
@@ -2334,50 +2585,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4C716006" w14:textId="0E0AA039" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rôle du PNUD dans l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>examen et approbation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
@@ -2818,51 +3070,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">égional) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="77A0EADB" w14:textId="53D8736D" w:rsidR="00064552" w:rsidRDefault="005D4A5A" w:rsidP="00D83621">
+    <w:p w14:paraId="77A0EADB" w14:textId="57D9E7E5" w:rsidR="00064552" w:rsidRDefault="005D4A5A" w:rsidP="00D83621">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Tous les programmes pays doivent être examinés</w:t>
       </w:r>
       <w:r w:rsidR="00F03A69">
@@ -2871,51 +3123,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F03A69" w:rsidRPr="00F03A69">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
         <w:t>dès le début du processus de</w:t>
       </w:r>
       <w:r w:rsidR="00F03A69">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F03A69" w:rsidRPr="00D83621">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">conception par le comité intégré d'évaluation des programmes (IPAC), un organisme permanent nommé par l'Administrateur où Administratrice </w:t>
+        <w:t>conception par le comité intégré d'évaluation des programmes (IPAC), un organisme permanent nommé par l'Administrateur o</w:t>
+      </w:r>
+      <w:r w:rsidR="00615D12">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="36"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03A69" w:rsidRPr="00D83621">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Administratrice </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F03A69" w:rsidRPr="00D83621">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
         <w:t>associé</w:t>
       </w:r>
       <w:r w:rsidR="00D83621" w:rsidRPr="00D83621">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00F03A69" w:rsidRPr="00D83621">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
         <w:t>e</w:t>
@@ -3010,76 +3278,103 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D83621">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D83621">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> du bureau régional concerné.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFE85AA" w14:textId="076E9231" w:rsidR="00435426" w:rsidRPr="00485C28" w:rsidRDefault="00171F1A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="7BFE85AA" w14:textId="376E9833" w:rsidR="00435426" w:rsidRPr="00485C28" w:rsidRDefault="00171F1A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">La version quasi finale du document de programme par pays (CPD) sera évaluée en fonction des normes de qualité de la programmation par un comité d'évaluation du programme convoqué par le Bureau Régional concerné. Une revue indépendante de la qualité du CPD sera effectué par le groupe d'efficacité du BPPS et constituera une contribution au processus d'évaluation. L'objectif de cette évaluation est de s'assurer que le document de programme répond aux normes de qualité du PNUD en matière de programmation et d'évaluer les capacités de mis en œuvre du programme proposé. </w:t>
+        <w:t xml:space="preserve">La version quasi finale du document de programme par pays (CPD) sera évaluée en fonction des normes de qualité de la programmation par un comité d'évaluation du programme convoqué par le Bureau Régional concerné. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E560F" w:rsidRPr="007E560F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Une revue indépendante de la qualité du CPD sera effectuée par le BPPS / Hub Qualité et Impact et constituera une contribution au processus d’évaluation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>. L'objectif de cette évaluation est de s'assurer que le document de programme répond aux normes de qualité du PNUD en matière de programmation et d'évaluer les capacités de mis</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66483">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en œuvre du programme proposé. </w:t>
       </w:r>
       <w:r w:rsidR="00064552" w:rsidRPr="00064552">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Le mécanisme d'assurance qualité permet également de s'assurer que les leçons pertinentes tirées des examens et évaluations antérieurs sont prises en compte dans la formulation de la nouvelle conception du programme par pays.</w:t>
       </w:r>
       <w:r w:rsidR="00064552">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>L'évaluation fait des recommandations et fournit un soutien pour combler les lacunes en matière de capacités.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250AFA05" w14:textId="2F814032" w:rsidR="005D4A5A" w:rsidRPr="00351069" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
@@ -3403,51 +3698,58 @@
         </w:rPr>
         <w:t>Organisation, et qu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>il a été examiné par les parties prenantes, y compris les entités gouvernementales et de la société civile concernées, les agences des Nations Unies, les bailleurs de fonds et les autres partenaires multilatéraux et bilatéraux. Ce processus comprend l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>évaluation de l</w:t>
+        <w:t xml:space="preserve">évaluation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>appropriation, la pertinence et d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autres considérations relatives à la qualité et peut comprendre l</w:t>
       </w:r>
@@ -4187,51 +4489,50 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">initiation ou les services de développement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B250854" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le PNUD convoque un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>CLEP</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> au sein de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>unité chargée de l</w:t>
@@ -5056,51 +5357,58 @@
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>∙</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du partenaire de mise en œuvre et </w:t>
+        <w:t xml:space="preserve"> du partenaire de mise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">en œuvre et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>représentant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>∙</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -5617,51 +5925,50 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>est pas approuvé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2382ECFB" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Le résumé des commentaires et recommandations du CLEP, selon le cas, sont consignés dans le rapport narratif d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">assurance qualité, lui-même téléchargé dans le système de planification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>centrale</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>, avec une liste de participation qui témoigne des membres du comité.</w:t>
@@ -5926,83 +6233,95 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>habilité</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>∙</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24760">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> à approuver les projets. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13431656" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="13431656" w14:textId="6FF18180" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Si le rapport final d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>assurance qualité du projet attribue une note amélioration nécessaire ou inadéquat, il n</w:t>
+        <w:t>assurance qualité du projet attribue une note amélioration nécessaire ou inadéquat</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3055">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>, il n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>est pas conseillé d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>approuver le projet.  Si les avantages qui résulteraient de l</w:t>
       </w:r>
@@ -6170,51 +6489,58 @@
         </w:rPr>
         <w:t>un programme conjoint ne soit officiellement examiné par les partenaires, le PNUD doit procéder à une revue interne des éléments dont il est responsable, conformément à ses propres procédures d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>examen de projets, notamment les normes de qualité en matière de programmation. Les décisions prises à la suite de cette revue doivent éclairer l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>examen du programme conjoint dans son ensemble. Le PNUD ne doit approuver le programme conjoint que si le document final répond aux exigences de l</w:t>
+        <w:t xml:space="preserve">examen du programme conjoint dans son ensemble. Le PNUD ne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>doit approuver le programme conjoint que si le document final répond aux exigences de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>organisation. L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">approbation et le suivi du programme conjoint dans son ensemble doivent être effectués conjointement. </w:t>
       </w:r>
@@ -6510,74 +6836,74 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>ou l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>équivalent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7866B1CA" w14:textId="5658836E" w:rsidR="005D4A5A" w:rsidRPr="00C5107A" w:rsidRDefault="005D4A5A" w:rsidP="00C5107A">
+    <w:p w14:paraId="7866B1CA" w14:textId="62182E83" w:rsidR="005D4A5A" w:rsidRPr="00C5107A" w:rsidRDefault="005D4A5A" w:rsidP="00C5107A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD est responsable de la décision finale, que le projet soit approuvé ou non et de tout engagement de ressources du PNUD. Cette responsabilité </w:t>
       </w:r>
       <w:r w:rsidRPr="0071621D">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>incombe à la au</w:t>
+        <w:t>incombe au</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>membre du personnel du PNUD ayant délégation d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autorité pour approuver les projets</w:t>
       </w:r>
@@ -6838,73 +7164,72 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C5107A" w:rsidRPr="00C5107A">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Pour les projets financés par le GEF, un Accord de Délégation d'Autorité doit être signé au préalable par le/la Représentant(e) Résident(e) et le/la Directeur(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C5107A" w:rsidRPr="00C5107A">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>rice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C5107A" w:rsidRPr="00C5107A">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>) du Bureau Regional afin que le document de projet puisse être signé.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BF9416" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
+    <w:p w14:paraId="16BF9416" w14:textId="50C5D36A" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Le document de projet doit être signé par le PNUD et le partenaire de mise en œuvre. Pour les projets pays, l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autorité gouvernementale en charge de la coordination du développement doit également accepter le document de projet, y compris pour les projets mis en œuvre par le PNUD. Cela peut s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>effectuer de l</w:t>
@@ -6982,60 +7307,52 @@
         </w:rPr>
         <w:t>aide fournies par le PNUD dans le cadre du PNUAD seront couvertes par le SBAA (ou l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>accord précédent accompagné de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">annexe légale supplémentaire) ; </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>annexe légale supplémentaire) ; ou</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0AE48856" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:spacing w:val="-6"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Une autre forme d</w:t>
       </w:r>
@@ -7099,60 +7416,52 @@
         </w:rPr>
         <w:t>annexe légale supplémentaire) s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>applique à toute aide au développement du PNUD dans le pays sans que le gouvernement du pays du programme n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">ait besoin de signer le document de projet ; </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ait besoin de signer le document de projet ; ou</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7C4EF679" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Preuve de l</w:t>
       </w:r>
       <w:r>
@@ -7209,97 +7518,90 @@
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">ureau régional, dans les pays où </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>l’exécution</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> directe du programme (DEX) a été approuvée ; </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> directe du programme (DEX) a été approuvée ; ou</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7C5278BD" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Signature par l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autorité gouvernementale en charge de la coordination du développement du document de projet pour les projets de développement individuels et les services de développement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EEE360" w14:textId="08F726D2" w:rsidR="005D4A5A" w:rsidRPr="00507AC6" w:rsidRDefault="005D4A5A" w:rsidP="00507AC6">
+    <w:p w14:paraId="02EEE360" w14:textId="504C6931" w:rsidR="005D4A5A" w:rsidRPr="00507AC6" w:rsidRDefault="005D4A5A" w:rsidP="00507AC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Bien que les projets mis en œuvre par le PNUD ne nécessitent plus l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
@@ -7702,51 +8004,50 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">ensemble du projet ont été complétées et que toutes les politiques du PNUD relatives au programme ont été respectées. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9BE989" w14:textId="77777777" w:rsidR="005D4A5A" w:rsidRPr="00485C28" w:rsidRDefault="005D4A5A" w:rsidP="005D4A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Le bureau pays du PNUD doit préparer la page de couverture de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>autorisation d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>avance selon le modèle existant défini dans les procédures. Le budget du document de projet ou du document de révision doit être annexé à la page de couverture.</w:t>
@@ -8060,61 +8361,61 @@
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB416D4" w14:textId="77777777" w:rsidR="0035099D" w:rsidRPr="00507AC6" w:rsidRDefault="0035099D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0035099D" w:rsidRPr="00507AC6" w:rsidSect="00B956EB">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1896" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28849E36" w14:textId="77777777" w:rsidR="001C5F20" w:rsidRDefault="001C5F20" w:rsidP="00252A45">
+    <w:p w14:paraId="0A7FD9ED" w14:textId="77777777" w:rsidR="005E4F09" w:rsidRDefault="005E4F09" w:rsidP="00252A45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23DC4801" w14:textId="77777777" w:rsidR="001C5F20" w:rsidRDefault="001C5F20" w:rsidP="00252A45">
+    <w:p w14:paraId="2D4A4ADC" w14:textId="77777777" w:rsidR="005E4F09" w:rsidRDefault="005E4F09" w:rsidP="00252A45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8138,202 +8439,177 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68648CEF" w14:textId="008C2923" w:rsidR="00252A45" w:rsidRDefault="00EB0C91" w:rsidP="00EB0C91">
+  <w:p w14:paraId="68648CEF" w14:textId="5E59DC83" w:rsidR="00252A45" w:rsidRDefault="00EB0C91" w:rsidP="00EB0C91">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00A45D42">
+    <w:r w:rsidRPr="007E560F">
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00A45D42">
+    <w:r w:rsidRPr="007E560F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00A45D42">
+    <w:r w:rsidRPr="007E560F">
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00A45D42">
+    <w:r w:rsidRPr="007E560F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00590CC6">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C866FC">
-      <w:t xml:space="preserve">Date d'entrée en </w:t>
-[...3 lines deleted...]
-      <w:t>vigueur</w:t>
+      <w:t>Date d'entrée en vigueur</w:t>
     </w:r>
     <w:r>
-      <w:t> :</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> 05/06/2018</w:t>
+      <w:t> : 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Version </w:t>
+      <w:t>Version # : 1</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> 12</w:t>
+    <w:r w:rsidR="007E560F">
+      <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23875217" w14:textId="77777777" w:rsidR="001C5F20" w:rsidRDefault="001C5F20" w:rsidP="00252A45">
+    <w:p w14:paraId="589364C6" w14:textId="77777777" w:rsidR="005E4F09" w:rsidRDefault="005E4F09" w:rsidP="00252A45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5561F5B9" w14:textId="77777777" w:rsidR="001C5F20" w:rsidRDefault="001C5F20" w:rsidP="00252A45">
+    <w:p w14:paraId="4235C8BF" w14:textId="77777777" w:rsidR="005E4F09" w:rsidRDefault="005E4F09" w:rsidP="00252A45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35AB5B74" w14:textId="3F2DA80A" w:rsidR="00252A45" w:rsidRDefault="00EB0C91">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55945DE0" wp14:editId="36989BDF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
@@ -8611,50 +8887,136 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24672C1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8542D350"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7698739D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="344CB5AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8697,144 +9059,181 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1368482192">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1382561319">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1688406030">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1987316039">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D4A5A"/>
     <w:rsid w:val="00064552"/>
+    <w:rsid w:val="00076536"/>
     <w:rsid w:val="00094311"/>
+    <w:rsid w:val="00094AC2"/>
     <w:rsid w:val="0009536D"/>
     <w:rsid w:val="000D2026"/>
+    <w:rsid w:val="000E5374"/>
     <w:rsid w:val="00104F58"/>
+    <w:rsid w:val="00114442"/>
     <w:rsid w:val="00134E10"/>
     <w:rsid w:val="00171F1A"/>
     <w:rsid w:val="00176EF6"/>
+    <w:rsid w:val="001B361B"/>
+    <w:rsid w:val="001B5DDF"/>
     <w:rsid w:val="001C5F20"/>
+    <w:rsid w:val="002232C8"/>
     <w:rsid w:val="00252A45"/>
     <w:rsid w:val="0025539A"/>
+    <w:rsid w:val="002A3055"/>
     <w:rsid w:val="0035099D"/>
     <w:rsid w:val="00351069"/>
+    <w:rsid w:val="003C1CB6"/>
+    <w:rsid w:val="003D7A02"/>
     <w:rsid w:val="00435426"/>
+    <w:rsid w:val="00463FE0"/>
     <w:rsid w:val="004D38D1"/>
     <w:rsid w:val="004D4691"/>
     <w:rsid w:val="00502B97"/>
     <w:rsid w:val="00507AC6"/>
     <w:rsid w:val="0052594B"/>
     <w:rsid w:val="005B5E04"/>
+    <w:rsid w:val="005C47E8"/>
     <w:rsid w:val="005D0A5D"/>
     <w:rsid w:val="005D4A5A"/>
     <w:rsid w:val="005E1DA7"/>
+    <w:rsid w:val="005E4F09"/>
+    <w:rsid w:val="00615D12"/>
     <w:rsid w:val="00660313"/>
     <w:rsid w:val="00662578"/>
     <w:rsid w:val="006B655B"/>
     <w:rsid w:val="006E4CA1"/>
+    <w:rsid w:val="006F60A2"/>
+    <w:rsid w:val="006F7215"/>
     <w:rsid w:val="007207CB"/>
+    <w:rsid w:val="00775ECE"/>
+    <w:rsid w:val="0078602C"/>
+    <w:rsid w:val="00796868"/>
     <w:rsid w:val="007E3788"/>
     <w:rsid w:val="007E3BB0"/>
+    <w:rsid w:val="007E560F"/>
+    <w:rsid w:val="007F0A75"/>
     <w:rsid w:val="00851783"/>
     <w:rsid w:val="008B5E54"/>
     <w:rsid w:val="008E13C0"/>
     <w:rsid w:val="0095623F"/>
     <w:rsid w:val="0097789D"/>
     <w:rsid w:val="00A06679"/>
+    <w:rsid w:val="00A24002"/>
+    <w:rsid w:val="00A8085F"/>
     <w:rsid w:val="00AC65A6"/>
+    <w:rsid w:val="00AD7E39"/>
+    <w:rsid w:val="00AF50CE"/>
+    <w:rsid w:val="00B04C50"/>
     <w:rsid w:val="00B956EB"/>
+    <w:rsid w:val="00BC13EA"/>
+    <w:rsid w:val="00C033B2"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00C1664A"/>
     <w:rsid w:val="00C22782"/>
     <w:rsid w:val="00C5107A"/>
+    <w:rsid w:val="00C65E93"/>
     <w:rsid w:val="00C709E3"/>
+    <w:rsid w:val="00C91168"/>
     <w:rsid w:val="00CD25A2"/>
     <w:rsid w:val="00CF1FA0"/>
     <w:rsid w:val="00D0396F"/>
+    <w:rsid w:val="00D23C57"/>
     <w:rsid w:val="00D83621"/>
+    <w:rsid w:val="00D93A94"/>
     <w:rsid w:val="00E47BF1"/>
+    <w:rsid w:val="00E66483"/>
     <w:rsid w:val="00EB0C91"/>
     <w:rsid w:val="00EC475A"/>
     <w:rsid w:val="00EE5D83"/>
     <w:rsid w:val="00F03A69"/>
     <w:rsid w:val="00F11DA9"/>
     <w:rsid w:val="00F52D5D"/>
     <w:rsid w:val="00F539B1"/>
+    <w:rsid w:val="00FA1EEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="549C6076"/>
@@ -9969,97 +10368,99 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">6</UNDP_POPP_REFITEM_VERSION>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 6.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Examiner et approuver</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3108</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3108</Url>
+      <Description>POPP-11-3108</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 6</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fdd275df63d45dd4ab3810418e4e53bb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="997e97aa1492ac80252a18d0a7c2ea4b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
@@ -10376,222 +10777,220 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...47 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DA9C790-6529-4A9F-9089-446E94E4F56E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3A08183-A9BE-439E-9D5D-47E0CDD6783E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1AACBC4-4B23-4FF6-A4A2-43778C6B52E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3A08183-A9BE-439E-9D5D-47E0CDD6783E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DA9C790-6529-4A9F-9089-446E94E4F56E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEA07F1A-95F5-4B81-8442-02FDDF4C738A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B89A221-74B2-419B-886C-2F6095E4AF50}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B89A221-74B2-419B-886C-2F6095E4AF50}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEA07F1A-95F5-4B81-8442-02FDDF4C738A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3473</Words>
-  <Characters>19802</Characters>
+  <Words>3860</Words>
+  <Characters>21346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>165</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>288</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23229</CharactersWithSpaces>
+  <CharactersWithSpaces>25128</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>