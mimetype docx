--- v0 (2025-10-01)
+++ v1 (2026-05-27)
@@ -1,62 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2FCC3730" w14:textId="6C998636" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A4. </w:t>
       </w:r>
       <w:r w:rsidR="002E16DD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -183,51 +180,51 @@
     <w:p w14:paraId="5B01AE60" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc456084459"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Autoridad de programación y rendición de cuentas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8B8FC9" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
+    <w:p w14:paraId="6A8B8FC9" w14:textId="56676372" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El Administrador del PNUD rinde cuentas a la </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="003C69A3">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
@@ -307,51 +304,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Excepciones.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> El gerente del programa/Representante Residente no cuenta con la autoridad para aprobar un documento del proyecto en los siguientes casos, a menos que haya recibido autorización específica del Director del Buró Regional:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021DAF57" w14:textId="77777777" w:rsidR="00AD093B" w:rsidRPr="00AD093B" w:rsidRDefault="00895D70" w:rsidP="00DE1376">
+    <w:p w14:paraId="021DAF57" w14:textId="575EEDBF" w:rsidR="00AD093B" w:rsidRPr="00AD093B" w:rsidRDefault="00895D70" w:rsidP="00DE1376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>cuando se propone subvencionar un proyecto de infraestructura (construcción u otro desarrollo de infraestructura mayor, véase la política relacionada sobre</w:t>
       </w:r>
       <w:r w:rsidR="00AD093B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00AD093B" w:rsidRPr="00AD093B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -362,76 +359,82 @@
         <w:t>);</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1312F433" w14:textId="4B97301D" w:rsidR="00895D70" w:rsidRPr="00AD093B" w:rsidRDefault="00895D70" w:rsidP="00DE1376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>cuando el monto de los fondos básicos/TRAC a destinar en subsidios de bajo valor incremente el monto total destinado a subsidios de bajo valor sea mayor al 10 por ciento de la asignación básica para el país a lo largo del programa de país.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592F07EA" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
+    <w:p w14:paraId="592F07EA" w14:textId="6FD3905A" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La autoridad para aprobar documentos de proyectos que asignen recursos básicos no debe exceder los fondos concedidos de la sede para el/los año(s) dado(s). </w:t>
+        <w:t>La autoridad para aprobar documentos de proyectos que asignen recursos básicos no debe exceder los fondos concedidos de la sede para el/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F633AF">
+        <w:t>los años</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(s) dado(s). </w:t>
       </w:r>
       <w:r w:rsidRPr="00460F0F">
-        <w:t xml:space="preserve">Esto también se aplica a los fondos de costos compartidos cuando se utiliza un acuerdo estándar de costos compartidos. Para </w:t>
+        <w:t xml:space="preserve">Esto también se aplica a los </w:t>
       </w:r>
       <w:r w:rsidRPr="00460F0F">
         <w:lastRenderedPageBreak/>
-        <w:t>los costos compa</w:t>
+        <w:t>fondos de costos compartidos cuando se utiliza un acuerdo estándar de costos compartidos. Para los costos compa</w:t>
       </w:r>
       <w:r>
         <w:t>rtidos del G</w:t>
       </w:r>
       <w:r w:rsidRPr="00460F0F">
         <w:t>obierno, el documento estándar del proyecto con un calendario de pagos constituye la base legal para compartir los costos</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4F8F78" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
@@ -795,82 +798,82 @@
         </w:rPr>
         <w:t xml:space="preserve"> temprano en el proceso de diseño por el comité integrado de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>avalúo</w:t>
       </w:r>
       <w:r w:rsidRPr="000F721F">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> de programas (IPAC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> por sus siglas en inglés</w:t>
       </w:r>
       <w:r w:rsidRPr="000F721F">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">), un organismo corporativo permanente designado por el Administrador Asociado. </w:t>
+        <w:t xml:space="preserve">), un organismo corporativo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F721F">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">permanente designado por el Administrador Asociado. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>El avalúo</w:t>
       </w:r>
       <w:r w:rsidRPr="000F721F">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> consiste en </w:t>
       </w:r>
       <w:r w:rsidR="00562A41">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00562A41" w:rsidRPr="00562A41">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">n examen minucioso de los puntos fuertes comparativos del PNUD en el país y del mandato general del </w:t>
-[...6 lines deleted...]
-        <w:t>PNUD y una articulación de cómo se integran efectivamente en la Teoría del Cambio del marco de cooperación.</w:t>
+        <w:t>n examen minucioso de los puntos fuertes comparativos del PNUD en el país y del mandato general del PNUD y una articulación de cómo se integran efectivamente en la Teoría del Cambio del marco de cooperación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191557E0" w14:textId="7F3B85D2" w:rsidR="00895D70" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F721F">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Es un mecanismo para aprovechar el aprendizaje global y transfronterizo para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -1387,74 +1390,71 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CD6F1EB" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Avalúo de proyectos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0BAF13" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="002C5FF2" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El avalúo de un proyecto es un proceso obligatorio para todos los proyectos de desarrollo del PNUD. Se convoca a un comité de avalúo de proyectos local para que avalué la calidad del </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">proyecto propuesto y la capacidad del asociado en la ejecución para cumplir antes de la aprobación del proyecto. </w:t>
+        <w:t xml:space="preserve">El avalúo de un proyecto es un proceso obligatorio para todos los proyectos de desarrollo del PNUD. Se convoca a un comité de avalúo de proyectos local para que avalué la calidad del proyecto propuesto y la capacidad del asociado en la ejecución para cumplir antes de la aprobación del proyecto. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B5940">
         <w:t>Cuando el PNUD proporciona un servicio implementando todo o parte de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> un proyecto de un socio, el avalúo </w:t>
       </w:r>
       <w:r w:rsidRPr="005B5940">
         <w:t xml:space="preserve">del proyecto y el proceso de aprobación del socio </w:t>
       </w:r>
       <w:r>
         <w:t>serán suficientes</w:t>
       </w:r>
       <w:r w:rsidRPr="005B5940">
         <w:t xml:space="preserve"> en lugar del proceso del comité local de </w:t>
       </w:r>
       <w:r>
         <w:t>avalúo</w:t>
       </w:r>
       <w:r w:rsidRPr="005B5940">
         <w:t xml:space="preserve"> del proyecto</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Por ejemplo, cuando el PNUD sea un agente gestor, el avalúo del proyecto y la aprobación del asociado se realizarán de conformidad con el Manual de Operaciones FMPC. No se necesita un avalúo para el mecanismo de participación/planes de iniciación o servicios de desarrollo. </w:t>
       </w:r>
@@ -1662,70 +1662,70 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Aprobación con reservas: el diseño del proyecto necesita algunas adaptaciones, que se observaron en el resumen de garantía de calidad y las acciones de gestión, las cuales deben abordarse antes de que el proyecto pase a ejecución.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC5AB5E" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Desaprobación: el diseño del proyecto no tiene la suficiente calidad para pasar a la etapa de ejecución; necesita modificaciones importantes. Si las valoraciones de los criterios de las SES resultan insuficientes, la calificación general del proyecto es insuficiente también y no se aprueba el proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294C0BB1" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>El resumen de los comentarios y las recomendaciones del Comité de Examen y Avalúo de Programas Locales (LPAC por sus siglas en inglés) se registran, según proceda, en la descripción del informe de garantía de calidad, la cual se carga en el sistema de planificación corporativa junto con la hoja de participación para registrar los miembros del comité.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65695745" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El asesor de garantía de calidad completa el informe de garantía de calidad conforme a las recomendaciones del LPAC y se lo entrega al funcionario del PNUD con la autoridad delegada para aprobar proyectos si la recomendación es para su aprobación o rechazo. Si la recomendación es para aprobar con reservas, el desarrollador del proyecto del PNUD deber revisar el documento del proyecto y volver a presentarlo al presidente del comité para que sea avalado de nuevo. De esta manera, el presidente reenvía el documento revisado al funcionario del PNUD con facultad de aprobación delegada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1545E755" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1772,51 +1772,51 @@
           <w:t>Nota orientativa sobre programas conjuntos del GNUDS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Antes de que los asociados evalúen de manera formal un programa conjunto, el PNUD debe realizar una revisión interna de los componentes de los cuales es responsable en consonancia con sus propios procedimientos de avalúo de proyectos, entre ellos l</w:t>
       </w:r>
       <w:r w:rsidR="00C41028">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00C41028">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00C41028" w:rsidRPr="009C5C4D">
         <w:t>stándares</w:t>
       </w:r>
       <w:r w:rsidR="00C41028">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de calidad de la programación. Las decisiones de esta revisión deben reflejar el avalúo de todo el programa conjunto. El PNUD solo debe aprobar un programa conjunto si el documento final cumple con los requisitos corporativos. La aprobación y el seguimiento de todo el programa conjunto debe realizarse de manera conjunta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EF5203" w14:textId="22BA3795" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
+    <w:p w14:paraId="63EF5203" w14:textId="2255AFFA" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Todos los pedidos para que el PNUD se desempeñe como un agente administrativo para un programa conjunto deben dirigirse a la Oficina del Fondo Fiduciario de Asociados Múltiples antes del avalúo conjunto. Véase </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Gestión intermediada: el PNUD como agente administrativo</w:t>
         </w:r>
       </w:hyperlink>
@@ -1914,88 +1914,91 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> y servicios de desarrollo, los cuales se consideran instrumentos de proyectos en virtud del marco jurídico que regula la capacidad del PNUD para proporcionar asistencia, el acuerdo básico modelo de asistencia (SBAA) o equivalente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C860A4E" w14:textId="246C436B" w:rsidR="00895D70" w:rsidRPr="00BF5C73" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C73">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>El PNUD es responsable de la decisión final, ya sea que el proyecto se apruebe o no, y de los compromisos en materia de recursos del PNUD. Esta responsabilidad recae sobre el miembro del personal del PNUD con la facultad de aprobar proyectos. El Representante Residente tiene la autoridad delegada para firmar un documento de proyecto. Esta se puede delegar además al Representante Residente Adjunto u otros miembros del personal, según proceda.</w:t>
+        <w:t xml:space="preserve">El PNUD es responsable de la decisión final, ya sea que el proyecto se apruebe o no, y de los compromisos en materia de recursos del PNUD. Esta responsabilidad recae sobre el miembro del personal del PNUD con la facultad de aprobar proyectos. El Representante Residente tiene la autoridad delegada para firmar un documento de proyecto. Esta se puede delegar además al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C73">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Representante Residente Adjunto u otros miembros del personal, según proceda.</w:t>
       </w:r>
       <w:r w:rsidR="00BB5665">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB5665" w:rsidRPr="00D816DC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>En el caso de los proyectos financiados por el FMAM, el Representante Residente y el Director de la Oficina Regional deben firmar un acuerdo de delegación de autoridad antes de que se pueda firmar el documento del proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D46232E" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="00A11DA3" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El PNUD y el asociado en la ejecución deben firmar el documento del proyecto. Para los proyectos de país, la autoridad de coordinación para el desarrollo del Gobierno también debe estar de </w:t>
-[...3 lines deleted...]
-        <w:t>acuerdo con el documento del proyecto, incluyendo para los proyectos implementados por el PNUD. Esto se puede cumplir mediante una de las cuatro siguientes vías:</w:t>
+        <w:t>El PNUD y el asociado en la ejecución deben firmar el documento del proyecto. Para los proyectos de país, la autoridad de coordinación para el desarrollo del Gobierno también debe estar de acuerdo con el documento del proyecto, incluyendo para los proyectos implementados por el PNUD. Esto se puede cumplir mediante una de las cuatro siguientes vías:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C09B8B" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="00A11DA3" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La inclusión del asociado y el producto del proyecto en los planes de trabajos del grupo de resultados conjuntos del </w:t>
       </w:r>
       <w:r w:rsidRPr="00A301D3">
         <w:t>Marco de Cooperación</w:t>
       </w:r>
@@ -2204,201 +2207,238 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El gerente del programa debe estar conforme con que los procesos de formulación y avalúo del proyecto entero se hayan completado y que todas las políticas del programa del PNUD se hayan cumplido antes de firmar la autorización anticipada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="408FA1A0" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>La oficina en el país del PNUD debe redactar la portada de la autorización anticipada de acuerdo con el formato exigido que se estipula en los procedimientos. El presupuesto del documento del proyecto o el documento de revisión se adjuntan a la portada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613845CC" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>El gerente del programa firma la autorización anticipada luego de determinar que la autoridad de coordinación para el desarrollo del Gobierno y el asociado en la ejecución están de acuerdo con esta, según convenga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2457D4" w14:textId="77777777" w:rsidR="00CF0B5F" w:rsidRDefault="00CF0B5F"/>
-    <w:p w14:paraId="1E2457D5" w14:textId="77777777" w:rsidR="00F834A0" w:rsidRDefault="00F834A0" w:rsidP="00F834A0">
+    <w:p w14:paraId="1DE11023" w14:textId="77777777" w:rsidR="00F633AF" w:rsidRDefault="00F633AF"/>
+    <w:p w14:paraId="6F707BFD" w14:textId="77777777" w:rsidR="00F633AF" w:rsidRDefault="00F633AF"/>
+    <w:p w14:paraId="1E2457D5" w14:textId="77777777" w:rsidR="00F834A0" w:rsidRPr="00F66D9D" w:rsidRDefault="00F834A0" w:rsidP="00F66D9D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1E2457D6" w14:textId="77777777" w:rsidR="00F834A0" w:rsidRDefault="00F834A0" w:rsidP="00F834A0">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2457D6" w14:textId="77777777" w:rsidR="00F834A0" w:rsidRPr="00F66D9D" w:rsidRDefault="00F834A0" w:rsidP="00F66D9D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2457D7" w14:textId="77777777" w:rsidR="00F834A0" w:rsidRPr="00F834A0" w:rsidRDefault="00F834A0" w:rsidP="00F834A0">
+    <w:p w14:paraId="1E2457D7" w14:textId="77777777" w:rsidR="00F834A0" w:rsidRPr="00F66D9D" w:rsidRDefault="00F834A0" w:rsidP="00F66D9D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F834A0">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en Inglés. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en Inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2457D8" w14:textId="77777777" w:rsidR="00F834A0" w:rsidRPr="00F834A0" w:rsidRDefault="00F834A0">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F834A0" w:rsidRPr="00F834A0">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:sectPr w:rsidR="00F834A0" w:rsidRPr="00F834A0" w:rsidSect="00F633AF">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1724" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21EB43A1" w14:textId="77777777" w:rsidR="008A357A" w:rsidRDefault="008A357A" w:rsidP="002A2158">
+    <w:p w14:paraId="05BD4204" w14:textId="77777777" w:rsidR="001C689A" w:rsidRDefault="001C689A" w:rsidP="002A2158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40ED368E" w14:textId="77777777" w:rsidR="008A357A" w:rsidRDefault="008A357A" w:rsidP="002A2158">
+    <w:p w14:paraId="6282FFEA" w14:textId="77777777" w:rsidR="001C689A" w:rsidRDefault="001C689A" w:rsidP="002A2158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -2408,245 +2448,252 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D8BB16B" w14:textId="77777777" w:rsidR="002A2158" w:rsidRDefault="002A2158">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53C9310D" w14:textId="7B560038" w:rsidR="002A2158" w:rsidRPr="002A2158" w:rsidRDefault="00F633AF" w:rsidP="00F66D9D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002A2158">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">Page </w:t>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Página</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> of </w:t>
+    <w:r>
+      <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:t>6</w:t>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Fecha de entrada en vigor</w:t>
     </w:r>
     <w:r>
-      <w:t>/2018</w:t>
+      <w:t>: 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Versión</w:t>
+    </w:r>
     <w:r>
-      <w:t>v. 12</w:t>
+      <w:t xml:space="preserve"> #: 12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CC21B8E" w14:textId="77777777" w:rsidR="008A357A" w:rsidRDefault="008A357A" w:rsidP="002A2158">
+    <w:p w14:paraId="2C88982D" w14:textId="77777777" w:rsidR="001C689A" w:rsidRDefault="001C689A" w:rsidP="002A2158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DC262A7" w14:textId="77777777" w:rsidR="008A357A" w:rsidRDefault="008A357A" w:rsidP="002A2158">
+    <w:p w14:paraId="11872F9F" w14:textId="77777777" w:rsidR="001C689A" w:rsidRDefault="001C689A" w:rsidP="002A2158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4EC09A1C" w14:textId="77777777" w:rsidR="002A2158" w:rsidRDefault="002A2158">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68080732" w14:textId="4C5BB8F5" w:rsidR="002A2158" w:rsidRDefault="00F633AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75D37714" wp14:editId="25126055">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-251460</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="631536962" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="591279" cy="900000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00352F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DB2BE40"/>
     <w:lvl w:ilvl="0" w:tplc="219EED6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DC01B46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2945,146 +2992,155 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1987657507">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="487744506">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1344165164">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0087340D"/>
     <w:rsid w:val="000955DF"/>
     <w:rsid w:val="000E136E"/>
     <w:rsid w:val="00136894"/>
+    <w:rsid w:val="001C689A"/>
     <w:rsid w:val="00203E39"/>
     <w:rsid w:val="002261E7"/>
     <w:rsid w:val="002A2158"/>
     <w:rsid w:val="002E16DD"/>
     <w:rsid w:val="003272DA"/>
     <w:rsid w:val="00562A41"/>
     <w:rsid w:val="006468DB"/>
     <w:rsid w:val="00672715"/>
+    <w:rsid w:val="006C0512"/>
     <w:rsid w:val="00757114"/>
     <w:rsid w:val="007A2274"/>
     <w:rsid w:val="007D7666"/>
     <w:rsid w:val="007F4440"/>
     <w:rsid w:val="00807738"/>
     <w:rsid w:val="0081409E"/>
     <w:rsid w:val="00821E6B"/>
     <w:rsid w:val="008425D7"/>
     <w:rsid w:val="0087340D"/>
     <w:rsid w:val="00895D70"/>
     <w:rsid w:val="008A03FF"/>
     <w:rsid w:val="008A357A"/>
     <w:rsid w:val="008E2353"/>
     <w:rsid w:val="00945E2F"/>
+    <w:rsid w:val="00955AA7"/>
     <w:rsid w:val="00A042CC"/>
     <w:rsid w:val="00A97FBE"/>
     <w:rsid w:val="00AD093B"/>
     <w:rsid w:val="00AD6BCA"/>
     <w:rsid w:val="00B30659"/>
     <w:rsid w:val="00B608B7"/>
     <w:rsid w:val="00BB5665"/>
     <w:rsid w:val="00BC3569"/>
     <w:rsid w:val="00C41028"/>
     <w:rsid w:val="00C53A2B"/>
     <w:rsid w:val="00C60BE3"/>
     <w:rsid w:val="00CF0B5F"/>
     <w:rsid w:val="00E4699A"/>
     <w:rsid w:val="00EA1568"/>
+    <w:rsid w:val="00F11DA9"/>
     <w:rsid w:val="00F54DD4"/>
+    <w:rsid w:val="00F633AF"/>
+    <w:rsid w:val="00F66D9D"/>
     <w:rsid w:val="00F834A0"/>
     <w:rsid w:val="00FF3D0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E245790"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F642725C-B3D2-492C-9A66-7E0846B95816}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3774,77 +3830,94 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A2158"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002A2158"/>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F633AF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1102722610">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=487&amp;Menu=BusinessUnit&amp;lng=Spanish" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/execbrd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=395&amp;Menu=BusinessUnit&amp;Beta=0&amp;lng=Spanish" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/nota-de-orientacion-del-gnud-sobre-los-programas-conjuntos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/es/publicaciones/undps-social-and-environmental-screening-procedure-sesp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/download/1532/687" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/construccion-de-obras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/es/junta-ejecutiva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/gestion-intermediada-cuando-el-pnud-actua-como-agente-administrativo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/nota-de-orientacion-del-gnud-sobre-los-programas-conjuntos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/es/publicaciones/undps-social-and-environmental-screening-procedure-sesp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/download/1532/687" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4636,78 +4709,78 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50AD3990-B2E4-4126-A57C-A389D38DBAAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3423</Words>
-  <Characters>19516</Characters>
+  <Words>3424</Words>
+  <Characters>19523</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>162</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22894</CharactersWithSpaces>
+  <CharactersWithSpaces>22902</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jane Ashley Gagne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>