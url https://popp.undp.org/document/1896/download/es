--- v1 (2026-05-27)
+++ v2 (2026-07-08)
@@ -54,151 +54,50 @@
       <w:r w:rsidR="002E16DD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>valuar y aprobar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486DEE13" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C532D3D" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
-[...99 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5B01AE60" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc456084459"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Autoridad de programación y rendición de cuentas</w:t>
       </w:r>
     </w:p>
@@ -252,100 +151,124 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">una vez que la Junta Ejecutiva haya aprobado el programa de país. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0717F5FA" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>La autoridad para aprobar proyectos y otros instrumentos entregables a nivel de país se delega al Representante Residente como gerente del programa a través del Director del Buró Regional cuando la Junta Ejecutiva haya aprobado el documento del programa de país. El Representante Residente puede delegar el rol de gerente del programa al Representante Residente Adjunto u otro miembro del personal apropiado.</w:t>
+        <w:t xml:space="preserve">La autoridad para aprobar proyectos y otros instrumentos entregables a nivel de país se delega al Representante Residente como gerente del programa a través del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del Buró Regional cuando la Junta Ejecutiva haya aprobado el documento del programa de país. El Representante Residente puede delegar el rol de gerente del programa al Representante Residente Adjunto u otro miembro del personal apropiado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D443723" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="00D83BFF" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>En el ejercicio de la autoridad, el gerente del programa/Representante Residente se guiará según la recomendación del comité de evaluación de proyectos local. El gerente del programa/Representante Residente es responsable ante el Administrador a través del Director del Buró Regional de la calidad y la sostenibilidad de las intervenciones del PNUD y de garantizar el cumplimiento de las políticas y los procedimientos del PNUD. Cualquier discrepancia entre las recomendaciones del comité de evaluación de proyectos local y las decisiones del gerente del programa deben registrarse en un expediente.</w:t>
+        <w:t xml:space="preserve">En el ejercicio de la autoridad, el gerente del programa/Representante Residente se guiará según la recomendación del comité de evaluación de proyectos local. El gerente del programa/Representante Residente es responsable ante el Administrador a través del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del Buró Regional de la calidad y la sostenibilidad de las intervenciones del PNUD y de garantizar el cumplimiento de las políticas y los procedimientos del PNUD. Cualquier discrepancia entre las recomendaciones del comité de evaluación de proyectos local y las decisiones del gerente del programa deben registrarse en un expediente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D03FFD8" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="00D83BFF" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Excepciones.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> El gerente del programa/Representante Residente no cuenta con la autoridad para aprobar un documento del proyecto en los siguientes casos, a menos que haya recibido autorización específica del Director del Buró Regional:</w:t>
+        <w:t xml:space="preserve"> El gerente del programa/Representante Residente no cuenta con la autoridad para aprobar un documento del proyecto en los siguientes casos, a menos que haya recibido autorización específica del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del Buró Regional:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021DAF57" w14:textId="575EEDBF" w:rsidR="00AD093B" w:rsidRPr="00AD093B" w:rsidRDefault="00895D70" w:rsidP="00DE1376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>cuando se propone subvencionar un proyecto de infraestructura (construcción u otro desarrollo de infraestructura mayor, véase la política relacionada sobre</w:t>
       </w:r>
       <w:r w:rsidR="00AD093B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00AD093B" w:rsidRPr="00AD093B">
@@ -386,106 +309,264 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>La autoridad para aprobar documentos de proyectos que asignen recursos básicos no debe exceder los fondos concedidos de la sede para el/</w:t>
       </w:r>
       <w:r w:rsidR="00F633AF">
         <w:t>los años</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(s) dado(s). </w:t>
       </w:r>
       <w:r w:rsidRPr="00460F0F">
-        <w:t xml:space="preserve">Esto también se aplica a los </w:t>
-[...3 lines deleted...]
-        <w:t>fondos de costos compartidos cuando se utiliza un acuerdo estándar de costos compartidos. Para los costos compa</w:t>
+        <w:t>Esto también se aplica a los fondos de costos compartidos cuando se utiliza un acuerdo estándar de costos compartidos. Para los costos compa</w:t>
       </w:r>
       <w:r>
         <w:t>rtidos del G</w:t>
       </w:r>
       <w:r w:rsidRPr="00460F0F">
         <w:t>obierno, el documento estándar del proyecto con un calendario de pagos constituye la base legal para compartir los costos</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4F8F78" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
+    <w:p w14:paraId="7C4F8F78" w14:textId="562A2226" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00A47D4C" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Ningún funcionario del PNUD puede firmar un documento de proyecto que dé un trato especial a una empresa privada u organización no gubernamental para llevar a cabo actividades o recibir fondos del PNUD, salvo que a) se obtenga primero una dispensación a la licitación competitiva, b) que un asociado en la financiación exija un agente del sector privado específico u otra organización no gubernamental para actuar como asociado en la ejecución o parte responsable como condición de la financiación y lo haya indicado formalmente por escrito, o c) que se utilice el método de selección de ventaja colaborativa para organizaciones no gubernamentales.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="133FEB47" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47D4C">
+        <w:t>ingún funcionario del PNUD puede firmar un documento de proyecto que otorgue un trato específico a una empresa privada u organización no gubernamental para ejecutar actividades o recibir fondos del PNUD, salvo que: a) se haya obtenido previamente una dispensa del proceso de licitación competitiva; b) un asociado en la financiación exija un actor específico del sector privado u organización no gubernamental como condición de la financiación y lo haya indicado formalmente por escrito; o c) se utilice el método de selección basado en ventaja colaborativa para organizaciones no gubernamentales</w:t>
+      </w:r>
+      <w:r w:rsidR="00895D70">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45300">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133FEB47" w14:textId="10FB3D27" w:rsidR="00895D70" w:rsidRDefault="00B45300" w:rsidP="00B45300">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>Para los proyectos financiados con los recursos del FMAM o el FVC, el PNUD/Coordinador Ejecutivo del Fondo para el Medio Ambiente Mundial rinde cuentas ante el Consejo del FMAM y/o la Junta del FVC en virtud del acuerdo jurídico con los fondos verticales. La autoridad para firmar un documento del proyecto de fondo vertical pertinente se delega, además, al Representante Residente en la carta de delegación de autoridad del FMAM o FVC emitida por la dependencia FMAM-PNUD. Sin embargo, para garantizar el pleno cumplimiento de las políticas del FMAM y el FVC, los asuntos de la gestión de proyectos incluidos los planes de trabajo del proyecto, las decisiones de gestión clave, las revisiones del presupuesto, los informes anuales sobre los avances realizados y las evaluaciones del proyecto requieren de supervisión por parte del equipo del FMAM-PNUD en la región y el PNUD/Dependencia de Finanzas para el Medio Ambiente Mundial, además de los roles que desempeñan el asociado en la ejecución, la oficina del PNUD en el país y el Buró Regional.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Para los proyectos financiados con recursos de fondos verticales de medio ambiente y clima (incluidos FMAM, FVC, FA, entre otros), el Coordinador Ejecutivo de Naturaleza, Clima y Energía del PNUD actuará como el punto focal principal del PNUD ante los órganos rectores de dichos fondos (en particular el Consejo del FMAM, la Junta del FVC y la Junta del FA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00895D70">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5F3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23FA8">
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23FA8" w:rsidRPr="00F23FA8">
+        <w:t xml:space="preserve">tal calidad, el </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23FA8" w:rsidRPr="00F23FA8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Coordinador Ejecutivo de Naturaleza, Clima y Energía del PNUD tendrá también la autoridad delegada para firmar los acuerdos jurídicos de financiación a nivel de proyecto con estos fondos verticales en nombre del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461DAAEF" w14:textId="77777777" w:rsidR="00EF3703" w:rsidRDefault="00EF3703" w:rsidP="00EF3703">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05084F31" w14:textId="6A2E2E00" w:rsidR="003559FF" w:rsidRDefault="003559FF" w:rsidP="003559FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La autoridad para firmar el documento de proyecto correspondiente de un fondo vertical se delega además al Representante Residente mediante un acuerdo de delegación de autoridad a nivel de proyecto, que será firmado por: (i) el Coordinador Ejecutivo de Naturaleza, Clima y Energía del PNUD; (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) el Administrador Auxiliar y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del BPPS; (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del Buró Regional; y (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>iv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) el Representante Residente. Al firmar esta Delegación de Autoridad:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D3B5AA" w14:textId="77777777" w:rsidR="006D6139" w:rsidRDefault="006D6139" w:rsidP="003559FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F881BF9" w14:textId="0C69D006" w:rsidR="006D6139" w:rsidRDefault="00DE78A1" w:rsidP="00270601">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE78A1">
+        <w:t>El Representante Residente del PNUD asume plena responsabilidad y rendición de cuentas para garantizar la implementación oportuna del proyecto financiado por el fondo vertical, conforme a lo aprobado, y asegurar que el proyecto cumpla con todos los requisitos específicos del fondo vertical y se implemente de acuerdo con los términos y condiciones establecidos en los acuerdos jurídicos aplicables. Asimismo, el Representante Residente proporcionará supervisión y garantía de calidad sobre las tareas realizadas por el asociado en la ejecución y/o las partes responsables, y asume plena responsabilidad de garantizar que se apliquen todos los requisitos del marco normativo del PNUD (POPP), el Reglamento Financiero y las Normas Financieras del PNUD, así como el Marco de Control Interno del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFB6992" w14:textId="3E27DC9C" w:rsidR="005A59C6" w:rsidRDefault="00151D71" w:rsidP="00270601">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00151D71">
+        <w:t>El Buró Regional, representado por su Director, asume plena responsabilidad y rendición de cuentas de proporcionar supervisión a la oficina de país que implementa el proyecto financiado por el fondo vertical para garantizar el cumplimiento de todas las normas y reglamentos del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BEEF41" w14:textId="4DD9501E" w:rsidR="00151D71" w:rsidRPr="00B45300" w:rsidRDefault="00151D71" w:rsidP="00270601">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00151D71">
+        <w:t xml:space="preserve">El Coordinador Ejecutivo de Naturaleza, Clima y Energía del PNUD, a través del Asesor Técnico Principal (PTA), los Asesores Técnicos Regionales (RTA) y los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00151D71">
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00151D71">
+        <w:t xml:space="preserve"> de Equipo Regionales (RTL), </w:t>
+      </w:r>
+      <w:r w:rsidR="004376D5" w:rsidRPr="004376D5">
+        <w:t>será responsable de proporcionar los servicios de supervisión técnica y la supervisión necesaria</w:t>
+      </w:r>
+      <w:r w:rsidR="004376D5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151D71">
+        <w:t>para garantizar que el proyecto cumpla con los requisitos y procedimientos específicos de los fondos verticales. Esto incluye cuestiones de gestión del proyecto tales como los planes de trabajo, decisiones clave de gestión, revisiones presupuestarias, informes anuales de progreso y evaluaciones del proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1631BFDD" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D9A3630" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
@@ -651,51 +732,55 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El equipo de las Naciones Unidas en el país debe realizar un auto avalúo de la calidad del borrador del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Esto es para garantizar la apropiación, la calidad alta y el posicionamiento estratégico óptimo del sistema de las Naciones Unidas a nivel de país. El PNUD debe contribuir a este auto avalúo y es responsable por el diseño de contribuciones de alta calidad para alcanzar los efectos del </w:t>
+        <w:t xml:space="preserve">. Esto es para garantizar la apropiación, la calidad alta y el posicionamiento estratégico óptimo del sistema de las Naciones Unidas a nivel de país. El PNUD debe contribuir a este auto avalúo y es responsable por el diseño de contribuciones de alta </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">calidad para alcanzar los efectos del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cooperación</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Se puede encontrar más información acerca del avalúo y la aprobación del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034682E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
@@ -798,58 +883,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> temprano en el proceso de diseño por el comité integrado de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>avalúo</w:t>
       </w:r>
       <w:r w:rsidRPr="000F721F">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> de programas (IPAC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> por sus siglas en inglés</w:t>
       </w:r>
       <w:r w:rsidRPr="000F721F">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">), un organismo corporativo </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">permanente designado por el Administrador Asociado. </w:t>
+        <w:t xml:space="preserve">), un organismo corporativo permanente designado por el Administrador Asociado. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>El avalúo</w:t>
       </w:r>
       <w:r w:rsidRPr="000F721F">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> consiste en </w:t>
       </w:r>
       <w:r w:rsidR="00562A41">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00562A41" w:rsidRPr="00562A41">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>n examen minucioso de los puntos fuertes comparativos del PNUD en el país y del mandato general del PNUD y una articulación de cómo se integran efectivamente en la Teoría del Cambio del marco de cooperación.</w:t>
       </w:r>
@@ -897,76 +975,104 @@
         </w:rPr>
         <w:t xml:space="preserve"> el diseño de un nuevo programa. El IPAC se lleva a cabo lo suficientemente temprano para garantizar que pueda contribuir a la identificación del Marco de Cooperación / prioridades del programa y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidRPr="000F721F">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">la propuesta de valor. Es convocado por un gerente </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>de alto rango del Buró</w:t>
       </w:r>
       <w:r w:rsidRPr="000F721F">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> responsable de garantizar la calidad del programa, generalmente el Director de</w:t>
+        <w:t xml:space="preserve"> responsable de garantizar la calidad del programa, generalmente el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F721F">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F721F">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">l Buró </w:t>
       </w:r>
       <w:r w:rsidRPr="000F721F">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Regional o el Director Adjunto correspondiente.</w:t>
+        <w:t xml:space="preserve">Regional o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F721F">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F721F">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adjunto correspondiente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D8E95D" w14:textId="77777777" w:rsidR="00895D70" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="367D8F72" w14:textId="7FD88545" w:rsidR="00895D70" w:rsidRDefault="00895D70" w:rsidP="00895D70">
+    <w:p w14:paraId="367D8F72" w14:textId="08FD3204" w:rsidR="00895D70" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2C20">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>El borrador casi final del Documento de Programa de País (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>DPP</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2C20">
@@ -1011,63 +1117,83 @@
         </w:rPr>
         <w:t xml:space="preserve"> del programa convocado por </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">el Buró </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2C20">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Regional respectiv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2C20">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">. El Grupo de </w:t>
-[...5 lines deleted...]
-        <w:t>E</w:t>
+        <w:t xml:space="preserve">. El </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA59BB" w:rsidRPr="00EA59BB">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BPPS / </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EA59BB" w:rsidRPr="00EA59BB">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Hub</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA59BB" w:rsidRPr="00EA59BB">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Calidad e Impacto</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA59BB">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2C20">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">fectividad de BPPS realizará una revisión independiente de la calidad del </w:t>
+        <w:t xml:space="preserve">realizará una revisión independiente de la calidad del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>DPP</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2C20">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> y será una aportación al proceso de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>avalúo</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2C20">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>. El propósito d</w:t>
       </w:r>
@@ -1161,59 +1287,66 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3777">
         <w:t>Todos los documentos finales de programa</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3777">
         <w:t xml:space="preserve"> (es decir, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>DPPs</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E3777">
-        <w:t>, RPD</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E3777">
+        <w:t>RPD</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E3777">
         <w:t xml:space="preserve">) son enviados a la Secretaría de la Junta Ejecutiva por </w:t>
       </w:r>
       <w:r>
         <w:t>el Buró</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3777">
         <w:t xml:space="preserve"> Regional antes de recibir las autorizaciones apropiadas.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6E7AF2" w14:textId="77777777" w:rsidR="00895D70" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C6F5827" w14:textId="6B465D67" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
@@ -1303,158 +1436,194 @@
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/Documento del programa de país o Documento del Programa Regional </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642F7CD9" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004D5073" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7C43">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">El Director </w:t>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC7C43">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC7C43">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>del Buró</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7C43">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regional es responsable </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7C43">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la presentación de borradores de documentos de programa de país de alta calidad al Administrador Asociado para su posterior transmisión a la Junta Ejecutiva para su revisión y aprobación. El gobierno del país del programa respalda y firma el documento del programa (Marco de Cooperación con anexo legal adjunto o CPAP si no habrá Marco de Cooperación) para establecer la ejecución nacional del programa.</w:t>
+        <w:t xml:space="preserve"> la presentación de borradores de documentos de programa de país de alta calidad al Administrador Asociado para su posterior transmisión a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7C43">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Junta Ejecutiva para su revisión y aprobación. El gobierno del país del programa respalda y firma el documento del programa (Marco de Cooperación con anexo legal adjunto o CPAP si no habrá Marco de Cooperación) para establecer la ejecución nacional del programa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD582A7" w14:textId="77777777" w:rsidR="00895D70" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7601F0C5" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El Director del Buró Regional es responsable ante la Junta Ejecutiva por la presentación de un programa regional de alta calidad para el avalúo y aprobación. </w:t>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del Buró Regional es responsable ante la Junta Ejecutiva por la presentación de un programa regional de alta calidad para el avalúo y aprobación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437EA6EF" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CD6F1EB" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Avalúo de proyectos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0BAF13" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="002C5FF2" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El avalúo de un proyecto es un proceso obligatorio para todos los proyectos de desarrollo del PNUD. Se convoca a un comité de avalúo de proyectos local para que avalué la calidad del proyecto propuesto y la capacidad del asociado en la ejecución para cumplir antes de la aprobación del proyecto. </w:t>
+        <w:t xml:space="preserve">El avalúo de un proyecto es un proceso obligatorio para todos los proyectos de desarrollo del PNUD. Se convoca a un comité de avalúo de proyectos local para que </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>avalué</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> la calidad del proyecto propuesto y la capacidad del asociado en la ejecución para cumplir antes de la aprobación del proyecto. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B5940">
         <w:t>Cuando el PNUD proporciona un servicio implementando todo o parte de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> un proyecto de un socio, el avalúo </w:t>
       </w:r>
       <w:r w:rsidRPr="005B5940">
         <w:t xml:space="preserve">del proyecto y el proceso de aprobación del socio </w:t>
       </w:r>
       <w:r>
         <w:t>serán suficientes</w:t>
       </w:r>
       <w:r w:rsidRPr="005B5940">
         <w:t xml:space="preserve"> en lugar del proceso del comité local de </w:t>
       </w:r>
       <w:r>
         <w:t>avalúo</w:t>
       </w:r>
       <w:r w:rsidRPr="005B5940">
         <w:t xml:space="preserve"> del proyecto</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Por ejemplo, cuando el PNUD sea un agente gestor, el avalúo del proyecto y la aprobación del asociado se realizarán de conformidad con el Manual de Operaciones FMPC. No se necesita un avalúo para el mecanismo de participación/planes de iniciación o servicios de desarrollo. </w:t>
       </w:r>
@@ -1586,69 +1755,78 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Miembros del equipo de avalúo (al menos tres deben ser seleccionados por el presidente)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: personal del PNUD con las calificaciones apropiadas, funcionarios de los asociados en la ejecución y personal del Gobierno pertinente incluso de la autoridad de coordinación para el desarrollo del Gobierno, según corresponda. Se puede invitar a participar, según proceda, a representantes externos con conocimientos técnicos, temáticos y del país pertinentes junto con representantes de los asociados en la financiación y los grupos destinatarios. La participación en el equipo de avalúo variará en función del tamaño, la complejidad y las modalidades de ejecución del proyecto. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CC3E46" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El Director del Buró Regional puede decidir que ciertos proyectos de gran volumen, alta sensibilidad, alta visibilidad o alto riesgo deban contar con representantes del PNUD de la oficina de seguridad, los centros de servicio regionales o de la sede. </w:t>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del Buró Regional puede decidir que ciertos proyectos de gran volumen, alta sensibilidad, alta visibilidad o alto riesgo deban contar con representantes del PNUD de la oficina de seguridad, los centros de servicio regionales o de la sede. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7DCD89" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los miembros del comité local de avalúo de proyectos deben revisar la documentación provista y recomendar una de tres posibles decisiones: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6442CCE5" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Aprobación: el diseño del proyecto tiene la suficiente calidad como para pasar a la etapa de ejecución. Los criterios de las SES deben ser satisfactorios o superiores para que se apruebe el proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BB5C02" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1662,109 +1840,111 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Aprobación con reservas: el diseño del proyecto necesita algunas adaptaciones, que se observaron en el resumen de garantía de calidad y las acciones de gestión, las cuales deben abordarse antes de que el proyecto pase a ejecución.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC5AB5E" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Desaprobación: el diseño del proyecto no tiene la suficiente calidad para pasar a la etapa de ejecución; necesita modificaciones importantes. Si las valoraciones de los criterios de las SES resultan insuficientes, la calificación general del proyecto es insuficiente también y no se aprueba el proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294C0BB1" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>El resumen de los comentarios y las recomendaciones del Comité de Examen y Avalúo de Programas Locales (LPAC por sus siglas en inglés) se registran, según proceda, en la descripción del informe de garantía de calidad, la cual se carga en el sistema de planificación corporativa junto con la hoja de participación para registrar los miembros del comité.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65695745" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
+    <w:p w14:paraId="65695745" w14:textId="3BFD84F0" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El asesor de garantía de calidad completa el informe de garantía de calidad conforme a las recomendaciones del LPAC y se lo entrega al funcionario del PNUD con la autoridad delegada para aprobar proyectos si la recomendación es para su aprobación o rechazo. Si la recomendación es para aprobar con reservas, el desarrollador del proyecto del PNUD deber revisar el documento del proyecto y volver a presentarlo al presidente del comité para que sea avalado de nuevo. De esta manera, el presidente reenvía el documento revisado al funcionario del PNUD con facultad de aprobación delegada. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1545E755" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
+        <w:t xml:space="preserve">El asesor de garantía de calidad completa el informe de garantía de calidad conforme a las recomendaciones del LPAC y se lo entrega al funcionario del PNUD con la autoridad delegada para aprobar proyectos si la recomendación es para su aprobación o rechazo. Si la recomendación es para aprobar con reservas, el desarrollador del proyecto del PNUD debe revisar el documento del proyecto y volver a presentarlo al presidente del comité para que sea avalado de nuevo. De esta manera, el presidente reenvía el documento revisado al funcionario del PNUD con facultad de aprobación delegada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1545E755" w14:textId="34E8DF6E" w:rsidR="00895D70" w:rsidRPr="002F0EF9" w:rsidRDefault="0074242E" w:rsidP="00C80639">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Si el informe final de garantía de calidad refleja una valoración que necesita mejoras o es insuficiente, no se recomienda la aprobación del proyecto. Si los beneficios de aprobar un proyecto son mayores que las objeciones, el proyecto puede aprobarse; no obstante, antes de la aprobación, debe redactarse un plan de gestión que describa las medidas y los pasos de mitigación de riesgos para mejorar la calidad en cuanto las condiciones lo permitan. Se realiza un seguimiento de esto en el registro de riesgos.</w:t>
+      <w:r w:rsidRPr="0074242E">
+        <w:t>Si el informe final de garantía de calidad refleja una valoración que necesita mejoras o es insuficiente, no se recomienda la aprobación del proyecto. Si los beneficios de aprobar un proyecto son mayores que las objeciones, el proyecto puede aprobarse; no obstante, antes de la aprobación, debe redactarse un plan de gestión que describa las medidas y los pasos de mitigación de riesgos para mejorar la calidad en cuanto las condiciones lo permitan. Se realiza un seguimiento de esto en el registro de riesgos</w:t>
+      </w:r>
+      <w:r w:rsidR="00895D70">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C8659F" w14:textId="047069F5" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc453351362"/>
       <w:r>
         <w:t xml:space="preserve">Para los programas conjuntos (ya sea para un proyecto independiente o como parte de un fondo fiduciario de donantes múltiples de la ONU), debe prepararse y avaluarse un borrador del documento del proyecto o de programa conjunto de conformidad con la </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -1879,105 +2059,119 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C73">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">El documento del proyecto constituye un compromiso de ejecutar el proyecto de conformidad con </w:t>
       </w:r>
       <w:r w:rsidR="00C41028">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="008E2353">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>as normas</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C73">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y los reglamentos, las políticas, el mandato, y cualquier otro requisito que esté estipulado del PNUD. Esto abarca proyectos de desarrollo, el </w:t>
+        <w:t xml:space="preserve"> y los reglamentos, las políticas, el mandato, y cualquier otro requisito que esté </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C73">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">estipulado del PNUD. Esto abarca proyectos de desarrollo, el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>mecanismo de participación</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C73">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> y servicios de desarrollo, los cuales se consideran instrumentos de proyectos en virtud del marco jurídico que regula la capacidad del PNUD para proporcionar asistencia, el acuerdo básico modelo de asistencia (SBAA) o equivalente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C860A4E" w14:textId="246C436B" w:rsidR="00895D70" w:rsidRPr="00BF5C73" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C73">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">El PNUD es responsable de la decisión final, ya sea que el proyecto se apruebe o no, y de los compromisos en materia de recursos del PNUD. Esta responsabilidad recae sobre el miembro del personal del PNUD con la facultad de aprobar proyectos. El Representante Residente tiene la autoridad delegada para firmar un documento de proyecto. Esta se puede delegar además al </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF5C73">
+        <w:t>El PNUD es responsable de la decisión final, ya sea que el proyecto se apruebe o no, y de los compromisos en materia de recursos del PNUD. Esta responsabilidad recae sobre el miembro del personal del PNUD con la facultad de aprobar proyectos. El Representante Residente tiene la autoridad delegada para firmar un documento de proyecto. Esta se puede delegar además al Representante Residente Adjunto u otros miembros del personal, según proceda.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5665">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BB5665">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5665" w:rsidRPr="00D816DC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve">En el caso de los proyectos financiados por el FMAM, el Representante Residente y el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BB5665" w:rsidRPr="00D816DC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>En el caso de los proyectos financiados por el FMAM, el Representante Residente y el Director de la Oficina Regional deben firmar un acuerdo de delegación de autoridad antes de que se pueda firmar el documento del proyecto.</w:t>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB5665" w:rsidRPr="00D816DC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Oficina Regional deben firmar un acuerdo de delegación de autoridad antes de que se pueda firmar el documento del proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D46232E" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="00A11DA3" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>El PNUD y el asociado en la ejecución deben firmar el documento del proyecto. Para los proyectos de país, la autoridad de coordinación para el desarrollo del Gobierno también debe estar de acuerdo con el documento del proyecto, incluyendo para los proyectos implementados por el PNUD. Esto se puede cumplir mediante una de las cuatro siguientes vías:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C09B8B" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="00A11DA3" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
@@ -2043,51 +2237,67 @@
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Otra forma de acuerdo o instrucción emitida por la autoridad de coordinación para el desarrollo del gobierno para el PNUD en la que se indique que el SBAA (o acuerdo precedente más el anexo legal complementario) rige para todo tipo de asistencia del PNUD para el desarrollo en el país, sin la necesidad de que el gobierno del programa firme el documento del proyecto; o</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146667E4" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Las pruebas del acuerdo de la autoridad de coordinación para el desarrollo del gobierno en los proyectos de desarrollo individuales y servicios de desarrollo mediante el intercambio de cartas u otro método de aprobación de los productos y selección del asociado, minutas del LPAC por ejemplo. Las pruebas del acuerdo del gobierno pueden eximirse a criterio del Director del Buró Regional en países donde se aprobó la modalidad de ejecución directa (DEX) del programa; o</w:t>
+        <w:t xml:space="preserve">Las pruebas del acuerdo de la autoridad de coordinación para el desarrollo del gobierno en los proyectos de desarrollo individuales y servicios de desarrollo mediante el intercambio de cartas u otro método de aprobación de los productos y selección del asociado, minutas del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>LPAC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> por ejemplo. Las pruebas del acuerdo del gobierno pueden eximirse a criterio del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del Buró Regional en países donde se aprobó la modalidad de ejecución directa (DEX) del programa; o</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AC59F0" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="00DC2D67" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>La firma del documento del proyecto para proyectos de desarrollo o servicios de desarrollo individuales por parte de la autoridad de coordinación para el desarrollo del gobierno.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A032A4C" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2150,51 +2360,63 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los recursos financieros</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B54D4B" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Las autorizaciones anticipadas permiten al asociado en la ejecución adquirir compromisos e incurrir en gastos sin demora, de conformidad con el documento del proyecto (o el documento de revisión sustantiva) que se concluyó pero no se firmó por todas partes. Esto puede ocurrir debido a las demoras para resguardar las firmas. Las autorizaciones anticipadas, también, puede utilizarse en los pagos basados en el cumplimiento para contratar a un asesor independiente con el fin de validar la teoría del cambio previo a la aprobación formal del proyecto.</w:t>
+        <w:t xml:space="preserve">Las autorizaciones anticipadas permiten al asociado en la ejecución adquirir compromisos e incurrir en gastos sin demora, de conformidad con el documento del proyecto (o el documento de revisión sustantiva) que se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>concluyó</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pero no se firmó por todas partes. Esto puede ocurrir debido a las demoras para resguardar las firmas. Las autorizaciones anticipadas, también, puede </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>utilizarse en los pagos basados en el cumplimiento para contratar a un asesor independiente con el fin de validar la teoría del cambio previo a la aprobación formal del proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57631F85" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Una autorización anticipada tiene efecto únicamente por 90 días. Debe reemplazarse por un documento del proyecto firmado plenamente (o un documento de revisión sustantiva) dentro de los 90 días.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10BD1307" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2207,51 +2429,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El gerente del programa debe estar conforme con que los procesos de formulación y avalúo del proyecto entero se hayan completado y que todas las políticas del programa del PNUD se hayan cumplido antes de firmar la autorización anticipada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="408FA1A0" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>La oficina en el país del PNUD debe redactar la portada de la autorización anticipada de acuerdo con el formato exigido que se estipula en los procedimientos. El presupuesto del documento del proyecto o el documento de revisión se adjuntan a la portada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613845CC" w14:textId="77777777" w:rsidR="00895D70" w:rsidRPr="004B4009" w:rsidRDefault="00895D70" w:rsidP="00895D70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>El gerente del programa firma la autorización anticipada luego de determinar que la autoridad de coordinación para el desarrollo del Gobierno y el asociado en la ejecución están de acuerdo con esta, según convenga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2457D4" w14:textId="77777777" w:rsidR="00CF0B5F" w:rsidRDefault="00CF0B5F"/>
     <w:p w14:paraId="1DE11023" w14:textId="77777777" w:rsidR="00F633AF" w:rsidRDefault="00F633AF"/>
     <w:p w14:paraId="6F707BFD" w14:textId="77777777" w:rsidR="00F633AF" w:rsidRDefault="00F633AF"/>
@@ -2333,99 +2554,127 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F66D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> esta es una traducción de un documento original en Inglés. </w:t>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F66D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F66D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F66D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2457D8" w14:textId="77777777" w:rsidR="00F834A0" w:rsidRPr="00F834A0" w:rsidRDefault="00F834A0">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F834A0" w:rsidRPr="00F834A0" w:rsidSect="00F633AF">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1724" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05BD4204" w14:textId="77777777" w:rsidR="001C689A" w:rsidRDefault="001C689A" w:rsidP="002A2158">
+    <w:p w14:paraId="7BF97A59" w14:textId="77777777" w:rsidR="007A2B10" w:rsidRDefault="007A2B10" w:rsidP="002A2158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6282FFEA" w14:textId="77777777" w:rsidR="001C689A" w:rsidRDefault="001C689A" w:rsidP="002A2158">
+    <w:p w14:paraId="654485BA" w14:textId="77777777" w:rsidR="007A2B10" w:rsidRDefault="007A2B10" w:rsidP="002A2158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2449,57 +2698,57 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53C9310D" w14:textId="7B560038" w:rsidR="002A2158" w:rsidRPr="002A2158" w:rsidRDefault="00F633AF" w:rsidP="00F66D9D">
+  <w:p w14:paraId="53C9310D" w14:textId="7AD242D8" w:rsidR="002A2158" w:rsidRPr="00EA59BB" w:rsidRDefault="00F633AF" w:rsidP="00F66D9D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009A3880">
       <w:t>Página</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
@@ -2553,70 +2802,73 @@
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009A3880">
       <w:t>Fecha de entrada en vigor</w:t>
     </w:r>
     <w:r>
       <w:t>: 05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009A3880">
       <w:t>Versión</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> #: 12</w:t>
+      <w:t xml:space="preserve"> #: 1</w:t>
+    </w:r>
+    <w:r w:rsidR="00EA59BB">
+      <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C88982D" w14:textId="77777777" w:rsidR="001C689A" w:rsidRDefault="001C689A" w:rsidP="002A2158">
+    <w:p w14:paraId="473192BE" w14:textId="77777777" w:rsidR="007A2B10" w:rsidRDefault="007A2B10" w:rsidP="002A2158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11872F9F" w14:textId="77777777" w:rsidR="001C689A" w:rsidRDefault="001C689A" w:rsidP="002A2158">
+    <w:p w14:paraId="05C51679" w14:textId="77777777" w:rsidR="007A2B10" w:rsidRDefault="007A2B10" w:rsidP="002A2158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68080732" w14:textId="4C5BB8F5" w:rsidR="002A2158" w:rsidRDefault="00F633AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75D37714" wp14:editId="25126055">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
@@ -2894,50 +3146,136 @@
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6570"/>
         </w:tabs>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D160639"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6021A74"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7698739D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="344CB5AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2980,130 +3318,162 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1987657507">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="487744506">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1344165164">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="4" w16cid:durableId="1123116893">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0087340D"/>
     <w:rsid w:val="000955DF"/>
     <w:rsid w:val="000E136E"/>
+    <w:rsid w:val="00134DD1"/>
     <w:rsid w:val="00136894"/>
+    <w:rsid w:val="00151D71"/>
+    <w:rsid w:val="00194DFC"/>
+    <w:rsid w:val="001B413A"/>
     <w:rsid w:val="001C689A"/>
+    <w:rsid w:val="001D7CF6"/>
     <w:rsid w:val="00203E39"/>
     <w:rsid w:val="002261E7"/>
+    <w:rsid w:val="00270601"/>
     <w:rsid w:val="002A2158"/>
     <w:rsid w:val="002E16DD"/>
+    <w:rsid w:val="002F0EF9"/>
     <w:rsid w:val="003272DA"/>
+    <w:rsid w:val="003559FF"/>
+    <w:rsid w:val="00376566"/>
+    <w:rsid w:val="004376D5"/>
     <w:rsid w:val="00562A41"/>
+    <w:rsid w:val="005A59C6"/>
     <w:rsid w:val="006468DB"/>
     <w:rsid w:val="00672715"/>
+    <w:rsid w:val="006851FB"/>
     <w:rsid w:val="006C0512"/>
+    <w:rsid w:val="006D6139"/>
+    <w:rsid w:val="0074242E"/>
     <w:rsid w:val="00757114"/>
+    <w:rsid w:val="00796868"/>
     <w:rsid w:val="007A2274"/>
+    <w:rsid w:val="007A2B10"/>
     <w:rsid w:val="007D7666"/>
     <w:rsid w:val="007F4440"/>
     <w:rsid w:val="00807738"/>
     <w:rsid w:val="0081409E"/>
+    <w:rsid w:val="00814824"/>
     <w:rsid w:val="00821E6B"/>
     <w:rsid w:val="008425D7"/>
     <w:rsid w:val="0087340D"/>
     <w:rsid w:val="00895D70"/>
     <w:rsid w:val="008A03FF"/>
     <w:rsid w:val="008A357A"/>
     <w:rsid w:val="008E2353"/>
     <w:rsid w:val="00945E2F"/>
     <w:rsid w:val="00955AA7"/>
+    <w:rsid w:val="00957F83"/>
+    <w:rsid w:val="009F5F3E"/>
     <w:rsid w:val="00A042CC"/>
+    <w:rsid w:val="00A12C76"/>
+    <w:rsid w:val="00A47D4C"/>
     <w:rsid w:val="00A97FBE"/>
     <w:rsid w:val="00AD093B"/>
     <w:rsid w:val="00AD6BCA"/>
     <w:rsid w:val="00B30659"/>
+    <w:rsid w:val="00B45300"/>
     <w:rsid w:val="00B608B7"/>
     <w:rsid w:val="00BB5665"/>
     <w:rsid w:val="00BC3569"/>
     <w:rsid w:val="00C41028"/>
     <w:rsid w:val="00C53A2B"/>
     <w:rsid w:val="00C60BE3"/>
     <w:rsid w:val="00CF0B5F"/>
+    <w:rsid w:val="00D60F5F"/>
+    <w:rsid w:val="00DE78A1"/>
     <w:rsid w:val="00E4699A"/>
     <w:rsid w:val="00EA1568"/>
+    <w:rsid w:val="00EA59BB"/>
+    <w:rsid w:val="00EF3703"/>
     <w:rsid w:val="00F11DA9"/>
+    <w:rsid w:val="00F23FA8"/>
+    <w:rsid w:val="00F371BF"/>
     <w:rsid w:val="00F54DD4"/>
     <w:rsid w:val="00F633AF"/>
     <w:rsid w:val="00F66D9D"/>
     <w:rsid w:val="00F834A0"/>
     <w:rsid w:val="00FF3D0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -4159,187 +4529,135 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...50 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fdd275df63d45dd4ab3810418e4e53bb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="997e97aa1492ac80252a18d0a7c2ea4b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -4652,135 +4970,187 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2952</_dlc_DocId>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 8</DLCPolicyLabelValue>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">8</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 8.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Avaluar y aprobar</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1024</UNDP_POPP_FILEVERSION>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2952</Url>
+      <Description>POPP-11-2952</Description>
+    </_dlc_DocIdUrl>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79B82380-0BD2-4DD2-A1AB-D4C8005DC06E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C23A1DD4-BB29-410B-8E83-2F67E7542480}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{648D3A1D-45EE-403E-BEEF-B424D54589D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C23A1DD4-BB29-410B-8E83-2F67E7542480}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79B82380-0BD2-4DD2-A1AB-D4C8005DC06E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BACF72A-E5D2-471D-A434-F9705E9EA339}">
-[...9 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50AD3990-B2E4-4126-A57C-A389D38DBAAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BACF72A-E5D2-471D-A434-F9705E9EA339}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3424</Words>
-  <Characters>19523</Characters>
+  <Words>3450</Words>
+  <Characters>20120</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>162</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>300</Lines>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22902</CharactersWithSpaces>
+  <CharactersWithSpaces>23484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jane Ashley Gagne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>