--- v1 (2026-06-08)
+++ v2 (2026-07-02)
@@ -526,199 +526,266 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">also have the delegated authority to sign the legal project level funding agreements with these vertical funds for and on behalf of UNDP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BD8B28" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C907126" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+    <w:p w14:paraId="1C907126" w14:textId="2A6A0B71" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The authority to sign a relevant vertical fund project document is further delegated to the Resident Representative through a project level delegation of authority agreement,, which shall be signed by (i) the UNDP Nature, Climate and Energy Executive Coordinator, (ii) the BPPS Assistant Adminstrator and Director, (iii) the Regional Bureau Director and (iv) the Resident Representative. </w:t>
+        <w:t xml:space="preserve">The authority to sign a relevant vertical fund project document is further delegated to the Resident Representative through a project level delegation of authority agreement, which shall be signed by (i) the UNDP Nature, Climate and Energy Executive Coordinator, (ii) the BPPS Assistant </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02E71" w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Director, (iii) the Regional Bureau Director and (iv) the Resident Representative. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing this Delegation of Authority for acceptance: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C517CB1" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D2993DB" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
-[...3 lines deleted...]
-          <w:numId w:val="3"/>
+    <w:p w14:paraId="0D2993DB" w14:textId="0D6F4471" w:rsidR="009E3BA2" w:rsidRPr="0016746A" w:rsidRDefault="0016746A" w:rsidP="0016746A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E3BA2">
-[...14 lines deleted...]
-          <w:numId w:val="3"/>
+      <w:r w:rsidRPr="0016746A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3BA2" w:rsidRPr="0016746A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP Resident Representative assumes full responsibility and accountability to ensure the timely implementation of the vertical fund supported project, as approved, and to ensure that the project complies with all vertical fund specific requirements and is implemented in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016746A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3BA2" w:rsidRPr="0016746A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terms and conditions set out in the governing legal agreements. The Resident Representative shall provide oversight and quality assurance of tasks undertaken by the Implementing Partner and/or Responsible Parties and assumes full accountability for ensuring that all requirements set out in UNDP’s policy framework (UNDP POPP), UNDP’s Financial Rules and Regulations and UNDP’s Internal Control Framework are applied to the project;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F19EE49" w14:textId="02B2EA2A" w:rsidR="009E3BA2" w:rsidRPr="0016746A" w:rsidRDefault="0016746A" w:rsidP="0016746A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E3BA2">
-[...14 lines deleted...]
-          <w:numId w:val="3"/>
+      <w:r w:rsidRPr="0016746A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3BA2" w:rsidRPr="0016746A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regional Bureau, represented by the Regional Bureau Director, assumes full responsibility and accountability to provide oversight to the Country Office implementing the vertical fund supported project to ensure compliance with all UNDP rules and regulations.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D7230F" w14:textId="56F1F5D5" w:rsidR="009E3BA2" w:rsidRPr="0016746A" w:rsidRDefault="009E3BA2" w:rsidP="0016746A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-        <w:t>project management issues including project workplans, key management decisions, budget revisions, annual progress reports and project evaluations</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016746A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The UNDP Nature, Climate and Energy Executive Coordinator, through the UNDP Nature Climate and Energy Principal (PTA), Regional Technical Advisors (RTA) and Regional Team Leaders (RTL), shall be responsible to perform the technical oversight services and oversight required to ensure that the project complies with the vertical fund specific policy requirements and procedures. This shall include project management issues including project workplans, key management decisions, budget revisions, annual progress reports and project evaluations</w:t>
+      </w:r>
+      <w:r w:rsidR="0016746A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0868EDAA" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C7245EF" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
@@ -923,52 +990,62 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve">A self-assessment of the quality of the draft Cooperation Framework must be undertaken by the UN country team. This is to ensure ownership, high quality and the optimum strategic positioning of the UN system at country level. UNDP contributes to this self-assessment and is accountable for designing high-quality contributions to achieve Cooperation Framework outcomes. Further </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>A self-assessment of the quality of the draft Cooperation Framework must be undertaken by the UN country team. This is to ensure ownership, high quality and the optimum strategic positioning of the UN system at country level. UNDP contributes to this self-assessment and is accountable for designing high-quality contributions to achieve Cooperation Framework outcomes. Further information on the appraisal and approval of Cooperation Framework can be found in the relevant Cooperation Framework Guidance.</w:t>
+        <w:t>information on the appraisal and approval of Cooperation Framework can be found in the relevant Cooperation Framework Guidance.</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Toc456084460"/>
     </w:p>
     <w:p w14:paraId="50581BC9" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
@@ -1078,78 +1155,98 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">It is a mechanism to leverage global and cross-border learning for structured and expert inputs to inform the design of a new programme. The IPAC is held early enough to ensure it can contribute to identification of the Cooperation Framework/programme’s priorities and value proposition. It is convened by a senior manager of the Bureau responsible for the quality of the programme, typically the relevant Regional Bureau Director or Deputy Director. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA1E5B2" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76F5D82B" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+    <w:p w14:paraId="76F5D82B" w14:textId="28A4A7DC" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>The near-final draft of the Country Programme Document (CPD) will be appraised against the quality standards for programming by a programme appraisal committee convened by the respective Regional Bureau. An independent review of the quality of the CPD will be done by the BPPS Effectiveness Group and will be an input into the appraisal process. The purpose of this appraisal is to ensure the programme document meets UNDP’s quality standards for programming and to assess the capacities to implement the proposed programme. The quality assurance mechanism also ensures that the relevant lessons from past reviews and assessments are fed into the formulation of the new country programme design. The appraisal makes recommendations and provides support for addressing any capacity gaps.</w:t>
+        <w:t xml:space="preserve">The near-final draft of the Country Programme Document (CPD) will be appraised against the quality standards for programming by a programme appraisal committee convened by the respective Regional Bureau. An independent review of the quality of the CPD will be done by the BPPS </w:t>
+      </w:r>
+      <w:r w:rsidR="0050616A" w:rsidRPr="0050616A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quality and Impact Hub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and will be an input into the appraisal process. The purpose of this appraisal is to ensure the programme document meets UNDP’s quality standards for programming and to assess the capacities to implement the proposed programme. The quality assurance mechanism also ensures that the relevant lessons from past reviews and assessments are fed into the formulation of the new country programme design. The appraisal makes recommendations and provides support for addressing any capacity gaps.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5072E939" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="636A166F" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -1271,95 +1368,105 @@
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc456084462"/>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Programme Approval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Cooperation Framework/Country or Regional Programme Document)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468BF77F" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>The Director of the Regional Bureau is accountable for the submission of high-quality draft country programme documents to the Associate Administrator for onward transmission to the Executive Board for review and approval. The programme country government endorses and signs the programme document (Cooperation Framework with legal annex attached or CPAP if there will be no Cooperation Framework) to establish national execution of the programme.</w:t>
+        <w:t xml:space="preserve">The Director of the Regional Bureau is accountable for the submission of high-quality draft country programme documents to the Associate Administrator for onward transmission to the Executive Board for review and approval. The programme country government endorses and signs the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>programme document (Cooperation Framework with legal annex attached or CPAP if there will be no Cooperation Framework) to establish national execution of the programme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A2902B" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
@@ -1717,51 +1824,50 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Local project appraisal committee members are required to review documentation provided and recommend one of three possible decisions: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0DF42A" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
@@ -1778,50 +1884,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Approve with qualifications: The project design requires some modifications, noted in the quality assurance summary and management actions, which must be addressed before the project moves to implementation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368496CA" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
@@ -2087,89 +2194,89 @@
     </w:p>
     <w:p w14:paraId="1668D174" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The project document constitutes a commitment to implement the project in line with UNDP’s mandate, policies, regulations and rules, and any other stipulated requirements. This covers development projects, the engagement facility and development services, which are all considered </w:t>
-[...10 lines deleted...]
-        <w:t>project instruments in accordance with the legal framework governing UNDP’s ability to provide assistance, the SBAA or equivalent.</w:t>
+        <w:t>The project document constitutes a commitment to implement the project in line with UNDP’s mandate, policies, regulations and rules, and any other stipulated requirements. This covers development projects, the engagement facility and development services, which are all considered project instruments in accordance with the legal framework governing UNDP’s ability to provide assistance, the SBAA or equivalent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E37FBF2" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>UNDP is responsible for the final decision, whether the project is approved or not, and for any UNDP resource commitments. This responsibility rests with the UNDP staff member delegated with the authority to approve projects. The Resident Representative has the delegated authority to sign a project document. This may be further delegated to a Deputy Resident Representative or other staff members as appropriate. For GEF-funded projects, a Delegation of Authority agreement must be signed by the Resident Representative and Regional Bureau Director before the Project Document can be signed.</w:t>
+        <w:t xml:space="preserve">UNDP is responsible for the final decision, whether the project is approved or not, and for any UNDP resource commitments. This responsibility rests with the UNDP staff member delegated with the authority to approve projects. The Resident Representative has the delegated authority to sign a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>project document. This may be further delegated to a Deputy Resident Representative or other staff members as appropriate. For GEF-funded projects, a Delegation of Authority agreement must be signed by the Resident Representative and Regional Bureau Director before the Project Document can be signed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C96494" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0563C1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
@@ -2452,51 +2559,50 @@
     </w:p>
     <w:p w14:paraId="727268E5" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The programme manager must be satisfied that the formulation and appraisal processes for the full project have been completed, and that all UNDP programme policies have been complied with before signing the advance authorization. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2EFAF9" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2507,50 +2613,51 @@
     </w:p>
     <w:p w14:paraId="675EFDF1" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3BA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The programme manager signs the advance authorization after determining that the government development coordination authority and the implementing partner agree to it, as relevant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4240FE70" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="2"/>
       <w:bookmarkStart w:id="6" w:name="3"/>
       <w:bookmarkStart w:id="7" w:name="4"/>
       <w:bookmarkStart w:id="8" w:name="6"/>
       <w:bookmarkStart w:id="9" w:name="7"/>
       <w:bookmarkStart w:id="10" w:name="8"/>
       <w:bookmarkStart w:id="11" w:name="_Toc316481168"/>
       <w:bookmarkStart w:id="12" w:name="_Toc316481175"/>
       <w:bookmarkStart w:id="13" w:name="_Toc316481176"/>
       <w:bookmarkStart w:id="14" w:name="_Toc316481177"/>
@@ -2602,61 +2709,61 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE4C2E8" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
     <w:sectPr w:rsidR="00DA504D" w:rsidSect="009E3BA2">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C5D4CC2" w14:textId="77777777" w:rsidR="00F56924" w:rsidRDefault="00F56924" w:rsidP="009E3BA2">
+    <w:p w14:paraId="0D695C4F" w14:textId="77777777" w:rsidR="00B10A4D" w:rsidRDefault="00B10A4D" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09122722" w14:textId="77777777" w:rsidR="00F56924" w:rsidRDefault="00F56924" w:rsidP="009E3BA2">
+    <w:p w14:paraId="0A923FDF" w14:textId="77777777" w:rsidR="00B10A4D" w:rsidRDefault="00B10A4D" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2709,51 +2816,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B9E9024" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="003805B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A150E2E" w14:textId="338A1977" w:rsidR="009E3BA2" w:rsidRPr="00693C74" w:rsidRDefault="009E3BA2" w:rsidP="000F39C2">
+  <w:p w14:paraId="2A150E2E" w14:textId="5E11B1F6" w:rsidR="009E3BA2" w:rsidRPr="00693C74" w:rsidRDefault="009E3BA2" w:rsidP="000F39C2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00693C74">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00693C74">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00693C74">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2835,70 +2942,76 @@
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00693C74">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00693C74">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> Effective Date: 05/06/2018</w:t>
     </w:r>
     <w:r w:rsidRPr="00693C74">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00693C74">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>Version #: 12</w:t>
+      <w:t>Version #: 1</w:t>
+    </w:r>
+    <w:r w:rsidR="0050616A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="490177AB" w14:textId="77777777" w:rsidR="00F56924" w:rsidRDefault="00F56924" w:rsidP="009E3BA2">
+    <w:p w14:paraId="4F4FD114" w14:textId="77777777" w:rsidR="00B10A4D" w:rsidRDefault="00B10A4D" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="605F194D" w14:textId="77777777" w:rsidR="00F56924" w:rsidRDefault="00F56924" w:rsidP="009E3BA2">
+    <w:p w14:paraId="6ACA5972" w14:textId="77777777" w:rsidR="00B10A4D" w:rsidRDefault="00B10A4D" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5205174E" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="003805B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69EF2FF2" wp14:editId="180F4FC7">
           <wp:extent cx="298580" cy="600892"/>
@@ -3266,90 +3379,188 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DF72521"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8422FE8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1385373343">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1576816695">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="883954518">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1467507890">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E3BA2"/>
+    <w:rsid w:val="0016746A"/>
+    <w:rsid w:val="0028423C"/>
+    <w:rsid w:val="0050616A"/>
+    <w:rsid w:val="00623A84"/>
     <w:rsid w:val="00693C74"/>
+    <w:rsid w:val="0071252B"/>
+    <w:rsid w:val="00796868"/>
     <w:rsid w:val="00865306"/>
     <w:rsid w:val="009E3BA2"/>
+    <w:rsid w:val="00A97D40"/>
+    <w:rsid w:val="00B10A4D"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F02E71"/>
     <w:rsid w:val="00F11DA9"/>
     <w:rsid w:val="00F4598D"/>
     <w:rsid w:val="00F56924"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4660,54 +4871,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3046</Words>
-  <Characters>17365</Characters>
+  <Words>2988</Words>
+  <Characters>17423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>260</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20371</CharactersWithSpaces>
+  <CharactersWithSpaces>20336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>