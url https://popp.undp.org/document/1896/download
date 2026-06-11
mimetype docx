--- v0 (2026-05-08)
+++ v1 (2026-06-11)
@@ -1,5233 +1,2569 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5010E20B" w14:textId="76CFF7DD" w:rsidR="00F42084" w:rsidRPr="00CA29A2" w:rsidRDefault="00F42084" w:rsidP="00F42084">
+    <w:p w14:paraId="63A8788C" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A4. Appraise and Approve</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D274BC" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="51258294" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="200" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc456084459"/>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programming Authority and Accountability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D5227F" w14:textId="46FA2CAE" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="270F3AF0" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The UNDP Administrator is accountable to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00062FC9">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="009E3BA2">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Executive Board</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...37 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for UNDP programming results, including those of associated funds and programmes, in line with the decisions of applicable governing bodies. In exercising accountability, the Administrator delegates authority to enter into an agreement with programme country governments through the Cooperation Framework once the Executive Board has approved the country programme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E54D47E" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authority to approve projects and other delivery instruments at the country level is delegated to the Resident Representative as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by the Director of the Regional Bureau when a country programme document has been approved by the Executive Board. The Resident Representative may delegate the role of programme manager to the Deputy Resident Representative or another appropriate staff member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6768AE4D" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In exercising this authority, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programme manager/Resident Representative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be guided by the recommendation of the local project appraisal committee. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programme manager/Resident Representative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is accountable to the Administrator through the Director of the Regional Bureau for the quality and sustainability of UNDP interventions, and for ensuring compliance with UNDP policies and procedures. Any divergence between the recommendations of the local project appraisal committee and decisions of the programme manager should be recorded on file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F3B995" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Exceptions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programme manager/Resident Representative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>does not have authority to approve a project document in the following cases, unless he/she has received specific authorization from the Regional Bureau Director:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62235B66" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...232 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:r w:rsidR="0041313B" w:rsidRPr="0041313B">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When support to an infrastructure project is proposed (construction or other major infrastructure development; see related policy on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="009E3BA2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Construction Works</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...14 lines deleted...]
-    <w:p w14:paraId="6893493B" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017642D5" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When the amount of core/TRAC funds to be spent on low-value grants would increase the overall amount spent on low-value grants beyond 10 percent of the country’s core allocation for the country programme period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EE92A3" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The authority to approve project documents that commit core resources may not exceed the funds released by headquarters for the given year(s). This also applies to cost-sharing funds when a standard cost-sharing agreement is used. For government cost-sharing, the standard project document with a payment schedule constitutes the legal basis for cost-sharing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7C45F7" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...138 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>No UNDP official may sign a project document that singles out a private company or non-governmental organization to carry out activities and receive funds from UNDP unless a) a waiver of competitive bidding has first been obtained, b) a funding partner requires a specific private sector actor or non-governmental organization to serve as implementing partner or responsible party as a condition of the funding and has formally indicated this in writing, or c) the collaborative advantage selection method for non-governmental organizations has been used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7994F665" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...187 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For projects funded with Environmental and Climate Vertical Fund resources (including GEF, GCF, AF, etc), the UNDP Nature, Climate and Energy Executive Coordinator shall operate as the primary focal point for UNDP towards the governing bodies of the vertical funds (notably GEF Council, GCF Board and AF Board). In that capacity, the UNDP Nature, Climate and Energy Executive Coordinator shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">also have the delegated authority to sign the legal project level funding agreements with these vertical funds for and on behalf of UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BD8B28" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C907126" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...79 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authority to sign a relevant vertical fund project document is further delegated to the Resident Representative through a project level delegation of authority agreement,, which shall be signed by (i) the UNDP Nature, Climate and Energy Executive Coordinator, (ii) the BPPS Assistant Adminstrator and Director, (iii) the Regional Bureau Director and (iv) the Resident Representative. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By signing this Delegation of Authority for acceptance: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C517CB1" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2993DB" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...89 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the UNDP Resident Representative assumes full responsibility and accountability to ensure the timely implementation of the vertical fund supported project, as approved, and to ensure that the project complies with all vertical fund specific requirements and is implemented in accordance with the all terms and conditions set out in the governing legal agreements. The Resident Representative shall provide oversight and quality assurance of tasks undertaken by the Implementing Partner and/or Responsible Parties and assumes full accountability for ensuring that all requirements set out in UNDP’s policy framework (UNDP POPP), UNDP’s Financial Rules and Regulations and UNDP’s Internal Control Framework are applied to the project;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F19EE49" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Regional Bureau, represented by the Regional Bureau Director, assumes full responsibility and accountability to provide oversight to the Country Office implementing the vertical fund supported project to ensure compliance with all UNDP rules and regulations.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D7230F" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNDP Nature, Climate and Energy Executive Coordinator, through the UNDP Nature Climate and Energy Principal (PTA), Regional Technical Advisors (RTA) and Regional Team Leaders (RTL), shall be responsible to perform the technical oversight services and oversight required to ensure that the project complies with the vertical fund specific policy requirements and procedures. This shall include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>project management issues including project workplans, key management decisions, budget revisions, annual progress reports and project evaluations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D0AB28" w14:textId="0C8A590F" w:rsidR="00F42084" w:rsidRPr="00592F3D" w:rsidRDefault="00F42084" w:rsidP="00592F3D">
+    <w:p w14:paraId="0868EDAA" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7245EF" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose of Appraisal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FCE407" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="06F1BDFD" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The purpose of appraisal is to review the quality and feasibility of the programme or project and advise on its readiness for approval.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C4B549" w14:textId="1050DFD5" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0312566D" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
-[...138 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appraisal applies to UNDP programmes (country and regional) as well as all development projects. It does not apply to institutional effectiveness projects, development effectiveness projects, the engagement facility or development services. In emergency crisis situations, the requirement for an appraisal may be temporarily waived, but must be done as soon as conditions permit to advise on any needed changes to the programme or project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718A39F5" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s Role in the Appraisal and Approval of the Cooperation F</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ramework</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194F1D42" w14:textId="186C5342" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="005B6574" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5EDE6C35" w14:textId="56FC2089" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-        <w:r w:rsidRPr="009F1083">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cooperation Framework quality needs to be assessed against criteria in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="009E3BA2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Cooperation Framework Guidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2221CE" w14:textId="52841875" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="15EA15EE" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...70 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>information on the appraisal and approval of</w:t>
-[...41 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>A self-assessment of the quality of the draft Cooperation Framework must be undertaken by the UN country team. This is to ensure ownership, high quality and the optimum strategic positioning of the UN system at country level. UNDP contributes to this self-assessment and is accountable for designing high-quality contributions to achieve Cooperation Framework outcomes. Further information on the appraisal and approval of Cooperation Framework can be found in the relevant Cooperation Framework Guidance.</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Toc456084460"/>
     </w:p>
-    <w:p w14:paraId="3777917C" w14:textId="29D9A8FF" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="50581BC9" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme Assessment and Appraisal (Cooperation Framework/Country or Regional Programme Document) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7EF76018" w14:textId="44760CF0" w:rsidR="00FE4DDF" w:rsidRDefault="006232D9" w:rsidP="00FE4DDF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5F2EBD11" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All country programmes must be assessed early in the design process by the integrated programme assessment committee (IPAC), a standing corporate body appointed by the Associate Administrator. The assessment consists of a review of UNDP’s inputs to the Cooperation Framework/programme’s theory of change</w:t>
       </w:r>
-      <w:r w:rsidR="00FE4DDF" w:rsidRPr="00FE4DDF">
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE4DDF" w:rsidRPr="00FE4DDF">
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thorough review of UNDP’s comparative strengths in the country and UNDP’s general mandate and an articulation of how these are effectively integrated into the Cooperation framwork Theory of Change. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F182738" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA55459" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="36"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is a mechanism to leverage global and cross-border learning for structured and expert inputs to inform the design of a new programme. The IPAC is held early enough to ensure it can contribute to identification of the Cooperation Framework/programme’s priorities and value proposition. It is convened by a senior manager of the Bureau responsible for the quality of the programme, typically the relevant Regional Bureau Director or Deputy Director. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA1E5B2" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="36"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F5D82B" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="36"/>
-        </w:rPr>
-[...108 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The near-final draft of the Country Programme Document (CPD) will be appraised against the quality standards for programming by a programme appraisal committee convened by the respective Regional Bureau. An independent review of the quality of the CPD will be done by the BPPS Effectiveness Group and will be an input into the appraisal process. The purpose of this appraisal is to ensure the programme document meets UNDP’s quality standards for programming and to assess the capacities to implement the proposed programme. The quality assurance mechanism also ensures that the relevant lessons from past reviews and assessments are fed into the formulation of the new country programme design. The appraisal makes recommendations and provides support for addressing any capacity gaps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5072E939" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="36"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="636A166F" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="36"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Regional programmes are appraised by the Organizational Performance Group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EB7B49" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="36"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE58CFE" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All final programme documents (i.e., CPDs, RPDs) are submitted to the Executive Board Secretariat by the Regional Bureau after receiving appropriate clearances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445EAE49" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E921C3" w14:textId="3984B7C0" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="00693C74">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="36"/>
-        </w:rPr>
-[...126 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prior to appraisal, the programme manager (Resident Representative for country programmes, Regional Bureau Director for regional programmes or staff with delegated authority) must ensure that the programme document, including a costed evaluation plan, meets corporate quality standards and is reviewed by stakeholders including all relevant government and civil society entities, UN agencies, donors, and other multilateral and bilateral partners. This process includes assessing ownership, relevance and other quality considerations, and may encompass review by the programme board/national steering committee, as relevant.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C10FE7" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc456084462"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Programme Approval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Cooperation Framework/Country or Regional Programme Document)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468BF77F" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...82 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Director of the Regional Bureau is accountable for the submission of high-quality draft country programme documents to the Associate Administrator for onward transmission to the Executive Board for review and approval. The programme country government endorses and signs the programme document (Cooperation Framework with legal annex attached or CPAP if there will be no Cooperation Framework) to establish national execution of the programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A2902B" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
-[...119 lines deleted...]
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="7F02BCCB" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Director of the Regional Bureau is accountable for the submission of a high-quality regional programme for Executive Board review and approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31816A9C" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2711C5F7" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE3A3DD" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Appraisal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE44C8D" w14:textId="44E79279" w:rsidR="00F42084" w:rsidRPr="002C5FF2" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="541220D0" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...28 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project appraisal is a mandatory process for all UNDP development projects.  A local project appraisal committee is convened to review the proposed project’s quality and the capacity of the implementing partner to deliver before project approval. When UNDP provides a service by implementing all or part of a partner’s project, the project appraisal and partner approval process serves in place of the local project appraisal committee process. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For example, when </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E4311">
-        <w:rPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...70 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP is MA the project appraisal and partner approval will be done in line with the CBPF Operational Manual. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An appraisal is not required for the engagement facility/initiation plans or development services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5681A8FF" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...58 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP convenes a local project appraisal committee in the unit responsible for project quality assurance and oversight. Its primary responsibility is to assess the quality of the proposed project against UNDP’s quality standards for programming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473D2BE2" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...42 lines deleted...]
-        <w:r w:rsidRPr="002359A9">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The quality assurance assessor distributes the draft project document, the completed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="009E3BA2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Social and Environmental Screening Procedure</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...65 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, and the project appraisal quality assurance report to the committee at least one week prior to the scheduled appraisal meeting. If conditions require a quicker appraisal, then all committee members must agree to a shorter review period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C95080" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...170 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The committee should involve a minimum of four individuals appointed by the UNDP programme manager/Resident Representative. It may include the quality assurance assessor as the chair or team member. It may be conducted in person or virtually. Membership comprises:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1621F859" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
-        <w:contextualSpacing w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chair</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4009">
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A UNDP staff member delegated by the head of office/unit. The chair may be the senior manager in small country offices. A government partner may co-chair the committee. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>chair is accountable for accurate, complete and objective information recorded in the project appraisal quality assurance report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30412A80" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
-        <w:contextualSpacing w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...86 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appraisal team members (at least three selected by the chair)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: appropriately qualified UNDP personnel, implementing partner officials and relevant government staff including from the government development coordination authority, as applicable. External representatives with relevant thematic, technical and country knowledge may be invited to participate, as appropriate, along with representatives from funding partners and targeted groups. Participation in the appraisal team will vary depending on the project size, complexity and implementation arrangements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0844DE" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
-[...61 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Regional Bureau Director may decide that certain large volume, high-sensitivity, high-visibility or high-risk projects require UNDP representatives from the security office, regional service centres or headquarters. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B46E6B9" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Local project appraisal committee members are required to review documentation provided and recommend one of three possible decisions: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0DF42A" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
-[...87 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Approve: The project design is of sufficient quality to move to the implementation stage. The SES criteria must be satisfactory or above for the project to be approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445CC87F" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
-[...86 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Approve with qualifications: The project design requires some modifications, noted in the quality assurance summary and management actions, which must be addressed before the project moves to implementation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368496CA" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
-[...142 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disapprove: The project is not of sufficient quality to move to the implementation stage; it requires significant changes. If scores on the SES criteria are inadequate, the overall project rating is inadequate and the project is not approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17999761" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
-        <w:contextualSpacing w:val="0"/>
-[...58 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Summary comments and recommendations from the LPAC as appropriate are recorded in the quality assurance report narrative, which is uploaded to the corporate planning system, along with a participation sheet to record committee membership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A512F77" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...86 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The QA Assessor completes the quality assurance report based on the LPAC recommendations, and provides the report to the UNDP official with delegated authority to approve projects if the recommendation is for approval or rejection. If the recommendation is to approve with qualifications, the UNDP project developer will revise the project document and resubmit it to the chair of the committee for endorsement. The chair then forwards the revised document to the UNDP official with delegated approval authority. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1796D029" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...142 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the final project quality assurance report reflects a rating of needs improvement or inadequate, it is not advisable to approve the project. If the benefits of approving a project outweigh the challenges, the project may be approved; however, a management plan must be drafted prior to approval outlining risk mitigation measures and steps to strengthen quality as soon as conditions permit. This is tracked in the risk log.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBC65FA" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc453351362"/>
-      <w:r w:rsidRPr="004B4009">
-[...35 lines deleted...]
-        <w:r w:rsidR="00591B0A">
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For joint programmes (either as a stand-alone project or as part of a UN multi-donor trust fund), a joint programme project document should be prepared and appraised in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="009E3BA2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNSDG | Guidance Note on a New Generation of Joint Programmes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...191 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Before a joint programme has been formally appraised by partners, UNDP must do an internal review of the components for which it is responsible in line with its own project appraisal procedures, including the quality standards for programming. Decisions of this review should inform the appraisal of the overall joint programme. UNDP should only approve the joint programme if the final document satisfies corporate requirements. Approval and monitoring of the overall joint programme should be done jointly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A0DA52" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...49 lines deleted...]
-        <w:r w:rsidRPr="002359A9">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All requests for UNDP to act as an administrative agent for a joint programme need to be routed to the Multi-Partner Trust Fund Office before joint appraisal. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="009E3BA2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Pass-</w:t>
-[...41 lines deleted...]
-          <w:t>s Administrative Agent</w:t>
+          <w:t>Pass-through Management: UNDP as Administrative Agent</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494731EB" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="3AE465F7" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672876F7" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Approval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="43940144" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1668D174" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The project document constitutes a commitment to implement the project in line with UNDP’s mandate, policies, regulations and rules, and any other stipulated requirements. This covers development projects, the engagement facility and development services, which are all considered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>project instruments in accordance with the legal framework governing UNDP’s ability to provide assistance, the SBAA or equivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E37FBF2" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...141 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP is responsible for the final decision, whether the project is approved or not, and for any UNDP resource commitments. This responsibility rests with the UNDP staff member delegated with the authority to approve projects. The Resident Representative has the delegated authority to sign a project document. This may be further delegated to a Deputy Resident Representative or other staff members as appropriate. For GEF-funded projects, a Delegation of Authority agreement must be signed by the Resident Representative and Regional Bureau Director before the Project Document can be signed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C96494" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The project document must be signed by UNDP and the implementing partner. For country projects, the government development coordination authority must also agree to the project document, including for projects implemented by UNDP. This may be satisfied in one of four ways:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2470A9" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...70 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inclusion of the project’s output and partner in the Cooperation Framework joint results group workplans signed by the government development coordination authority, if the government has also signed a Cooperation Framework with legal annex that specifies that all forms of assistance provided by UNDP further to the Cooperation Framework will be covered by the SBAA (or predecessor agreement plus supplementary legal annex); or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A02D6A5" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
-[...3 lines deleted...]
-          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Another form of agreement or instruction issued by the programme government development coordination authority to UNDP stating that the SBAA (or predecessor agreement plus supplementary legal annex) applies to all of UNDP’s development assistance in the country without the need for the programme government to sign the project document; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0140460E" w14:textId="277AEE28" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29F123DA" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
-[...123 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evidence of agreement by the government development coordination authority to individual development projects and development services through an exchange of letters or other method approving the outputs and selection of the partner, e.g. LPAC minutes. Evidence of government agreement can be waived at the discretion of the Regional Bureau Director in countries where direct execution of the programme (DEX) has been approved; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F9269B" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:contextualSpacing w:val="0"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signing of the project document for individual development projects and development services by the government’s development coordination authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4ADBEE" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
-[...10 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">While projects implemented by UNDP no longer require Regional Bureau clearance before the project is signed, the Regional Bureau may impose such a requirement on a country office as needed. </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc453351369"/>
     </w:p>
-    <w:p w14:paraId="6BFEEA76" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="11E40837" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741BD5C8" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Advance Authorization</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="004B4009">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Financial Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13879A5C" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6AE55583" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...116 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advance authorizations permit the implementing partner to enter into commitments and incur expenditures without delay, in line with a project document (or substantive revision document) that has been finalized but not yet been signed by all parties. This may be due to delays in securing such signatures. Advance authorizations may also be used in performance-based payments to contract the independent assessor to validate the theory of change before formal approval of the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0E662B" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>An advance authorization is valid for 90 days only. It must be replaced with a fully signed project document (or substantive revision document) within 90 days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB34475" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="727268E5" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The programme manager must be satisfied that the formulation and appraisal processes for the full project have been completed, and that all UNDP programme policies have been complied with before signing the advance authorization. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44560CD4" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A2EFAF9" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The UNDP country office must prepare the advance authorization cover page according to the required format set out in the procedures. The budget of the project document or revision document is attached to the cover page.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3436F011" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="675EFDF1" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The programme manager signs the advance authorization after determining that the government development coordination authority and the implementing partner agree to it, as relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA487DB" w14:textId="77777777" w:rsidR="00F42084" w:rsidRPr="004B4009" w:rsidRDefault="00F42084" w:rsidP="00F42084">
+    <w:p w14:paraId="4240FE70" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="2"/>
       <w:bookmarkStart w:id="6" w:name="3"/>
       <w:bookmarkStart w:id="7" w:name="4"/>
       <w:bookmarkStart w:id="8" w:name="6"/>
       <w:bookmarkStart w:id="9" w:name="7"/>
       <w:bookmarkStart w:id="10" w:name="8"/>
       <w:bookmarkStart w:id="11" w:name="_Toc316481168"/>
       <w:bookmarkStart w:id="12" w:name="_Toc316481175"/>
       <w:bookmarkStart w:id="13" w:name="_Toc316481176"/>
       <w:bookmarkStart w:id="14" w:name="_Toc316481177"/>
       <w:bookmarkStart w:id="15" w:name="What_instruments_.28and_templates.29_sho"/>
       <w:bookmarkStart w:id="16" w:name="_Toc316481178"/>
       <w:bookmarkStart w:id="17" w:name="_Toc316481180"/>
       <w:bookmarkStart w:id="18" w:name="DEX.2FDIM_Clearance"/>
       <w:bookmarkStart w:id="19" w:name="Q:_What_is_DIM_clearance_process.3F"/>
       <w:bookmarkStart w:id="20" w:name="Q:_What_is_an_implementing_partner.3F"/>
       <w:bookmarkStart w:id="21" w:name="Q:_What_are_Implementation_Modalities.3F"/>
       <w:bookmarkStart w:id="22" w:name="Q:_How_is_an_Implementing_Partner_select"/>
       <w:bookmarkStart w:id="23" w:name="Q:_What_is_a_responsible_party_and_how_i"/>
       <w:bookmarkStart w:id="24" w:name="FAQ_on_HACT_Inter-Agency"/>
       <w:bookmarkStart w:id="25" w:name="_Toc280360721"/>
       <w:bookmarkStart w:id="26" w:name="UNDP_FAQ_on_Cash_Transfers"/>
       <w:bookmarkStart w:id="27" w:name="_Toc280360722"/>
@@ -5237,427 +2573,415 @@
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="75403C8C" w14:textId="6016346A" w:rsidR="009F721F" w:rsidRPr="00F42084" w:rsidRDefault="009F721F" w:rsidP="00F42084"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:p w14:paraId="526DDA24" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRPr="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="009E3BA2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE4C2E8" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="009E3BA2">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05FF5902" w14:textId="77777777" w:rsidR="00E704EB" w:rsidRDefault="00E704EB" w:rsidP="003805B5">
+    <w:p w14:paraId="1C5D4CC2" w14:textId="77777777" w:rsidR="00F56924" w:rsidRDefault="00F56924" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FB18A08" w14:textId="77777777" w:rsidR="00E704EB" w:rsidRDefault="00E704EB" w:rsidP="003805B5">
+    <w:p w14:paraId="09122722" w14:textId="77777777" w:rsidR="00F56924" w:rsidRDefault="00F56924" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09D041BF" w14:textId="77777777" w:rsidR="003805B5" w:rsidRDefault="003805B5" w:rsidP="004079AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E74383F" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="004079AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1576EBEF" w14:textId="77777777" w:rsidR="003805B5" w:rsidRDefault="003805B5" w:rsidP="003805B5">
+  <w:p w14:paraId="6B9E9024" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="003805B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4EE52045" w14:textId="706E2DD9" w:rsidR="003805B5" w:rsidRPr="000F39C2" w:rsidRDefault="000F39C2" w:rsidP="000F39C2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A150E2E" w14:textId="338A1977" w:rsidR="009E3BA2" w:rsidRPr="00693C74" w:rsidRDefault="009E3BA2" w:rsidP="000F39C2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002A2158">
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002A2158">
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00693C74">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00693C74">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>05/0</w:t>
+    <w:r w:rsidRPr="00693C74">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Effective Date: 05/06/2018</w:t>
     </w:r>
-    <w:r w:rsidR="00C82441">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00693C74">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>v. 12</w:t>
+    <w:r w:rsidRPr="00693C74">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Version #: 12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6993D435" w14:textId="77777777" w:rsidR="00E704EB" w:rsidRDefault="00E704EB" w:rsidP="003805B5">
+    <w:p w14:paraId="490177AB" w14:textId="77777777" w:rsidR="00F56924" w:rsidRDefault="00F56924" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41C1FEED" w14:textId="77777777" w:rsidR="00E704EB" w:rsidRDefault="00E704EB" w:rsidP="003805B5">
+    <w:p w14:paraId="605F194D" w14:textId="77777777" w:rsidR="00F56924" w:rsidRDefault="00F56924" w:rsidP="009E3BA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="111D48C6" w14:textId="77777777" w:rsidR="003805B5" w:rsidRDefault="003805B5" w:rsidP="003805B5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5205174E" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="003805B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FF68AFC" wp14:editId="3E126A82">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69EF2FF2" wp14:editId="180F4FC7">
           <wp:extent cx="298580" cy="600892"/>
           <wp:effectExtent l="0" t="0" r="6350" b="8890"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="1" r="2023" b="14518"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="303059" cy="609907"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="0BCABFFB" w14:textId="77777777" w:rsidR="0068704E" w:rsidRDefault="0068704E">
+  <w:p w14:paraId="7B54CF72" w14:textId="77777777" w:rsidR="009E3BA2" w:rsidRDefault="009E3BA2" w:rsidP="003805B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00352F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1C0D282"/>
     <w:lvl w:ilvl="0" w:tplc="C96A7372">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DC01B46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5708,365 +3032,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007A0148"/>
-[...313 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17B1156D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="973AF58A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6171,51 +3180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E321E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B440A292"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6257,974 +3266,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...689 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1385373343">
+  <w:num w:numId="1" w16cid:durableId="1385373343">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1576816695">
-[...50 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="231695502">
+  <w:num w:numId="2" w16cid:durableId="1576816695">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1654022017">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="3" w16cid:durableId="883954518">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003805B5"/>
-[...99 lines deleted...]
-    <w:rsid w:val="00FF433F"/>
+    <w:rsidRoot w:val="009E3BA2"/>
+    <w:rsid w:val="00693C74"/>
+    <w:rsid w:val="00865306"/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F11DA9"/>
+    <w:rsid w:val="00F4598D"/>
+    <w:rsid w:val="00F56924"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="79AD1526"/>
+  <w14:docId w14:val="3D9E6A95"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{06CA2D40-2BDD-4F14-9AC8-C4207BA73BAC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7563,677 +3739,816 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000F6539"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003805B5"/>
+    <w:rsid w:val="009E3BA2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003805B5"/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...13 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003805B5"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009E3BA2"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...82 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003805B5"/>
+    <w:rsid w:val="009E3BA2"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003805B5"/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3BA2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003805B5"/>
+    <w:rsid w:val="009E3BA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003805B5"/>
+    <w:rsid w:val="009E3BA2"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003805B5"/>
+    <w:rsid w:val="009E3BA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003805B5"/>
+    <w:rsid w:val="009E3BA2"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003805B5"/>
-[...172 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009E3BA2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FE4DDF"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009E3BA2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/execbrd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/librarypage/operations1/undp-social-and-environmental-screening-procedure.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2019-10/UN-Cooperation-Framework-Internal-Guidance-Final-June-2019_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10536" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/execbrd/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/librarypage/operations1/undp-social-and-environmental-screening-procedure.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2026-04/UN%20Cooperation%20Framework%20Internal%20Guidance_April%202026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8340,661 +4655,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>3046</Words>
-  <Characters>17363</Characters>
+  <Characters>17365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>144</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20369</CharactersWithSpaces>
+  <CharactersWithSpaces>20371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>