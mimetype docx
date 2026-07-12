--- v2 (2026-02-27)
+++ v3 (2026-07-12)
@@ -11,1821 +11,162 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="256F3A69" w14:textId="4AA9E1A7" w:rsidR="00961FB2" w:rsidRPr="00864298" w:rsidRDefault="00961FB2" w:rsidP="004F14BB">
+    <w:p w14:paraId="256F3A69" w14:textId="4AA9E1A7" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="004F14BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8190"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc210824678"/>
-      <w:r w:rsidRPr="00864298">
+      <w:r w:rsidRPr="00880C54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Mandat du comité des risques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="372081FF" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00864298" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="372081FF" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7527E1C9" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00290166" w:rsidRDefault="00961FB2" w:rsidP="003567C8">
+    <w:p w14:paraId="7527E1C9" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="003567C8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Contexte"/>
       <w:bookmarkStart w:id="2" w:name="_Toc210824679"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00290166">
+      <w:r w:rsidRPr="00880C54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Contexte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="160DC72B" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="160DC72B" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880C54">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>La gestion des risques de l'entreprise (ERM), y compris l'aspect stratégique de la Sécurité et gestion des crises et de la continuité des activités, sont tous des parties intégrantes du risque, et des disciplines de la gestion efficace pour des résultats de développement. Au fur et à mesure que le PNUD s'oriente vers des programmes impliquant des conseils politiques de haut niveau et des changements transformationnels à l'échelle du système, la réalisation des résultats programmatiques dépendra de plus en plus de facteurs échappant totalement ou partiellement à notre contrôle. Ces facteurs comprennent des risques que nous devons gérer en coopération avec nos partenaires et autres parties prenantes. Pour tirer parti d'opportunités prometteuses, l'organisation doit souvent prendre des risques calculés. Il est essentiel d'être agile, réactif et proactif pour obtenir des résultats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45284BCD" w14:textId="77777777" w:rsidR="00DF39FC" w:rsidRPr="00880C54" w:rsidRDefault="00DF39FC" w:rsidP="00961FB2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1116 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="299E8CDF" w14:textId="26988B64" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E44CE4">
+      <w:r w:rsidRPr="00880C54">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La politique GRE du PNUD guidera la conduite et l'application de la GRE et définira les rôles et les responsabilités. Au niveau de l'organisation, le Comité des risques est un group consultatif, présidé par l'Administrateur associé, supervise la mise en œuvre globale du cadre de gestion de risques au sein du PNUD. Le Comité des risques est un sous-comité du GE. Il recommande les risques à transmettre à l'administrateur et fournit des conseils/examens sur des questions spécifiques à la demande de l'administrateur. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>guidera</w:t>
-[...548 lines deleted...]
-        <w:t xml:space="preserve">. Le </w:t>
+        <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>comité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1918,892 +259,180 @@
       <w:bookmarkEnd w:id="3"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290166">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Tâches</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290166">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290166">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>responsabilités</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="70EC41F3" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="0034752C">
+    <w:p w14:paraId="70EC41F3" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="0034752C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...106 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Conformément à la (aux) politique(s) pertinente(s), le comité des risques est responsable de ce qui suit :</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32AAEFCE" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="32AAEFCE" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62BE744C" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="0042017B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Identification, examen et analyse des risques d'entreprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8065DF" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="3F8065DF" w14:textId="7A9ECC06" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...523 lines deleted...]
-        <w:t xml:space="preserve"> et le Conseil de crise).</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880C54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Dans le cadre de cette responsabilité, le comité identifie, examine et délibère sur les stratégies d’entreprise de gestion/traitement des risques et, le cas échéant, sur les modifications proposées ou les stratégies révisées. Le comité se concentrera sur les risques stratégiques de l'entreprise qui sont identifiés par le comité ou que lui sont transmis, y compris sur les risques opérationnels escaladés depuis d’autres forums respectifs (par exemple, l'OPG, , l'ET et le Conseil de crise).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F623CC6" w14:textId="77777777" w:rsidR="00AC4AD1" w:rsidRPr="00E44CE4" w:rsidRDefault="00AC4AD1" w:rsidP="00961FB2">
+    <w:p w14:paraId="3F623CC6" w14:textId="77777777" w:rsidR="00AC4AD1" w:rsidRPr="00880C54" w:rsidRDefault="00AC4AD1" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55D67A9C" w14:textId="20C08247" w:rsidR="00AC4AD1" w:rsidRPr="00091D23" w:rsidRDefault="00961FB2" w:rsidP="00091D23">
+    <w:p w14:paraId="55D67A9C" w14:textId="20C08247" w:rsidR="00AC4AD1" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00091D23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7378"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...102 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Risques escaladés provenant d'autres mécanismes de l'entreprise ;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="579A5EB7" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00091D23">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le président et le membre du comité peuvent soumettre au comité les risques identifiés et transmis au comité par le biais des différents mécanismes de l'entreprise, par ex :</w:t>
       </w:r>
     </w:p>
@@ -2881,850 +510,145 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Crisis Board</w:t>
       </w:r>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, pour les risques élevés liés à un programme pays particulier en crise ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D820BF4" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="51114597" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...43 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Autres mécanismes d'entreprise, le cas échéant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEE1F23" w14:textId="1B3A3DA2" w:rsidR="005B7F24" w:rsidRPr="00091D23" w:rsidRDefault="00961FB2" w:rsidP="00091D23">
+    <w:p w14:paraId="1DEE1F23" w14:textId="1B3A3DA2" w:rsidR="005B7F24" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="00091D23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7378"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880C54">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Analyse du registre des risques agrégé</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0E8351E1" w14:textId="75073FD6" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00091D23">
+    <w:p w14:paraId="0E8351E1" w14:textId="75073FD6" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="00091D23">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="42" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...621 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880C54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une fois par an, une analyse des risques provenant des entrées de risques des bureaux dans les registres de risques agrégés doit être présentée au Comité afin d'examiner les risques émergents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880C54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>éventuels et/ou les risques dont la criticité augmente et qui pourraient nécessiter des traitements au niveau de l'entreprise. Cette analyse, le cas échéant, peut inclure une comparaison entre les risques enregistrés dans le système et les risques qui se sont matérialisés au cours de la période considérée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4A8CCD" w14:textId="20EFBD31" w:rsidR="005B7F24" w:rsidRPr="00091D23" w:rsidRDefault="00961FB2" w:rsidP="00091D23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7378"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
@@ -3776,583 +700,119 @@
     </w:p>
     <w:p w14:paraId="2E7B0617" w14:textId="54C61ECF" w:rsidR="00233A1A" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00091D23">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les membres du comité des risques, ainsi que les experts techniques compétents, présenteront de manière proactive au comité des risques des éléments d'information sur les risques de l'entreprise afin de permettre l'identification des risques critiques d'importance stratégique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F72D16" w14:textId="1B9FEBC4" w:rsidR="005B7F24" w:rsidRPr="005B7F24" w:rsidRDefault="00961FB2" w:rsidP="005B7F24">
+    <w:p w14:paraId="21F72D16" w14:textId="1B9FEBC4" w:rsidR="005B7F24" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="005B7F24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7378"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B7F24">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880C54">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Risques escaladés du bureau et des </w:t>
       </w:r>
-      <w:r w:rsidR="005B7F24">
+      <w:r w:rsidR="005B7F24" w:rsidRPr="00880C54">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>unites</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E163B54" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
+    <w:p w14:paraId="5E163B54" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...475 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880C54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Conformément aux critères de remontée des risques, tous les risques remontés au niveau de l'entreprise seront examinés par voie électronique, en particulier pour les risques de projet remontés qui peuvent être traités par ce biais. Le cas échéant, les risques remontés peuvent être examinés lors de la réunion du comité pour les décisions et les points d'action.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EEE99F" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="15EEE99F" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09854604" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="0042017B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -4527,884 +987,143 @@
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>résilience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DBC558" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidDel="000E2DF4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
+    <w:p w14:paraId="58DBC558" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidDel="000E2DF4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="42" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...177 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880C54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cadre de cette responsabilité, le Comité examinera les politiques et procédures relatives à la gestion des risques de l'entreprise, y compris les aspects stratégiques de la gestion de la continuité des activités (BCM), de la gestion de la sécurité et des crises </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880C54" w:rsidDel="00854449">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44CE4">
-[...31 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00880C54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des réserves pour risques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022E9C29" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
+    <w:p w14:paraId="022E9C29" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="42" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...271 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880C54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Dans le cadre de cette fonction, le comité devrait également se pencher sur l'aspect global de la gestion des connaissances en matière de risques, y compris la saisie, l'examen des enseignements tirés et des meilleures pratiques à appliquer et/ou à diffuser dans toute l'organisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5129868B" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
+    <w:p w14:paraId="5129868B" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="42" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...187 lines deleted...]
-        <w:t xml:space="preserve"> (EG) pour approbation.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880C54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Dans l'exercice de cette fonction, le Comité peut demander au Groupe de performance organisationnelle (OPG) de fournir des contributions et des commentaires avant que les politiques pertinentes ne soient proposées au Groupe exécutif (EG) pour approbation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411B5E70" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="42" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E44CE4">
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> au GE pour approbation. Cette </w:t>
+      <w:r w:rsidRPr="00880C54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Comité des risques examine également et fait des recommandations pour la mise à jour de la déclaration d'appétit pour le risque du PNUD et la recommande au GE pour approbation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cette </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>déclaration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
@@ -5461,317 +1180,226 @@
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7F24">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Comité de vérification des entreprises (CVC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAD077E" w14:textId="5C09132E" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="0083349B">
+    <w:p w14:paraId="3DAD077E" w14:textId="5C09132E" w:rsidR="00961FB2" w:rsidRDefault="00961FB2" w:rsidP="0083349B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0" w:right="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E44CE4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Le </w:t>
+      <w:r w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Comité des risques du PNUD fait également office de Comité de vérification des entreprises. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des experts et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Comité</w:t>
+        <w:t>d'autres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> des </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>risques</w:t>
+        <w:t>représentants</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du PNUD fait </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>également</w:t>
+        <w:t>pertinents</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> office de </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Comité</w:t>
+        <w:t>peuvent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>vérification</w:t>
+        <w:t>être</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> des </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>entreprises</w:t>
+        <w:t>invités</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Des experts et </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>d'autres</w:t>
+        <w:t>selon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>représentants</w:t>
+        <w:t>besoins</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, à </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>pertinents</w:t>
+        <w:t>soutenir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>peuvent</w:t>
+        <w:t>délibérations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>être</w:t>
+        <w:t>comité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> chargé de </w:t>
+        <w:t xml:space="preserve">. Le CVC est chargé de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>conseiller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> le Senior Designated Officer (SDO)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5780,885 +1408,579 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">sur les points </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>suivants</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="32053049" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00233A1A">
+    <w:p w14:paraId="3AF56046" w14:textId="77777777" w:rsidR="004E03E7" w:rsidRPr="00E44CE4" w:rsidRDefault="004E03E7" w:rsidP="0083349B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0" w:right="119"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32053049" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00233A1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="622"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="504"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...76 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>La prise de décision en matière de LBC/FT, y compris :</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0C1A2D40" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="007452C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Relations </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> avec des </w:t>
+        <w:t xml:space="preserve">Relations d'affaires avec des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contreparties</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> à haut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>risque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6346A3B9" w14:textId="457CCB3F" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="007452C6">
+    <w:p w14:paraId="6346A3B9" w14:textId="457CCB3F" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="007452C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1080" w:right="119"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...92 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relations avec les contreparties à supprimer, à interdire et/ou à ajouter à la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...52 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="00E44CE4">
+        <w:r w:rsidRPr="00D23727">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
-          <w:t xml:space="preserve">interne des </w:t>
+          <w:t>liste</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E44CE4">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00D23727">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
-          <w:t>exclus</w:t>
-[...10 lines deleted...]
-          <w:t>"</w:t>
+          <w:t>interne des exclus"</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E44CE4">
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2803E83E" w14:textId="434BEB75" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="007452C6">
+    <w:p w14:paraId="2803E83E" w14:textId="434BEB75" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="007452C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4" w:rsidDel="00EE694E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727" w:rsidDel="00EE694E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E44CE4">
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contreparties à ajouter à la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00D23727">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+            <w:color w:val="4472C4" w:themeColor="accent1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>liste de dispense</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> et</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>; et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F16BEA" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="007452C6">
+    <w:p w14:paraId="38F16BEA" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRDefault="00961FB2" w:rsidP="007452C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1080" w:right="117"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toute </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Toute</w:t>
+        <w:t>autre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>connexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nécessite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un examen et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>autre</w:t>
+        <w:t>prise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> question </w:t>
+        <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>connexe</w:t>
+        <w:t>décision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> qui </w:t>
+        <w:t xml:space="preserve"> au </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nécessite</w:t>
+        <w:t>niveau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un examen et </w:t>
+        <w:t xml:space="preserve"> supérieur, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>une</w:t>
+        <w:t>comme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>juge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>prise</w:t>
+        <w:t>l'OEN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E80C3C6" w14:textId="77777777" w:rsidR="004E03E7" w:rsidRPr="00E44CE4" w:rsidRDefault="004E03E7" w:rsidP="00E624A8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1559"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1080" w:right="117"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>décision</w:t>
-[...99 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="20C5BE3C" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00233A1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="622"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="504" w:right="115"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="2E5395"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
@@ -6734,69 +2056,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>besoins</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">) de la politique, des </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, des </w:t>
+        <w:t xml:space="preserve">) de la politique, des processus, des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>outils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Arrangement_de_gestion"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="5D1FCF8C" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00864298" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:tabs>
@@ -6833,275 +2137,247 @@
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>comité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t xml:space="preserve"> est un sous-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>comité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>groupe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>est</w:t>
+        <w:t>exécutif</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un sous-</w:t>
+        <w:t xml:space="preserve"> (GE) et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>sert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plateforme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>principale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour identifier, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>évaluer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>développer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>traitement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>surveiller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>risques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niveau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>l'entreprise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>comité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du </w:t>
-[...195 lines deleted...]
-        <w:t xml:space="preserve"> au GE </w:t>
+        <w:t xml:space="preserve"> rend compte au GE </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fonction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
@@ -7157,58 +2433,59 @@
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Composition du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>comité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3113BE3E" w14:textId="39FD4E29" w:rsidR="00915606" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="0083349B">
+    <w:p w14:paraId="3113BE3E" w14:textId="39FD4E29" w:rsidR="00915606" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="0083349B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">La composition du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>comité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
@@ -7367,320 +2644,163 @@
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ressources</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sûreté</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t xml:space="preserve"> et la sécurité, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>l'exécution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>l'efficacité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>institutionnelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> et la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>sécurité</w:t>
+        <w:t>réputation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...156 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>À cet égard, la composition permanente du comité est la suivante :</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E78DFFF" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="0083349B">
+    <w:p w14:paraId="4E78DFFF" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="0083349B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...66 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>L'administrateur associé en tant que président ;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0E361521" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="007452C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
@@ -8156,738 +3276,175 @@
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="839" w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30CF9D8E" w14:textId="45AC58B4" w:rsidR="00915606" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="0083349B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E44CE4">
-[...497 lines deleted...]
-        <w:t xml:space="preserve">. Cela </w:t>
+      <w:r w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du comité ne sont pas substituables. Si un membre du comité n'est pas disponible pour assister à une réunion du comité des risques, sa participation ne peut être déléguée </w:t>
+      </w:r>
+      <w:r w:rsidR="00915606" w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qu’à un responsable par intérim, avec l’autorisation de l’Administrateur associé / Responsable principal des risques. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sur une base ad hoc, le Comité peut inviter d'autres membres du personnel à participer à la réunion du Comité des risques pour délibérer sur des questions spécifiques. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cela </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>peut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>inclure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="418B8958" w14:textId="2120C093" w:rsidR="00915606" w:rsidRDefault="00915606" w:rsidP="0083349B">
+    <w:p w14:paraId="418B8958" w14:textId="2120C093" w:rsidR="00915606" w:rsidRPr="00D23727" w:rsidRDefault="00915606" w:rsidP="0083349B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="739" w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00915606">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Directeur du bureau de la sécurité ;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A2A9BE2" w14:textId="27DC17D8" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
+    <w:p w14:paraId="2A2A9BE2" w14:textId="27DC17D8" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="739" w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...75 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Propriétaire de risque pour des entrées de risque spécifiques à l'entreprise ;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0AC89530" w14:textId="77777777" w:rsidR="009F4724" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="739" w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
@@ -8943,119 +3500,83 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>spécifique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7E5629A6" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
+    <w:p w14:paraId="7E5629A6" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="739" w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...39 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Les gestionnaires de fonds verticaux ;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4A88C030" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="739" w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
@@ -9088,57 +3609,67 @@
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7B41C714" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="739" w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experts </w:t>
+        <w:t>Experts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9171,51 +3702,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur des questions </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>particulières</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="77958534" w14:textId="6FC1BCB8" w:rsidR="00F636F0" w:rsidRPr="0083349B" w:rsidRDefault="00961FB2" w:rsidP="0083349B">
+    <w:p w14:paraId="77958534" w14:textId="6FC1BCB8" w:rsidR="00F636F0" w:rsidRPr="00E624A8" w:rsidRDefault="00961FB2" w:rsidP="0083349B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="739" w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -9266,264 +3797,158 @@
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>besoins</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2E3A617E" w14:textId="77777777" w:rsidR="004E03E7" w:rsidRDefault="004E03E7" w:rsidP="004E03E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="739" w:right="121"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1A1A7C" w14:textId="77777777" w:rsidR="004E03E7" w:rsidRPr="0083349B" w:rsidRDefault="004E03E7" w:rsidP="00E624A8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="739" w:right="121"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4C1EE05F" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="0042017B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Relation avec les autres structures décisionnelles de l'entreprise</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57928BC7" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E44CE4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Le </w:t>
+      <w:r w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le comité des risques est un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E44CE4">
-[...3 lines deleted...]
-        <w:t>comité</w:t>
+      <w:r w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>group</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E44CE4">
-[...157 lines deleted...]
-        <w:t xml:space="preserve">. La relation avec les </w:t>
+      <w:r w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consultatif et un sous-comité du groupe exécutif. Il fournit des rapports au GE deux fois par an et/ou selon les besoins. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La relation avec les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>autres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> structures </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>décisionnelles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
@@ -9588,103 +4013,241 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>comme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>suit :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="129BA098" w14:textId="77777777" w:rsidR="009C58BC" w:rsidRPr="00E44CE4" w:rsidRDefault="009C58BC" w:rsidP="00961FB2">
+    <w:p w14:paraId="129BA098" w14:textId="710AFCEB" w:rsidR="009C58BC" w:rsidRPr="00E44CE4" w:rsidRDefault="009C58BC" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C094762" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="2C094762" w14:textId="6E168576" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="004E03E7" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E44CE4">
+      <w:r w:rsidRPr="004E03E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D1DBDEF" wp14:editId="14E88876">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>281940</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2558415</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1737360" cy="591820"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1737360" cy="591820"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3D4A0143" w14:textId="301FA424" w:rsidR="004E03E7" w:rsidRPr="00E624A8" w:rsidRDefault="004E03E7" w:rsidP="00E624A8">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E624A8">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">CR : </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004E03E7">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ANALYSE, ÉVALUATION, RECOMMANDATIONS ET SUIVI DES RISQUES</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1D1DBDEF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:22.2pt;margin-top:201.45pt;width:136.8pt;height:46.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvRYhH+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IdO7YFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr8+SchyjvRXVgSC13Nmd2eH6preGHRQGDa7ik9GYM+Uk1NrtKv7j+8O7&#10;JWchClcLA05V/KgCv9m8fbPufKmm0IKpFTICcaHsfMXbGH1ZFEG2yoowAq8cBRtAKyIdcVfUKDpC&#10;t6aYjsfXRQdYewSpQqC/90OQbzJ+0ygZvzZNUJGZilNvMa+Y121ai81alDsUvtXy1Ib4hy6s0I6K&#10;nqHuRRRsj/ovKKslQoAmjiTYAppGS5U5EJvJ+A82T63wKnMhcYI/yxT+H6z8cnjy35DF/j30NMBM&#10;IvhHkD8Dc3DXCrdTt4jQtUrUVHiSJCs6H8pTapI6lCGBbLvPUNOQxT5CBuobtEkV4skInQZwPIuu&#10;+shkKrm4WlxdU0hSbL6aLKd5KoUoX7I9hvhRgWVpU3GkoWZ0cXgMMXUjypcrqZiDB21MHqxxrKv4&#10;aj6d54SLiNWRfGe0rfhynL7BCYnkB1fn5Ci0GfZUwLgT60R0oBz7bU8XE/st1EfijzD4i94DbVrA&#10;35x15K2Kh197gYoz88mRhqvJbJbMmA+z+YIYM7yMbC8jwkmCqnjkbNjexWzggestad3oLMNrJ6de&#10;yTNZnZO/kykvz/nW6yvcPAMAAP//AwBQSwMEFAAGAAgAAAAhAHzsRpDeAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwzAMhe9I+w+RJ3FjSUeZ1tJ0moa4ghgwabes8dqKxqmabC3/HnOCk2W/&#10;p+fvFZvJdeKKQ2g9aUgWCgRS5W1LtYaP9+e7NYgQDVnTeUIN3xhgU85uCpNbP9IbXvexFhxCITca&#10;mhj7XMpQNehMWPgeibWzH5yJvA61tIMZOdx1cqnUSjrTEn9oTI+7Bquv/cVp+Hw5Hw+peq2f3EM/&#10;+klJcpnU+nY+bR9BRJzinxl+8RkdSmY6+QvZIDoNaZqyk6daZiDYcJ+sudyJL9kqAVkW8n+F8gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvRYhH+AEAAM0DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB87EaQ3gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AFIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3D4A0143" w14:textId="301FA424" w:rsidR="004E03E7" w:rsidRPr="00E624A8" w:rsidRDefault="004E03E7" w:rsidP="00E624A8">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E624A8">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">CR : </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004E03E7">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ANALYSE, ÉVALUATION, RECOMMANDATIONS ET SUIVI DES RISQUES</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00961FB2" w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E51F8CB" wp14:editId="59C2666D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E51F8CB" wp14:editId="7542A871">
             <wp:extent cx="4273550" cy="3206750"/>
-            <wp:effectExtent l="0" t="57150" r="0" b="50800"/>
+            <wp:effectExtent l="57150" t="57150" r="0" b="50800"/>
             <wp:docPr id="1883822137" name="Diagram 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId12" r:lo="rId13" r:qs="rId14" r:cs="rId15"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId14" r:lo="rId15" r:qs="rId16" r:cs="rId17"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B043844" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BEF7559" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C75BFDB" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
+    <w:p w14:paraId="5C75BFDB" w14:textId="7777FE5B" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>comité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
@@ -9794,303 +4357,301 @@
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>différents</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mécanismes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et sources de </w:t>
+        <w:t xml:space="preserve"> et sources de données de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>données</w:t>
+        <w:t>l'entreprise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve"> (par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>l'entreprise</w:t>
+        <w:t>exemple</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (par </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E03E7" w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>OPG, Crisis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>exemple</w:t>
+        <w:t>registre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OPG, SMG, Crisis Board, </w:t>
+        <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>registre</w:t>
+        <w:t>risques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t xml:space="preserve">, etc.) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ainsi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>l'analyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>risques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, etc.) </w:t>
+        <w:t xml:space="preserve"> par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>ainsi</w:t>
+        <w:t>différents</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que par </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>l'analyse</w:t>
+        <w:t>bureaux</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t xml:space="preserve"> et/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>experts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> techniques. Les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>décisions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>relatives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>traitement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>risques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>différents</w:t>
+        <w:t>doivent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ensuite </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>recommandées</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
@@ -10419,1266 +4980,258 @@
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>risques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="22DBE318" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
+    <w:p w14:paraId="22DBE318" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00A57830">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...414 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Le Comité des risques se réunit quatre fois par an. Sur une base ad hoc, le président du comité des risques peut également convoquer une réunion du comité pour délibérer immédiatement de toute question urgente liée aux risques. L'ordre du jour de la réunion du Comité de risques peut inclure des sujets tels que des suivants :</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="68A3DC25" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="68A3DC25" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...147 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Examiner l'efficacité de la mise en œuvre de la GRE (y compris les politiques, les procédures, l'apprentissage et les autres outils) ;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="71415BC5" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="71415BC5" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="39" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...255 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Identifier, examiner et gérer les risques de l'entreprise, y compris l'analyse des tendances et des risques émergents ayant un impact sur l'organisation (y compris l'examen du registre des risques et des KRI de l'entreprise) ;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="736A76B8" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidDel="0014035C" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="736A76B8" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidDel="0014035C" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...118 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examen des risques des pays en crise de niveau 3 - dirigé par les bureaux régionaux ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56596F3F" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="56596F3F" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...111 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Examiner les risques remontés par d'autres mécanismes et/ou bureaux ;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="67E11DCA" w14:textId="46D7B0D0" w:rsidR="00961FB2" w:rsidRPr="00F636F0" w:rsidRDefault="00961FB2" w:rsidP="00F636F0">
+    <w:p w14:paraId="67E11DCA" w14:textId="7A265DC8" w:rsidR="00961FB2" w:rsidRPr="00F636F0" w:rsidRDefault="00961FB2" w:rsidP="00F636F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1197"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="40"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Autres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> affaires</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>affaires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D8667A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4240B5DC" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00951F6B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11736,255 +5289,66 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>risques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="478D8CD7" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00EA6F07">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E44CE4">
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le comité des risques est soutenu par un secrétariat (EXO/CPU) qui aide le président et les membres du comité à gérer efficacement les réunions du comité. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>comité</w:t>
-[...188 lines deleted...]
-        <w:t xml:space="preserve">. Cela </w:t>
+        <w:t xml:space="preserve">Cela </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>comprend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1C60FEBB" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -12020,51 +5384,69 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l'ordre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du jour pour les </w:t>
+        <w:t xml:space="preserve"> du jour </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>réunions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -12203,1564 +5585,1163 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pertinents</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6CC5B163" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="6CC5B163" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...138 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Effectuer l'analyse des journaux de risques agrégés dans le cadre de l'analyse des risques de l’entreprise ;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="77331EBE" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="77331EBE" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Enregistrer et présenter les risques escaladés pour les délibérations du comité ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2F61EB" w14:textId="5165DA80" w:rsidR="00961FB2" w:rsidRPr="00D23727" w:rsidRDefault="00961FB2" w:rsidP="00E624A8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1198"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="299"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23727">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E44CE4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Faciliter la présentation de preuves relatives aux risques critiques d'importance stratégique</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8667A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...71 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7F2F61EB" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="57CC8129" w14:textId="1B79ACFF" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assurer </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Faciliter</w:t>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44CE4" w:rsidDel="008D0AE8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>présentation</w:t>
+        <w:t>enregistrement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve"> correct des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>preuves</w:t>
+        <w:t>décisions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>comité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E44CE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E44CE4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>relatives</w:t>
+        <w:t>risques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8667A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E44CE4">
-[...60 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="57CC8129" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
+    <w:p w14:paraId="73EF4E86" w14:textId="576485B7" w:rsidR="00990E16" w:rsidRPr="00880C54" w:rsidRDefault="00961FB2" w:rsidP="703A07B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="121"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...101 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="703A07B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Toute autre tâche confiée par le président du comité.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="73EF4E86" w14:textId="576485B7" w:rsidR="00990E16" w:rsidRPr="00E44CE4" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7BB8711A" w14:textId="59F08672" w:rsidR="703A07B8" w:rsidRDefault="703A07B8" w:rsidP="00E624A8">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="121"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D0D1D2" w14:textId="01D8F4D4" w:rsidR="703A07B8" w:rsidRDefault="703A07B8" w:rsidP="703A07B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1198"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="121"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EDDD0B" w14:textId="2BC01546" w:rsidR="703A07B8" w:rsidRDefault="703A07B8" w:rsidP="703A07B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1198"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="121"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D1CF92" w14:textId="0FBBB29C" w:rsidR="703A07B8" w:rsidRDefault="703A07B8" w:rsidP="703A07B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1198"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="121"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5FDA5D" w14:textId="68DCE55D" w:rsidR="703A07B8" w:rsidRDefault="703A07B8" w:rsidP="703A07B8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1198"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="121"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8E3C2C" w14:textId="59E7A275" w:rsidR="1D8CECCC" w:rsidRDefault="1D8CECCC" w:rsidP="00E624A8">
+      <w:pPr>
+        <w:spacing w:before="63" w:line="233" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="703A07B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avertissement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="703A07B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr"/>
+        </w:rPr>
+        <w:t>: Ce document a été traduit de l’anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716A2703" w14:textId="4136F060" w:rsidR="1D8CECCC" w:rsidRDefault="1D8CECCC" w:rsidP="00E624A8">
+      <w:pPr>
+        <w:spacing w:before="63" w:line="233" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="703A07B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...88 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00990E16" w:rsidRPr="00E44CE4" w:rsidSect="007F34DB">
-      <w:footerReference w:type="default" r:id="rId17"/>
+    <w:p w14:paraId="1B66B090" w14:textId="5209AB50" w:rsidR="1D8CECCC" w:rsidRDefault="1D8CECCC" w:rsidP="00E624A8">
+      <w:pPr>
+        <w:spacing w:before="63" w:line="233" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="703A07B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="703A07B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="703A07B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="1D8CECCC" w:rsidSect="007F34DB">
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D0CEA8C" w14:textId="77777777" w:rsidR="007B590B" w:rsidRDefault="007B590B" w:rsidP="00B23B3E">
+    <w:p w14:paraId="7A07801F" w14:textId="77777777" w:rsidR="00EA108C" w:rsidRDefault="00EA108C" w:rsidP="00B23B3E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7845946A" w14:textId="77777777" w:rsidR="007B590B" w:rsidRDefault="007B590B" w:rsidP="00B23B3E">
+    <w:p w14:paraId="68D3731D" w14:textId="77777777" w:rsidR="00EA108C" w:rsidRDefault="00EA108C" w:rsidP="00B23B3E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="75655950" w14:textId="77777777" w:rsidR="007B590B" w:rsidRDefault="007B590B"/>
+    <w:p w14:paraId="3A86866D" w14:textId="77777777" w:rsidR="00EA108C" w:rsidRDefault="00EA108C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="574CDEDB" w14:textId="0953B01F" w:rsidR="007931CC" w:rsidRPr="0092647C" w:rsidRDefault="00D9761B" w:rsidP="00D9761B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="574CDEDB" w14:textId="0953B01F" w:rsidR="007931CC" w:rsidRPr="00D23727" w:rsidRDefault="00D9761B" w:rsidP="00D9761B">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0092647C">
+    <w:r w:rsidRPr="00D23727">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="0092647C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0092647C">
+    <w:r w:rsidRPr="00D23727">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0092647C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0092647C">
+    <w:r w:rsidRPr="00D23727">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0092647C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0092647C">
+    <w:r w:rsidRPr="00D23727">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r w:rsidRPr="0092647C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0092647C">
+    <w:r w:rsidRPr="00D23727">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0092647C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0092647C">
+    <w:r w:rsidRPr="00D23727">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>40</w:t>
     </w:r>
     <w:r w:rsidRPr="0092647C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="0092647C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="0092647C">
+    <w:r w:rsidRPr="00D23727">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-      </w:rPr>
-[...64 lines deleted...]
-      <w:t xml:space="preserve"> 29/08/2025</w:t>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>Date d’entrée en vigueur : 29/08/2025</w:t>
     </w:r>
     <w:r w:rsidRPr="0092647C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41C43672" w14:textId="77777777" w:rsidR="007B590B" w:rsidRDefault="007B590B" w:rsidP="00B23B3E">
+    <w:p w14:paraId="78CF83AA" w14:textId="77777777" w:rsidR="00EA108C" w:rsidRDefault="00EA108C" w:rsidP="00B23B3E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E939157" w14:textId="77777777" w:rsidR="007B590B" w:rsidRDefault="007B590B" w:rsidP="00B23B3E">
+    <w:p w14:paraId="76A76310" w14:textId="77777777" w:rsidR="00EA108C" w:rsidRDefault="00EA108C" w:rsidP="00B23B3E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B4CD7AC" w14:textId="77777777" w:rsidR="007B590B" w:rsidRDefault="007B590B"/>
+    <w:p w14:paraId="537E11ED" w14:textId="77777777" w:rsidR="00EA108C" w:rsidRDefault="00EA108C"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="11E045FB" w14:textId="77777777" w:rsidR="00961FB2" w:rsidRPr="006B4AEE" w:rsidRDefault="00961FB2" w:rsidP="00961FB2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Le Senior Designated Officer (SDO) </w:t>
+        <w:t xml:space="preserve"> Le Senior Designated Officer (SDO) est chargé de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>est</w:t>
+        <w:t>veiller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> chargé de </w:t>
+        <w:t xml:space="preserve"> à la mise </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>veiller</w:t>
+        <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à la mise </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>en</w:t>
+        <w:t>œuvre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> effective de la politique de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>œuvre</w:t>
+        <w:t>lutte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> effective de la politique de </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>lutte</w:t>
+        <w:t>contre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>contre</w:t>
+        <w:t>blanchiment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> le </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>blanchiment</w:t>
+        <w:t>d'argent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> et le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>d'argent</w:t>
+        <w:t>financement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et le </w:t>
+        <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>financement</w:t>
+        <w:t>terrorisme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du </w:t>
+        <w:t xml:space="preserve"> au PNUD et de prendre des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>terrorisme</w:t>
+        <w:t>décisions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> au PNUD et de prendre des </w:t>
+        <w:t xml:space="preserve"> sur les questions </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>décisions</w:t>
+        <w:t>présentant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sur les questions </w:t>
+        <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>présentant</w:t>
+        <w:t>risques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> des </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>risques</w:t>
+        <w:t>accrus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> pour </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>accrus</w:t>
+        <w:t>l'organisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pour </w:t>
+        <w:t xml:space="preserve">, y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>l'organisation</w:t>
+        <w:t>compris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, y </w:t>
+        <w:t xml:space="preserve"> les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>compris</w:t>
+        <w:t>cas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> les </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>cas</w:t>
+        <w:t>remontés</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006B4AEE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880C54">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le rôle du SDO est confié à l'Administrateur associé (AA). </w:t>
+      </w:r>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Le </w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">L'AA est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>également</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -13778,51 +6759,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>risques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B4AEE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> du PNUD</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0" w:tplc="00000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
@@ -21683,318 +14664,318 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="269241734">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1779643686">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1576430182">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="961493260">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="807239407">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="697506594">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1552382418">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1668441666">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1949779431">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1212576032">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="679702137">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="638340204">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1732116522">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="438376989">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1812476119">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="314992687">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1191843179">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1364596183">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1583561563">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="254018285">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="271670909">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="48192005">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1846553514">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="650329358">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1161120488">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="997541279">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="236794291">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="758912099">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1927885099">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="563953666">
     <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1596085840">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1489638521">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1909802985">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="820149836">
     <w:abstractNumId w:val="69"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1980839302">
     <w:abstractNumId w:val="70"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="936670945">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="849560956">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="72312586">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="2081560284">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="300113202">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1524587769">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1545752586">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="774446038">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="801506342">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="901328862">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1385833159">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1922326320">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1008099402">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="2140298418">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="1815948597">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="283772242">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="421612862">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="1901283826">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="2099911454">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="1149593239">
     <w:abstractNumId w:val="72"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="1605501998">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="824315986">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="1033966156">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="776022631">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="663700995">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="727194904">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="62">
+  <w:num w:numId="62" w16cid:durableId="1890876886">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="63">
+  <w:num w:numId="63" w16cid:durableId="99028280">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="64">
+  <w:num w:numId="64" w16cid:durableId="1753501331">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="65">
+  <w:num w:numId="65" w16cid:durableId="47075268">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="66">
+  <w:num w:numId="66" w16cid:durableId="1451320521">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="67">
+  <w:num w:numId="67" w16cid:durableId="888341964">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="68">
+  <w:num w:numId="68" w16cid:durableId="1516842170">
     <w:abstractNumId w:val="71"/>
   </w:num>
-  <w:num w:numId="69">
+  <w:num w:numId="69" w16cid:durableId="793602911">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="70">
+  <w:num w:numId="70" w16cid:durableId="595333642">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="71">
+  <w:num w:numId="71" w16cid:durableId="433937101">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="72">
+  <w:num w:numId="72" w16cid:durableId="1646156781">
     <w:abstractNumId w:val="73"/>
   </w:num>
-  <w:num w:numId="73">
+  <w:num w:numId="73" w16cid:durableId="2093044859">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="74">
+  <w:num w:numId="74" w16cid:durableId="1804811312">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="75">
+  <w:num w:numId="75" w16cid:durableId="282612420">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="76">
+  <w:num w:numId="76" w16cid:durableId="1935750187">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="76"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF1167"/>
     <w:rsid w:val="00000C84"/>
     <w:rsid w:val="000014F3"/>
     <w:rsid w:val="00001E35"/>
     <w:rsid w:val="000022DE"/>
@@ -22013,50 +14994,51 @@
     <w:rsid w:val="000107E8"/>
     <w:rsid w:val="00011193"/>
     <w:rsid w:val="00011194"/>
     <w:rsid w:val="0001138F"/>
     <w:rsid w:val="00011692"/>
     <w:rsid w:val="00011A40"/>
     <w:rsid w:val="00012379"/>
     <w:rsid w:val="000124B9"/>
     <w:rsid w:val="0001324B"/>
     <w:rsid w:val="000132A4"/>
     <w:rsid w:val="00013C11"/>
     <w:rsid w:val="000141FA"/>
     <w:rsid w:val="00014242"/>
     <w:rsid w:val="00014922"/>
     <w:rsid w:val="00016731"/>
     <w:rsid w:val="0001727F"/>
     <w:rsid w:val="00017EE0"/>
     <w:rsid w:val="00020678"/>
     <w:rsid w:val="000207BF"/>
     <w:rsid w:val="00021263"/>
     <w:rsid w:val="000216E1"/>
     <w:rsid w:val="00021AC8"/>
     <w:rsid w:val="00022B1C"/>
     <w:rsid w:val="00023A5A"/>
     <w:rsid w:val="00023D45"/>
+    <w:rsid w:val="000246AE"/>
     <w:rsid w:val="00024F57"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="0002544D"/>
     <w:rsid w:val="00025599"/>
     <w:rsid w:val="00025661"/>
     <w:rsid w:val="000258E7"/>
     <w:rsid w:val="00026796"/>
     <w:rsid w:val="000267E3"/>
     <w:rsid w:val="00027505"/>
     <w:rsid w:val="00030918"/>
     <w:rsid w:val="00030A64"/>
     <w:rsid w:val="00030B91"/>
     <w:rsid w:val="00031959"/>
     <w:rsid w:val="00031F84"/>
     <w:rsid w:val="00032514"/>
     <w:rsid w:val="00032BC2"/>
     <w:rsid w:val="0003319C"/>
     <w:rsid w:val="00033F24"/>
     <w:rsid w:val="0003408A"/>
     <w:rsid w:val="00034DC9"/>
     <w:rsid w:val="00035134"/>
     <w:rsid w:val="0003635C"/>
     <w:rsid w:val="00036447"/>
     <w:rsid w:val="00036842"/>
     <w:rsid w:val="00036A2C"/>
@@ -23337,50 +16319,51 @@
     <w:rsid w:val="004C0BAC"/>
     <w:rsid w:val="004C2BF7"/>
     <w:rsid w:val="004C44AE"/>
     <w:rsid w:val="004C4907"/>
     <w:rsid w:val="004C58FF"/>
     <w:rsid w:val="004C5E8D"/>
     <w:rsid w:val="004C60FE"/>
     <w:rsid w:val="004C6388"/>
     <w:rsid w:val="004C6AA0"/>
     <w:rsid w:val="004C7418"/>
     <w:rsid w:val="004C76D5"/>
     <w:rsid w:val="004C7E5E"/>
     <w:rsid w:val="004C7ECC"/>
     <w:rsid w:val="004D013F"/>
     <w:rsid w:val="004D0828"/>
     <w:rsid w:val="004D0F5F"/>
     <w:rsid w:val="004D298A"/>
     <w:rsid w:val="004D4010"/>
     <w:rsid w:val="004D50D2"/>
     <w:rsid w:val="004D5462"/>
     <w:rsid w:val="004D5A40"/>
     <w:rsid w:val="004D5C54"/>
     <w:rsid w:val="004D6D76"/>
     <w:rsid w:val="004D75E2"/>
     <w:rsid w:val="004D79D4"/>
+    <w:rsid w:val="004E03E7"/>
     <w:rsid w:val="004E042A"/>
     <w:rsid w:val="004E0510"/>
     <w:rsid w:val="004E119F"/>
     <w:rsid w:val="004E1359"/>
     <w:rsid w:val="004E2161"/>
     <w:rsid w:val="004E2F95"/>
     <w:rsid w:val="004E3155"/>
     <w:rsid w:val="004E3545"/>
     <w:rsid w:val="004E47AF"/>
     <w:rsid w:val="004E4AF1"/>
     <w:rsid w:val="004E4D64"/>
     <w:rsid w:val="004E59F5"/>
     <w:rsid w:val="004E6C2F"/>
     <w:rsid w:val="004E6EA0"/>
     <w:rsid w:val="004E74A9"/>
     <w:rsid w:val="004E74B9"/>
     <w:rsid w:val="004E762A"/>
     <w:rsid w:val="004E7DD8"/>
     <w:rsid w:val="004E7EB1"/>
     <w:rsid w:val="004F092F"/>
     <w:rsid w:val="004F0E57"/>
     <w:rsid w:val="004F1117"/>
     <w:rsid w:val="004F14BB"/>
     <w:rsid w:val="004F1566"/>
     <w:rsid w:val="004F1E59"/>
@@ -23535,50 +16518,51 @@
     <w:rsid w:val="00576D42"/>
     <w:rsid w:val="00580332"/>
     <w:rsid w:val="00581285"/>
     <w:rsid w:val="00581400"/>
     <w:rsid w:val="00581B26"/>
     <w:rsid w:val="00581DA1"/>
     <w:rsid w:val="0058262F"/>
     <w:rsid w:val="005829D9"/>
     <w:rsid w:val="0058476A"/>
     <w:rsid w:val="00584B26"/>
     <w:rsid w:val="00584E35"/>
     <w:rsid w:val="0058586C"/>
     <w:rsid w:val="00585BEB"/>
     <w:rsid w:val="00585F50"/>
     <w:rsid w:val="00585FDE"/>
     <w:rsid w:val="00586548"/>
     <w:rsid w:val="00586760"/>
     <w:rsid w:val="00586F0A"/>
     <w:rsid w:val="005874DE"/>
     <w:rsid w:val="00587940"/>
     <w:rsid w:val="0059171B"/>
     <w:rsid w:val="00591C01"/>
     <w:rsid w:val="0059287A"/>
     <w:rsid w:val="0059362F"/>
     <w:rsid w:val="005936F2"/>
+    <w:rsid w:val="00594241"/>
     <w:rsid w:val="0059436B"/>
     <w:rsid w:val="00594B29"/>
     <w:rsid w:val="00594CFB"/>
     <w:rsid w:val="00594D29"/>
     <w:rsid w:val="00594D56"/>
     <w:rsid w:val="00595381"/>
     <w:rsid w:val="00595410"/>
     <w:rsid w:val="00595701"/>
     <w:rsid w:val="00595C4C"/>
     <w:rsid w:val="00596247"/>
     <w:rsid w:val="00596791"/>
     <w:rsid w:val="005969BF"/>
     <w:rsid w:val="0059735D"/>
     <w:rsid w:val="00597B97"/>
     <w:rsid w:val="005A03A1"/>
     <w:rsid w:val="005A0492"/>
     <w:rsid w:val="005A0F5A"/>
     <w:rsid w:val="005A17AD"/>
     <w:rsid w:val="005A1CF2"/>
     <w:rsid w:val="005A2AFA"/>
     <w:rsid w:val="005A2E9D"/>
     <w:rsid w:val="005A3256"/>
     <w:rsid w:val="005A3462"/>
     <w:rsid w:val="005A35F2"/>
     <w:rsid w:val="005A3CBA"/>
@@ -24008,50 +16992,51 @@
     <w:rsid w:val="00726859"/>
     <w:rsid w:val="0072792F"/>
     <w:rsid w:val="00727C09"/>
     <w:rsid w:val="0072F529"/>
     <w:rsid w:val="0073021C"/>
     <w:rsid w:val="0073119D"/>
     <w:rsid w:val="0073128F"/>
     <w:rsid w:val="00731CCB"/>
     <w:rsid w:val="0073230F"/>
     <w:rsid w:val="00732CBD"/>
     <w:rsid w:val="00732DEA"/>
     <w:rsid w:val="00733138"/>
     <w:rsid w:val="00733271"/>
     <w:rsid w:val="0073504C"/>
     <w:rsid w:val="007357E1"/>
     <w:rsid w:val="0073596B"/>
     <w:rsid w:val="00735AF8"/>
     <w:rsid w:val="00735C2F"/>
     <w:rsid w:val="0073635C"/>
     <w:rsid w:val="00736420"/>
     <w:rsid w:val="00736C68"/>
     <w:rsid w:val="00741E0A"/>
     <w:rsid w:val="00742786"/>
     <w:rsid w:val="0074327D"/>
     <w:rsid w:val="007433F2"/>
+    <w:rsid w:val="007438C2"/>
     <w:rsid w:val="00743FB2"/>
     <w:rsid w:val="00744E8D"/>
     <w:rsid w:val="00744F68"/>
     <w:rsid w:val="007452C6"/>
     <w:rsid w:val="00745DA0"/>
     <w:rsid w:val="00746323"/>
     <w:rsid w:val="007467F9"/>
     <w:rsid w:val="007506B4"/>
     <w:rsid w:val="0075188E"/>
     <w:rsid w:val="00752EBE"/>
     <w:rsid w:val="00753B1B"/>
     <w:rsid w:val="00753EE1"/>
     <w:rsid w:val="00754075"/>
     <w:rsid w:val="00754529"/>
     <w:rsid w:val="00754583"/>
     <w:rsid w:val="0075576E"/>
     <w:rsid w:val="007566DF"/>
     <w:rsid w:val="00757003"/>
     <w:rsid w:val="00760A92"/>
     <w:rsid w:val="00760DCA"/>
     <w:rsid w:val="00760ED2"/>
     <w:rsid w:val="0076146D"/>
     <w:rsid w:val="00762397"/>
     <w:rsid w:val="007625AC"/>
     <w:rsid w:val="007628D8"/>
@@ -24078,50 +17063,51 @@
     <w:rsid w:val="00770B84"/>
     <w:rsid w:val="00770BFF"/>
     <w:rsid w:val="00771113"/>
     <w:rsid w:val="00771689"/>
     <w:rsid w:val="0077463C"/>
     <w:rsid w:val="00774BCE"/>
     <w:rsid w:val="00774CB1"/>
     <w:rsid w:val="00774FFB"/>
     <w:rsid w:val="007756A0"/>
     <w:rsid w:val="00775CE2"/>
     <w:rsid w:val="00775DAD"/>
     <w:rsid w:val="00775F60"/>
     <w:rsid w:val="00776214"/>
     <w:rsid w:val="0077696E"/>
     <w:rsid w:val="007777AA"/>
     <w:rsid w:val="00780E0C"/>
     <w:rsid w:val="00780E97"/>
     <w:rsid w:val="00780EC6"/>
     <w:rsid w:val="00781400"/>
     <w:rsid w:val="00781CDB"/>
     <w:rsid w:val="0078352C"/>
     <w:rsid w:val="007837AE"/>
     <w:rsid w:val="007845F1"/>
     <w:rsid w:val="00784728"/>
     <w:rsid w:val="00784757"/>
+    <w:rsid w:val="00784B1E"/>
     <w:rsid w:val="00785B26"/>
     <w:rsid w:val="007863F8"/>
     <w:rsid w:val="00786582"/>
     <w:rsid w:val="0078694E"/>
     <w:rsid w:val="00786F4D"/>
     <w:rsid w:val="0078715A"/>
     <w:rsid w:val="00787380"/>
     <w:rsid w:val="00787D4F"/>
     <w:rsid w:val="007907E4"/>
     <w:rsid w:val="00790FE9"/>
     <w:rsid w:val="0079111D"/>
     <w:rsid w:val="00791490"/>
     <w:rsid w:val="0079224F"/>
     <w:rsid w:val="00792FCF"/>
     <w:rsid w:val="007931CC"/>
     <w:rsid w:val="00793462"/>
     <w:rsid w:val="00793A9C"/>
     <w:rsid w:val="00793C9E"/>
     <w:rsid w:val="00794185"/>
     <w:rsid w:val="00794517"/>
     <w:rsid w:val="0079460F"/>
     <w:rsid w:val="00794DD9"/>
     <w:rsid w:val="0079515F"/>
     <w:rsid w:val="007951EC"/>
     <w:rsid w:val="00796957"/>
@@ -24151,66 +17137,68 @@
     <w:rsid w:val="007A795B"/>
     <w:rsid w:val="007A7F3F"/>
     <w:rsid w:val="007B00D1"/>
     <w:rsid w:val="007B0661"/>
     <w:rsid w:val="007B069D"/>
     <w:rsid w:val="007B0C9C"/>
     <w:rsid w:val="007B12B0"/>
     <w:rsid w:val="007B20B3"/>
     <w:rsid w:val="007B2AC7"/>
     <w:rsid w:val="007B412A"/>
     <w:rsid w:val="007B494F"/>
     <w:rsid w:val="007B4CAA"/>
     <w:rsid w:val="007B590B"/>
     <w:rsid w:val="007B591C"/>
     <w:rsid w:val="007B59AF"/>
     <w:rsid w:val="007B602A"/>
     <w:rsid w:val="007B7764"/>
     <w:rsid w:val="007C0D87"/>
     <w:rsid w:val="007C0E7B"/>
     <w:rsid w:val="007C0EEC"/>
     <w:rsid w:val="007C1157"/>
     <w:rsid w:val="007C1298"/>
     <w:rsid w:val="007C1A98"/>
     <w:rsid w:val="007C265C"/>
     <w:rsid w:val="007C2743"/>
+    <w:rsid w:val="007C3322"/>
     <w:rsid w:val="007C350B"/>
     <w:rsid w:val="007C424E"/>
     <w:rsid w:val="007C4306"/>
     <w:rsid w:val="007C44DD"/>
     <w:rsid w:val="007C4701"/>
     <w:rsid w:val="007C49CD"/>
     <w:rsid w:val="007C5705"/>
     <w:rsid w:val="007C6B44"/>
     <w:rsid w:val="007C794F"/>
     <w:rsid w:val="007D0ACD"/>
     <w:rsid w:val="007D1341"/>
     <w:rsid w:val="007D16D4"/>
     <w:rsid w:val="007D1B8E"/>
     <w:rsid w:val="007D231D"/>
     <w:rsid w:val="007D2E55"/>
     <w:rsid w:val="007D3455"/>
+    <w:rsid w:val="007D39FE"/>
     <w:rsid w:val="007D4A81"/>
     <w:rsid w:val="007D59A2"/>
     <w:rsid w:val="007D5B0A"/>
     <w:rsid w:val="007D6D0B"/>
     <w:rsid w:val="007D7E9E"/>
     <w:rsid w:val="007E02C4"/>
     <w:rsid w:val="007E035A"/>
     <w:rsid w:val="007E0458"/>
     <w:rsid w:val="007E06CC"/>
     <w:rsid w:val="007E082F"/>
     <w:rsid w:val="007E0BB6"/>
     <w:rsid w:val="007E1819"/>
     <w:rsid w:val="007E1F4F"/>
     <w:rsid w:val="007E20E8"/>
     <w:rsid w:val="007E2E16"/>
     <w:rsid w:val="007E2F2F"/>
     <w:rsid w:val="007E46B2"/>
     <w:rsid w:val="007E549A"/>
     <w:rsid w:val="007E55B4"/>
     <w:rsid w:val="007E641A"/>
     <w:rsid w:val="007E6604"/>
     <w:rsid w:val="007E6628"/>
     <w:rsid w:val="007E6721"/>
     <w:rsid w:val="007E67A6"/>
     <w:rsid w:val="007E6E76"/>
@@ -24233,50 +17221,51 @@
     <w:rsid w:val="007F724B"/>
     <w:rsid w:val="007F77DA"/>
     <w:rsid w:val="007F7AFC"/>
     <w:rsid w:val="008009AE"/>
     <w:rsid w:val="0080161A"/>
     <w:rsid w:val="00801B66"/>
     <w:rsid w:val="00802BAC"/>
     <w:rsid w:val="00803691"/>
     <w:rsid w:val="008044C1"/>
     <w:rsid w:val="00804811"/>
     <w:rsid w:val="00805482"/>
     <w:rsid w:val="00805ACB"/>
     <w:rsid w:val="0080651B"/>
     <w:rsid w:val="00806FB4"/>
     <w:rsid w:val="008070AB"/>
     <w:rsid w:val="008076A6"/>
     <w:rsid w:val="00807737"/>
     <w:rsid w:val="00807738"/>
     <w:rsid w:val="00807DF6"/>
     <w:rsid w:val="0081079C"/>
     <w:rsid w:val="00811187"/>
     <w:rsid w:val="00811228"/>
     <w:rsid w:val="00812012"/>
     <w:rsid w:val="0081204A"/>
     <w:rsid w:val="00812621"/>
+    <w:rsid w:val="00812E0F"/>
     <w:rsid w:val="008133B6"/>
     <w:rsid w:val="00813E96"/>
     <w:rsid w:val="008151CB"/>
     <w:rsid w:val="0081596E"/>
     <w:rsid w:val="00815D6E"/>
     <w:rsid w:val="008173E0"/>
     <w:rsid w:val="0081777D"/>
     <w:rsid w:val="00817D44"/>
     <w:rsid w:val="0082080D"/>
     <w:rsid w:val="00821219"/>
     <w:rsid w:val="00822409"/>
     <w:rsid w:val="00822F33"/>
     <w:rsid w:val="00824163"/>
     <w:rsid w:val="008243D3"/>
     <w:rsid w:val="00824C32"/>
     <w:rsid w:val="0082500A"/>
     <w:rsid w:val="008267EB"/>
     <w:rsid w:val="008271E9"/>
     <w:rsid w:val="00827259"/>
     <w:rsid w:val="00827D3B"/>
     <w:rsid w:val="00830377"/>
     <w:rsid w:val="00830815"/>
     <w:rsid w:val="00830CA8"/>
     <w:rsid w:val="00831BD1"/>
     <w:rsid w:val="00831E91"/>
@@ -24349,50 +17338,51 @@
     <w:rsid w:val="0087009B"/>
     <w:rsid w:val="00870368"/>
     <w:rsid w:val="00870BD8"/>
     <w:rsid w:val="00870FFE"/>
     <w:rsid w:val="008718BF"/>
     <w:rsid w:val="0087243A"/>
     <w:rsid w:val="00873272"/>
     <w:rsid w:val="0087333A"/>
     <w:rsid w:val="008736A4"/>
     <w:rsid w:val="00873765"/>
     <w:rsid w:val="00873C14"/>
     <w:rsid w:val="00873D80"/>
     <w:rsid w:val="0087448C"/>
     <w:rsid w:val="00874BF6"/>
     <w:rsid w:val="008752CA"/>
     <w:rsid w:val="00875EE9"/>
     <w:rsid w:val="0087639D"/>
     <w:rsid w:val="00876D88"/>
     <w:rsid w:val="00876E81"/>
     <w:rsid w:val="008770CA"/>
     <w:rsid w:val="00880044"/>
     <w:rsid w:val="008801E3"/>
     <w:rsid w:val="0088051E"/>
     <w:rsid w:val="00880540"/>
     <w:rsid w:val="008805B5"/>
+    <w:rsid w:val="00880C54"/>
     <w:rsid w:val="00881449"/>
     <w:rsid w:val="0088181E"/>
     <w:rsid w:val="0088253A"/>
     <w:rsid w:val="00882540"/>
     <w:rsid w:val="00882C86"/>
     <w:rsid w:val="00882CF7"/>
     <w:rsid w:val="00883223"/>
     <w:rsid w:val="00883427"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00884203"/>
     <w:rsid w:val="00884392"/>
     <w:rsid w:val="00884704"/>
     <w:rsid w:val="008854C5"/>
     <w:rsid w:val="00885D73"/>
     <w:rsid w:val="0088645E"/>
     <w:rsid w:val="0088679A"/>
     <w:rsid w:val="00886E65"/>
     <w:rsid w:val="008908B9"/>
     <w:rsid w:val="0089098F"/>
     <w:rsid w:val="00890A4A"/>
     <w:rsid w:val="00890A98"/>
     <w:rsid w:val="0089274B"/>
     <w:rsid w:val="00892F81"/>
     <w:rsid w:val="00893FED"/>
     <w:rsid w:val="00894216"/>
@@ -24918,50 +17908,51 @@
     <w:rsid w:val="00A462B4"/>
     <w:rsid w:val="00A4739A"/>
     <w:rsid w:val="00A47446"/>
     <w:rsid w:val="00A47CF2"/>
     <w:rsid w:val="00A50D82"/>
     <w:rsid w:val="00A5117B"/>
     <w:rsid w:val="00A51566"/>
     <w:rsid w:val="00A5198F"/>
     <w:rsid w:val="00A522DB"/>
     <w:rsid w:val="00A5265C"/>
     <w:rsid w:val="00A52D1D"/>
     <w:rsid w:val="00A54C48"/>
     <w:rsid w:val="00A551AB"/>
     <w:rsid w:val="00A556EB"/>
     <w:rsid w:val="00A55B64"/>
     <w:rsid w:val="00A5604E"/>
     <w:rsid w:val="00A5670E"/>
     <w:rsid w:val="00A573DD"/>
     <w:rsid w:val="00A57830"/>
     <w:rsid w:val="00A60A77"/>
     <w:rsid w:val="00A60C50"/>
     <w:rsid w:val="00A6110E"/>
     <w:rsid w:val="00A61114"/>
     <w:rsid w:val="00A61573"/>
     <w:rsid w:val="00A61A2A"/>
+    <w:rsid w:val="00A626D3"/>
     <w:rsid w:val="00A62840"/>
     <w:rsid w:val="00A62F39"/>
     <w:rsid w:val="00A63FA8"/>
     <w:rsid w:val="00A64BE2"/>
     <w:rsid w:val="00A66542"/>
     <w:rsid w:val="00A66868"/>
     <w:rsid w:val="00A66A02"/>
     <w:rsid w:val="00A706FA"/>
     <w:rsid w:val="00A720F4"/>
     <w:rsid w:val="00A72B6D"/>
     <w:rsid w:val="00A73620"/>
     <w:rsid w:val="00A75C5C"/>
     <w:rsid w:val="00A75E24"/>
     <w:rsid w:val="00A761DA"/>
     <w:rsid w:val="00A7639F"/>
     <w:rsid w:val="00A76409"/>
     <w:rsid w:val="00A76521"/>
     <w:rsid w:val="00A7680E"/>
     <w:rsid w:val="00A76ABF"/>
     <w:rsid w:val="00A77528"/>
     <w:rsid w:val="00A80192"/>
     <w:rsid w:val="00A812D6"/>
     <w:rsid w:val="00A8186B"/>
     <w:rsid w:val="00A81A90"/>
     <w:rsid w:val="00A8395A"/>
@@ -25657,50 +18648,51 @@
     <w:rsid w:val="00D1349E"/>
     <w:rsid w:val="00D13731"/>
     <w:rsid w:val="00D138EC"/>
     <w:rsid w:val="00D13CB4"/>
     <w:rsid w:val="00D1416B"/>
     <w:rsid w:val="00D14423"/>
     <w:rsid w:val="00D14E6C"/>
     <w:rsid w:val="00D15455"/>
     <w:rsid w:val="00D154D8"/>
     <w:rsid w:val="00D154E4"/>
     <w:rsid w:val="00D15521"/>
     <w:rsid w:val="00D17748"/>
     <w:rsid w:val="00D17DD6"/>
     <w:rsid w:val="00D2079B"/>
     <w:rsid w:val="00D215C2"/>
     <w:rsid w:val="00D215E8"/>
     <w:rsid w:val="00D21BB5"/>
     <w:rsid w:val="00D21E70"/>
     <w:rsid w:val="00D220EF"/>
     <w:rsid w:val="00D22235"/>
     <w:rsid w:val="00D22830"/>
     <w:rsid w:val="00D22F04"/>
     <w:rsid w:val="00D23026"/>
     <w:rsid w:val="00D23035"/>
     <w:rsid w:val="00D233AF"/>
+    <w:rsid w:val="00D23727"/>
     <w:rsid w:val="00D23D34"/>
     <w:rsid w:val="00D24863"/>
     <w:rsid w:val="00D249D4"/>
     <w:rsid w:val="00D26824"/>
     <w:rsid w:val="00D26EDB"/>
     <w:rsid w:val="00D27D29"/>
     <w:rsid w:val="00D3044B"/>
     <w:rsid w:val="00D306F7"/>
     <w:rsid w:val="00D307D5"/>
     <w:rsid w:val="00D30E30"/>
     <w:rsid w:val="00D32275"/>
     <w:rsid w:val="00D32914"/>
     <w:rsid w:val="00D32CC1"/>
     <w:rsid w:val="00D32F6B"/>
     <w:rsid w:val="00D3401C"/>
     <w:rsid w:val="00D34050"/>
     <w:rsid w:val="00D34105"/>
     <w:rsid w:val="00D34734"/>
     <w:rsid w:val="00D34ED6"/>
     <w:rsid w:val="00D360AD"/>
     <w:rsid w:val="00D3618F"/>
     <w:rsid w:val="00D365F1"/>
     <w:rsid w:val="00D36AEB"/>
     <w:rsid w:val="00D36D49"/>
     <w:rsid w:val="00D376ED"/>
@@ -25763,50 +18755,51 @@
     <w:rsid w:val="00D70E1A"/>
     <w:rsid w:val="00D71472"/>
     <w:rsid w:val="00D72302"/>
     <w:rsid w:val="00D724D1"/>
     <w:rsid w:val="00D72A62"/>
     <w:rsid w:val="00D72AA4"/>
     <w:rsid w:val="00D73693"/>
     <w:rsid w:val="00D7386C"/>
     <w:rsid w:val="00D74538"/>
     <w:rsid w:val="00D74D31"/>
     <w:rsid w:val="00D75352"/>
     <w:rsid w:val="00D7547C"/>
     <w:rsid w:val="00D7634E"/>
     <w:rsid w:val="00D77194"/>
     <w:rsid w:val="00D77593"/>
     <w:rsid w:val="00D8023B"/>
     <w:rsid w:val="00D80BDF"/>
     <w:rsid w:val="00D819C6"/>
     <w:rsid w:val="00D81A32"/>
     <w:rsid w:val="00D83BF2"/>
     <w:rsid w:val="00D841F5"/>
     <w:rsid w:val="00D8426E"/>
     <w:rsid w:val="00D85B06"/>
     <w:rsid w:val="00D85E79"/>
     <w:rsid w:val="00D86643"/>
+    <w:rsid w:val="00D8667A"/>
     <w:rsid w:val="00D869E5"/>
     <w:rsid w:val="00D86B72"/>
     <w:rsid w:val="00D86B80"/>
     <w:rsid w:val="00D8759F"/>
     <w:rsid w:val="00D90DC2"/>
     <w:rsid w:val="00D919E8"/>
     <w:rsid w:val="00D92840"/>
     <w:rsid w:val="00D93495"/>
     <w:rsid w:val="00D93A85"/>
     <w:rsid w:val="00D93D89"/>
     <w:rsid w:val="00D94574"/>
     <w:rsid w:val="00D94D0F"/>
     <w:rsid w:val="00D954CD"/>
     <w:rsid w:val="00D95A00"/>
     <w:rsid w:val="00D95F2E"/>
     <w:rsid w:val="00D963F6"/>
     <w:rsid w:val="00D96E5B"/>
     <w:rsid w:val="00D9761B"/>
     <w:rsid w:val="00D9782B"/>
     <w:rsid w:val="00DA03AD"/>
     <w:rsid w:val="00DA089E"/>
     <w:rsid w:val="00DA0AFD"/>
     <w:rsid w:val="00DA1C7B"/>
     <w:rsid w:val="00DA1C92"/>
     <w:rsid w:val="00DA252C"/>
@@ -25988,70 +18981,72 @@
     <w:rsid w:val="00E27B3A"/>
     <w:rsid w:val="00E30282"/>
     <w:rsid w:val="00E30308"/>
     <w:rsid w:val="00E30C04"/>
     <w:rsid w:val="00E310BA"/>
     <w:rsid w:val="00E3131C"/>
     <w:rsid w:val="00E34B3A"/>
     <w:rsid w:val="00E34C46"/>
     <w:rsid w:val="00E34E62"/>
     <w:rsid w:val="00E35983"/>
     <w:rsid w:val="00E36CE8"/>
     <w:rsid w:val="00E374B6"/>
     <w:rsid w:val="00E40619"/>
     <w:rsid w:val="00E4086D"/>
     <w:rsid w:val="00E40D56"/>
     <w:rsid w:val="00E423A8"/>
     <w:rsid w:val="00E440C6"/>
     <w:rsid w:val="00E44AFB"/>
     <w:rsid w:val="00E44CE4"/>
     <w:rsid w:val="00E44DE4"/>
     <w:rsid w:val="00E457AF"/>
     <w:rsid w:val="00E467B2"/>
     <w:rsid w:val="00E4765C"/>
     <w:rsid w:val="00E479CB"/>
     <w:rsid w:val="00E47A8E"/>
+    <w:rsid w:val="00E5004B"/>
     <w:rsid w:val="00E5040F"/>
     <w:rsid w:val="00E50A2C"/>
     <w:rsid w:val="00E5255D"/>
     <w:rsid w:val="00E52655"/>
     <w:rsid w:val="00E53E62"/>
     <w:rsid w:val="00E5406E"/>
     <w:rsid w:val="00E540A7"/>
     <w:rsid w:val="00E54296"/>
     <w:rsid w:val="00E546B8"/>
     <w:rsid w:val="00E54AA1"/>
     <w:rsid w:val="00E54E4A"/>
     <w:rsid w:val="00E54EB8"/>
     <w:rsid w:val="00E5560E"/>
     <w:rsid w:val="00E564B8"/>
     <w:rsid w:val="00E56E0C"/>
     <w:rsid w:val="00E57DDC"/>
     <w:rsid w:val="00E603F3"/>
     <w:rsid w:val="00E60597"/>
     <w:rsid w:val="00E608C2"/>
     <w:rsid w:val="00E60FDA"/>
+    <w:rsid w:val="00E624A8"/>
     <w:rsid w:val="00E625A3"/>
     <w:rsid w:val="00E62B19"/>
     <w:rsid w:val="00E6370E"/>
     <w:rsid w:val="00E6373D"/>
     <w:rsid w:val="00E63F2E"/>
     <w:rsid w:val="00E643CC"/>
     <w:rsid w:val="00E64D78"/>
     <w:rsid w:val="00E6552B"/>
     <w:rsid w:val="00E65BCC"/>
     <w:rsid w:val="00E6645D"/>
     <w:rsid w:val="00E66A3E"/>
     <w:rsid w:val="00E66E12"/>
     <w:rsid w:val="00E67895"/>
     <w:rsid w:val="00E70014"/>
     <w:rsid w:val="00E70362"/>
     <w:rsid w:val="00E7138D"/>
     <w:rsid w:val="00E713B3"/>
     <w:rsid w:val="00E71C74"/>
     <w:rsid w:val="00E71E1B"/>
     <w:rsid w:val="00E723FD"/>
     <w:rsid w:val="00E72539"/>
     <w:rsid w:val="00E73421"/>
     <w:rsid w:val="00E73925"/>
     <w:rsid w:val="00E73B84"/>
     <w:rsid w:val="00E73BA7"/>
@@ -26075,50 +19070,51 @@
     <w:rsid w:val="00E85DD9"/>
     <w:rsid w:val="00E86F45"/>
     <w:rsid w:val="00E87082"/>
     <w:rsid w:val="00E87553"/>
     <w:rsid w:val="00E87B7C"/>
     <w:rsid w:val="00E87C86"/>
     <w:rsid w:val="00E9059F"/>
     <w:rsid w:val="00E90793"/>
     <w:rsid w:val="00E907A6"/>
     <w:rsid w:val="00E90A8A"/>
     <w:rsid w:val="00E90D5C"/>
     <w:rsid w:val="00E91F47"/>
     <w:rsid w:val="00E93685"/>
     <w:rsid w:val="00E93F2F"/>
     <w:rsid w:val="00E94C98"/>
     <w:rsid w:val="00E94EA5"/>
     <w:rsid w:val="00E958FB"/>
     <w:rsid w:val="00E9608B"/>
     <w:rsid w:val="00E962EF"/>
     <w:rsid w:val="00E96873"/>
     <w:rsid w:val="00E96A6D"/>
     <w:rsid w:val="00E97322"/>
     <w:rsid w:val="00E97C8D"/>
     <w:rsid w:val="00EA0052"/>
     <w:rsid w:val="00EA027F"/>
+    <w:rsid w:val="00EA108C"/>
     <w:rsid w:val="00EA1704"/>
     <w:rsid w:val="00EA17F3"/>
     <w:rsid w:val="00EA1A7C"/>
     <w:rsid w:val="00EA1AFB"/>
     <w:rsid w:val="00EA1CC7"/>
     <w:rsid w:val="00EA2CD3"/>
     <w:rsid w:val="00EA2DCF"/>
     <w:rsid w:val="00EA4A6C"/>
     <w:rsid w:val="00EA6F07"/>
     <w:rsid w:val="00EB038D"/>
     <w:rsid w:val="00EB0B31"/>
     <w:rsid w:val="00EB0B69"/>
     <w:rsid w:val="00EB0BFE"/>
     <w:rsid w:val="00EB1B86"/>
     <w:rsid w:val="00EB2877"/>
     <w:rsid w:val="00EB2BE2"/>
     <w:rsid w:val="00EB2E64"/>
     <w:rsid w:val="00EB33C8"/>
     <w:rsid w:val="00EB407B"/>
     <w:rsid w:val="00EB43C9"/>
     <w:rsid w:val="00EB5014"/>
     <w:rsid w:val="00EB5616"/>
     <w:rsid w:val="00EB58EC"/>
     <w:rsid w:val="00EB5987"/>
     <w:rsid w:val="00EB5FE4"/>
@@ -26533,50 +19529,51 @@
     <w:rsid w:val="147CCC66"/>
     <w:rsid w:val="148ACAC6"/>
     <w:rsid w:val="14A769BC"/>
     <w:rsid w:val="14AC9A8B"/>
     <w:rsid w:val="14D82C7E"/>
     <w:rsid w:val="154494FB"/>
     <w:rsid w:val="1554F773"/>
     <w:rsid w:val="1692DA13"/>
     <w:rsid w:val="170A886F"/>
     <w:rsid w:val="1766DF48"/>
     <w:rsid w:val="177259B3"/>
     <w:rsid w:val="184AF1F3"/>
     <w:rsid w:val="1920237A"/>
     <w:rsid w:val="1970DF62"/>
     <w:rsid w:val="19BBF4D6"/>
     <w:rsid w:val="19E64E70"/>
     <w:rsid w:val="19ED301A"/>
     <w:rsid w:val="19F78745"/>
     <w:rsid w:val="1A9C04AC"/>
     <w:rsid w:val="1A9FF334"/>
     <w:rsid w:val="1ABA0BD5"/>
     <w:rsid w:val="1AED5406"/>
     <w:rsid w:val="1C05F4BC"/>
     <w:rsid w:val="1C2C80D9"/>
     <w:rsid w:val="1D1B6123"/>
+    <w:rsid w:val="1D8CECCC"/>
     <w:rsid w:val="1D9490D3"/>
     <w:rsid w:val="1DDE0B0C"/>
     <w:rsid w:val="1E2B213F"/>
     <w:rsid w:val="1EC56746"/>
     <w:rsid w:val="1F30C572"/>
     <w:rsid w:val="1F3BF75D"/>
     <w:rsid w:val="1F54D60E"/>
     <w:rsid w:val="1F79C5E2"/>
     <w:rsid w:val="1FC9458F"/>
     <w:rsid w:val="1FD6A1F7"/>
     <w:rsid w:val="1FD922A9"/>
     <w:rsid w:val="2073EEE8"/>
     <w:rsid w:val="20FCF11F"/>
     <w:rsid w:val="21801EB8"/>
     <w:rsid w:val="21CB840E"/>
     <w:rsid w:val="21E2F41E"/>
     <w:rsid w:val="225B78CB"/>
     <w:rsid w:val="227EA6C1"/>
     <w:rsid w:val="2283A6D9"/>
     <w:rsid w:val="23E1506A"/>
     <w:rsid w:val="241B49EB"/>
     <w:rsid w:val="2430BBBB"/>
     <w:rsid w:val="250A4925"/>
     <w:rsid w:val="2565AFA6"/>
     <w:rsid w:val="25898673"/>
@@ -26742,50 +19739,51 @@
     <w:rsid w:val="676CE80A"/>
     <w:rsid w:val="67A16216"/>
     <w:rsid w:val="67A86388"/>
     <w:rsid w:val="6854F24A"/>
     <w:rsid w:val="6896C69B"/>
     <w:rsid w:val="68A8A5A4"/>
     <w:rsid w:val="68B0C757"/>
     <w:rsid w:val="69A1D146"/>
     <w:rsid w:val="69B673B2"/>
     <w:rsid w:val="69ED5462"/>
     <w:rsid w:val="69ED928B"/>
     <w:rsid w:val="6A26C997"/>
     <w:rsid w:val="6A35D16A"/>
     <w:rsid w:val="6B10A3A7"/>
     <w:rsid w:val="6B2D5C93"/>
     <w:rsid w:val="6B32453F"/>
     <w:rsid w:val="6C7AE38E"/>
     <w:rsid w:val="6CBA73AC"/>
     <w:rsid w:val="6CBF3011"/>
     <w:rsid w:val="6D5FAD38"/>
     <w:rsid w:val="6EA90E38"/>
     <w:rsid w:val="6ECFE2D4"/>
     <w:rsid w:val="6F4953FB"/>
     <w:rsid w:val="6FFB444E"/>
     <w:rsid w:val="70059583"/>
+    <w:rsid w:val="703A07B8"/>
     <w:rsid w:val="70E21BE8"/>
     <w:rsid w:val="715477A4"/>
     <w:rsid w:val="715F2B38"/>
     <w:rsid w:val="7182BEC0"/>
     <w:rsid w:val="71B83521"/>
     <w:rsid w:val="722D9BB1"/>
     <w:rsid w:val="7235317D"/>
     <w:rsid w:val="729E5AB0"/>
     <w:rsid w:val="72A17BAA"/>
     <w:rsid w:val="72EDD0C2"/>
     <w:rsid w:val="734DCF6D"/>
     <w:rsid w:val="739F9852"/>
     <w:rsid w:val="73D6F2F4"/>
     <w:rsid w:val="73E85AEB"/>
     <w:rsid w:val="7436991E"/>
     <w:rsid w:val="744D3E44"/>
     <w:rsid w:val="74EBA267"/>
     <w:rsid w:val="74F2188D"/>
     <w:rsid w:val="752811FC"/>
     <w:rsid w:val="752F56C0"/>
     <w:rsid w:val="753579F1"/>
     <w:rsid w:val="75B4201B"/>
     <w:rsid w:val="7608A666"/>
     <w:rsid w:val="76399887"/>
     <w:rsid w:val="76D7D771"/>
@@ -26805,66 +19803,66 @@
     <w:rsid w:val="7D33DCDE"/>
     <w:rsid w:val="7E950131"/>
     <w:rsid w:val="7F623AF9"/>
     <w:rsid w:val="7F791753"/>
     <w:rsid w:val="7F9A13BB"/>
     <w:rsid w:val="7FC2C26B"/>
     <w:rsid w:val="7FD0A912"/>
     <w:rsid w:val="7FF8BF48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1794BDE0"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FE95505D-CC0D-49F9-BD3A-54215E41863C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -27927,51 +20925,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00035134"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007B12B0"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="61754957">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="133106867">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -28667,51 +21665,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1694845000">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/guide-operationnel-pour-la-mise-en-oeuvre-de-la-politique-du-pnud-en-matiere-de-lutte" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/guide-operationnel-pour-la-mise-en-oeuvre-de-la-politique-du-pnud-en-matiere-de-lutte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/guide-operationnel-pour-la-mise-en-oeuvre-de-la-politique-du-pnud-en-matiere-de-lutte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/guide-operationnel-pour-la-mise-en-oeuvre-de-la-politique-du-pnud-en-matiere-de-lutte" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -29551,90 +22549,50 @@
     </dgm:pt>
     <dgm:pt modelId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" type="parTrans" cxnId="{56F89215-B910-40F7-9EF5-1D93853D81C7}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" b="1"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2686D9CB-D62C-431C-B75C-5D7387A4EF2C}" type="sibTrans" cxnId="{56F89215-B910-40F7-9EF5-1D93853D81C7}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" b="1"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{352EEBB9-1F1C-482E-94F9-7F5DBF045EDD}">
-[...38 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1"/>
             <a:t>CONSEIL DE CRISE</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1000" b="1"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" type="parTrans" cxnId="{AD7E8CF0-0E16-4E92-8A8F-6FF25EA6E4A4}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" b="1"/>
@@ -29823,195 +22781,171 @@
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" type="pres">
       <dgm:prSet presAssocID="{4FB852D8-AADA-4247-B2D8-162656071DC3}" presName="hierFlow" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{968E144C-B2CF-46FB-B4FE-970ED83F3CB2}" type="pres">
       <dgm:prSet presAssocID="{4FB852D8-AADA-4247-B2D8-162656071DC3}" presName="firstBuf" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5EA6755E-7E67-4892-A4C1-C941E3D6EC54}" type="pres">
       <dgm:prSet presAssocID="{4FB852D8-AADA-4247-B2D8-162656071DC3}" presName="hierChild1" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:chPref val="1"/>
           <dgm:animOne val="branch"/>
           <dgm:animLvl val="lvl"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2302760D-9C70-4791-853A-3C5905929D4F}" type="pres">
       <dgm:prSet presAssocID="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" presName="Name17" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}" type="pres">
-      <dgm:prSet presAssocID="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" presName="level1Shape" presStyleLbl="node0" presStyleIdx="0" presStyleCnt="1" custScaleX="141259" custScaleY="168015" custLinFactY="-70555" custLinFactNeighborX="-5793" custLinFactNeighborY="-100000">
+      <dgm:prSet presAssocID="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" presName="level1Shape" presStyleLbl="node0" presStyleIdx="0" presStyleCnt="1" custScaleX="141259" custScaleY="168015" custLinFactY="-86175" custLinFactNeighborX="4946" custLinFactNeighborY="-100000">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" type="pres">
       <dgm:prSet presAssocID="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" presName="hierChild2" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" type="pres">
       <dgm:prSet presAssocID="{961A9BFF-624C-4866-947E-5BCBCA50B414}" presName="Name25" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{016CB1DC-538E-449F-948D-4D81D5473676}" type="pres">
       <dgm:prSet presAssocID="{961A9BFF-624C-4866-947E-5BCBCA50B414}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" type="pres">
       <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}" type="pres">
-      <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="level2Shape" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="1" custScaleX="109933" custScaleY="141682" custLinFactNeighborX="-93944" custLinFactNeighborY="-49901"/>
+      <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="level2Shape" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="1" custScaleX="109933" custScaleY="141682" custLinFactNeighborX="-73443" custLinFactNeighborY="5094"/>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" type="pres">
       <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{52400D05-091B-41BE-AA52-E97E35C4276A}" type="pres">
-      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1770D11A-33B1-4D35-845E-E44839284051}" type="pres">
-      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" type="pres">
       <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3F796117-F3C0-458B-9E4C-84FE5105D257}" type="pres">
-      <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="5" custScaleX="195140" custScaleY="157656" custLinFactNeighborX="-24127" custLinFactNeighborY="-49936"/>
+      <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="4" custScaleX="195140" custScaleY="157656" custLinFactNeighborX="-24127" custLinFactNeighborY="-49936"/>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{47A69069-0C61-4D28-A402-35F23DD32774}" type="pres">
       <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}" type="pres">
-[...22 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" type="pres">
-      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1417A215-951D-43B1-AE53-5DD2D9C43930}" type="pres">
-      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" type="pres">
       <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}" type="pres">
-      <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="5" custScaleX="162597" custLinFactNeighborX="-24821" custLinFactNeighborY="-36831"/>
+      <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="1" presStyleCnt="4" custScaleX="193102" custLinFactNeighborX="-24821" custLinFactNeighborY="-36831"/>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{4C4CCBC1-57CC-458D-9286-BC6AEC45F1DD}" type="pres">
       <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" type="pres">
-      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{66BD68E0-6244-452D-A3A5-838A2D04EFE1}" type="pres">
-      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" type="pres">
       <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}" type="pres">
-      <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="5" custScaleX="167150" custLinFactNeighborX="-21205" custLinFactNeighborY="-21205"/>
+      <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="4" custScaleX="188627" custLinFactNeighborX="-21205" custLinFactNeighborY="-21205"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{98909086-7C2F-4E96-8F0B-0ADCD7042136}" type="pres">
       <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" type="pres">
-      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{94438A8B-13E3-4374-B7FB-916D63F6C043}" type="pres">
-      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" type="pres">
       <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}" type="pres">
-      <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="4" presStyleCnt="5" custScaleX="166351" custLinFactNeighborX="-22528" custLinFactNeighborY="-10213"/>
+      <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="4" custScaleX="189780" custLinFactNeighborX="-22528" custLinFactNeighborY="-10213"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{45F7E6E5-BBB7-4B08-B01C-307FF44E6321}" type="pres">
       <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" type="pres">
       <dgm:prSet presAssocID="{4FB852D8-AADA-4247-B2D8-162656071DC3}" presName="bgShapesFlow" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F134B20F-291A-47DA-8388-55D877B64473}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="rectComp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="2" custScaleX="226379" custLinFactNeighborX="-2636" custLinFactNeighborY="396"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{58FD98B2-2575-49E5-B375-37949B0004DC}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="bgRectTx" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
@@ -30020,156 +22954,147 @@
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="spComp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{379CA4FA-8723-4088-8EFC-51DA54B5DABA}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="hSp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" type="pres">
       <dgm:prSet presAssocID="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" presName="rectComp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}" type="pres">
       <dgm:prSet presAssocID="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="2" custScaleX="225884" custLinFactNeighborX="-6585"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DC2344A8-4DB1-4564-B493-27A722FF162C}" type="pres">
       <dgm:prSet presAssocID="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" presName="bgRectTx" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
-    <dgm:cxn modelId="{8161A003-39C6-48F5-9000-2E0C2911404B}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{57CAB32B-E205-4D0B-9D11-7186B0801631}" srcOrd="3" destOrd="0" parTransId="{1A30AA29-8687-4387-8508-F36139D50DAF}" sibTransId="{429E5C3D-B182-4F2F-BDB4-B9E60F52E99D}"/>
+    <dgm:cxn modelId="{8161A003-39C6-48F5-9000-2E0C2911404B}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{57CAB32B-E205-4D0B-9D11-7186B0801631}" srcOrd="2" destOrd="0" parTransId="{1A30AA29-8687-4387-8508-F36139D50DAF}" sibTransId="{429E5C3D-B182-4F2F-BDB4-B9E60F52E99D}"/>
     <dgm:cxn modelId="{D41FAA04-3333-FA4B-B0D6-32CB5C31548E}" type="presOf" srcId="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" destId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{56F89215-B910-40F7-9EF5-1D93853D81C7}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" srcOrd="0" destOrd="0" parTransId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" sibTransId="{2686D9CB-D62C-431C-B75C-5D7387A4EF2C}"/>
     <dgm:cxn modelId="{0EFCB31A-E6C1-F043-9798-08F8BCF79FD6}" type="presOf" srcId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" destId="{1770D11A-33B1-4D35-845E-E44839284051}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{62995922-976C-9D4D-AABB-15C870EA12BC}" type="presOf" srcId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" destId="{1417A215-951D-43B1-AE53-5DD2D9C43930}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{923CD932-048E-4A48-AD19-2FDC44817356}" type="presOf" srcId="{961A9BFF-624C-4866-947E-5BCBCA50B414}" destId="{016CB1DC-538E-449F-948D-4D81D5473676}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{5B0AF939-92DE-4744-A784-4B4C73BAA298}" type="presOf" srcId="{352EEBB9-1F1C-482E-94F9-7F5DBF045EDD}" destId="{1BAAF516-C7F2-4667-8F11-154843D8E091}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{84EB1760-2743-4609-8C6A-7645A45032FF}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{776708B1-A768-41BB-9E2B-932B8A418C33}" srcOrd="4" destOrd="0" parTransId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" sibTransId="{1E3DD07B-78FD-40BF-9028-42C10962CFFA}"/>
+    <dgm:cxn modelId="{84EB1760-2743-4609-8C6A-7645A45032FF}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{776708B1-A768-41BB-9E2B-932B8A418C33}" srcOrd="3" destOrd="0" parTransId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" sibTransId="{1E3DD07B-78FD-40BF-9028-42C10962CFFA}"/>
     <dgm:cxn modelId="{95B1FA61-5B5F-4469-9F2C-DD4F95A3B640}" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" srcOrd="2" destOrd="0" parTransId="{5E690B64-201F-42BB-B7AA-ABAD7CD55A56}" sibTransId="{698E581C-C5D8-479D-8E0F-A971A437C887}"/>
     <dgm:cxn modelId="{288F9D44-6850-A743-B76B-B7C120B89CD1}" type="presOf" srcId="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" destId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{8C93C665-617B-934A-AD66-514BE3F57AD2}" type="presOf" srcId="{ABB93559-6D21-43D3-B724-13AB214FF007}" destId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{DCA1A146-096B-734B-97AB-B4A47558C870}" type="presOf" srcId="{961A9BFF-624C-4866-947E-5BCBCA50B414}" destId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{582A3747-219B-A04B-84DA-BCB271329249}" type="presOf" srcId="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" destId="{DC2344A8-4DB1-4564-B493-27A722FF162C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3B7EA167-DF23-EE46-81FA-B5C57D7E56B7}" type="presOf" srcId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" destId="{52400D05-091B-41BE-AA52-E97E35C4276A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FE03416C-E57D-6443-83F4-62A5898D7DE1}" type="presOf" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{B1691514-1EB5-4542-A0F3-B8EE1F658E29}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{DC226670-AE66-44D1-9D1B-F72274762B1B}" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" srcOrd="1" destOrd="0" parTransId="{EF6ECCF6-7302-4BE8-90AD-C9283006AFF8}" sibTransId="{D1470D02-27ED-4CA1-B5A5-6F142567EC6B}"/>
-    <dgm:cxn modelId="{4B5DDC53-4B2D-4ED9-9680-F54E6741878B}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{352EEBB9-1F1C-482E-94F9-7F5DBF045EDD}" srcOrd="1" destOrd="0" parTransId="{ABB93559-6D21-43D3-B724-13AB214FF007}" sibTransId="{5251D3D5-1B63-4967-AE07-179A067C462F}"/>
     <dgm:cxn modelId="{30DAA58B-8400-4143-B966-581DC7129B61}" type="presOf" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{F559968E-CFBB-423A-B7D3-C2624C531B5F}" type="presOf" srcId="{57CAB32B-E205-4D0B-9D11-7186B0801631}" destId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{EE2FFF91-9DAB-5D41-9DC4-AEAEEB20DA66}" type="presOf" srcId="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" destId="{3F796117-F3C0-458B-9E4C-84FE5105D257}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{8D2A6994-363D-5B4E-85AE-12FB07C72084}" type="presOf" srcId="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" destId="{58FD98B2-2575-49E5-B375-37949B0004DC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{E19AFF9A-4ED8-4A45-99A1-9C679F3C3E4A}" type="presOf" srcId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" destId="{94438A8B-13E3-4374-B7FB-916D63F6C043}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{CFAA71A8-1A60-6F4F-816F-836B91E203B4}" type="presOf" srcId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" destId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{12385BAF-2170-B643-A04B-8F30AF492667}" type="presOf" srcId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" destId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C6530FB9-9786-494D-A977-3339D8729557}" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" srcOrd="0" destOrd="0" parTransId="{166E4CCC-571D-4AA2-A038-EB1CE7DF8BE6}" sibTransId="{1F38C8C0-4D82-4CD4-95F2-9DDB3326175A}"/>
     <dgm:cxn modelId="{6B7CC9BD-B3BE-4009-968A-7597B55A7909}" srcId="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" destId="{E9D91247-F118-447D-A90C-DCEAD3240729}" srcOrd="0" destOrd="0" parTransId="{961A9BFF-624C-4866-947E-5BCBCA50B414}" sibTransId="{8D66451D-7FBC-4FCE-BC1A-B551548DAFC7}"/>
     <dgm:cxn modelId="{D3434FC3-CF6A-4E03-84A9-51FEF531D46A}" type="presOf" srcId="{1A30AA29-8687-4387-8508-F36139D50DAF}" destId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3A998ECD-CF71-6F41-8D89-4ADA82330430}" type="presOf" srcId="{776708B1-A768-41BB-9E2B-932B8A418C33}" destId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{A5CDCBD3-3ADE-47D6-8F14-ED42704E89E8}" type="presOf" srcId="{1A30AA29-8687-4387-8508-F36139D50DAF}" destId="{66BD68E0-6244-452D-A3A5-838A2D04EFE1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{369029D8-775E-EA48-9C04-5FC113C5262F}" type="presOf" srcId="{ABB93559-6D21-43D3-B724-13AB214FF007}" destId="{926F47B8-4E55-484E-A1B5-C720502FA0B6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{0221CBDE-53A6-7E47-AFDE-7AA900C4EA7A}" type="presOf" srcId="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" destId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{B7F7B5ED-B054-CA43-9A1A-D1BB23247EF1}" type="presOf" srcId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" destId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{AD7E8CF0-0E16-4E92-8A8F-6FF25EA6E4A4}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" srcOrd="2" destOrd="0" parTransId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" sibTransId="{15A679B4-D447-406D-ACFC-642BE536E7B2}"/>
+    <dgm:cxn modelId="{AD7E8CF0-0E16-4E92-8A8F-6FF25EA6E4A4}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" srcOrd="1" destOrd="0" parTransId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" sibTransId="{15A679B4-D447-406D-ACFC-642BE536E7B2}"/>
     <dgm:cxn modelId="{7F727834-3387-8A4D-A8EB-E3EA373738BB}" type="presParOf" srcId="{B1691514-1EB5-4542-A0F3-B8EE1F658E29}" destId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{A353D5C5-1D38-3C42-B746-9F65DDEBF30D}" type="presParOf" srcId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" destId="{968E144C-B2CF-46FB-B4FE-970ED83F3CB2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{05735F74-80A2-1242-B405-2CDD6189C2C0}" type="presParOf" srcId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" destId="{5EA6755E-7E67-4892-A4C1-C941E3D6EC54}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{ED22CE13-B7B4-DC44-9048-ACDE678E4F27}" type="presParOf" srcId="{5EA6755E-7E67-4892-A4C1-C941E3D6EC54}" destId="{2302760D-9C70-4791-853A-3C5905929D4F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3A092A33-C396-894B-8E16-972215FFF354}" type="presParOf" srcId="{2302760D-9C70-4791-853A-3C5905929D4F}" destId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{53744A4F-9FD5-D34F-B6DD-89478BCD3FC1}" type="presParOf" srcId="{2302760D-9C70-4791-853A-3C5905929D4F}" destId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{2FEE170F-B836-F44E-96F9-5214AA97B2D8}" type="presParOf" srcId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" destId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FA2943BF-5A1C-3049-B0C8-35F7599F4751}" type="presParOf" srcId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" destId="{016CB1DC-538E-449F-948D-4D81D5473676}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C420A263-4F03-9649-9E01-91D449DB5619}" type="presParOf" srcId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" destId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{5D80F986-E522-1943-AF73-554CF25EE710}" type="presParOf" srcId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" destId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3ABAFF42-4F87-C541-9DB2-7BA42FC91A30}" type="presParOf" srcId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" destId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{7DFBA25E-C3E7-0240-A84B-46E672336CDC}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{52400D05-091B-41BE-AA52-E97E35C4276A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{7D535EF8-3062-554F-BBE0-5B1983F6A885}" type="presParOf" srcId="{52400D05-091B-41BE-AA52-E97E35C4276A}" destId="{1770D11A-33B1-4D35-845E-E44839284051}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1167EB11-EE3D-EA48-9128-C21344DA51D4}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FA793317-2D35-BD41-9AC4-D6C6FED8F336}" type="presParOf" srcId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" destId="{3F796117-F3C0-458B-9E4C-84FE5105D257}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{39031328-4E36-684C-85C0-79827CB2ACD5}" type="presParOf" srcId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" destId="{47A69069-0C61-4D28-A402-35F23DD32774}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{12F6BF46-7FE4-524A-B215-E4CFFD3BF5C8}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-[...4 lines deleted...]
-    <dgm:cxn modelId="{BCE8A328-E9D8-D04E-AD47-71EF1204CAFD}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{BCE8A328-E9D8-D04E-AD47-71EF1204CAFD}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C6755D7D-5695-8A4D-BD1D-80BA84D2583A}" type="presParOf" srcId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" destId="{1417A215-951D-43B1-AE53-5DD2D9C43930}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{00CF1C24-849B-1A46-9B84-06BCFB9DA6D1}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{00CF1C24-849B-1A46-9B84-06BCFB9DA6D1}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{6B72F628-4926-1A4C-8869-FE3EAFB4931B}" type="presParOf" srcId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" destId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{4A3DC5B4-7BC7-C844-B7D7-DBAAA1C26084}" type="presParOf" srcId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" destId="{4C4CCBC1-57CC-458D-9286-BC6AEC45F1DD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{FE9F4CAE-2826-4CFF-96CF-9434F834FD28}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{FE9F4CAE-2826-4CFF-96CF-9434F834FD28}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1F04149B-5009-4E67-B63B-F0D78854241B}" type="presParOf" srcId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" destId="{66BD68E0-6244-452D-A3A5-838A2D04EFE1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{502E6170-E602-4CAB-A910-554BA0D77A89}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{502E6170-E602-4CAB-A910-554BA0D77A89}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FEF8FBFF-BABB-4257-8A54-F3D56F3651DD}" type="presParOf" srcId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" destId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{48184722-2918-4CCF-BD1D-06D4C7A351B9}" type="presParOf" srcId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" destId="{98909086-7C2F-4E96-8F0B-0ADCD7042136}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{188225AC-B9D3-4C4C-9ECB-B24E7D8398ED}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{188225AC-B9D3-4C4C-9ECB-B24E7D8398ED}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{0293B9D2-6DD6-B548-A449-E2C907204EB0}" type="presParOf" srcId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" destId="{94438A8B-13E3-4374-B7FB-916D63F6C043}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{43A0BF01-8D1C-6B4F-8484-BA364D89CD22}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{43A0BF01-8D1C-6B4F-8484-BA364D89CD22}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1AFEA8B4-BFB4-EA4A-B0A1-0724976418D0}" type="presParOf" srcId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" destId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{35AB2124-1C69-2C4D-BBA1-0E5659A5FF61}" type="presParOf" srcId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" destId="{45F7E6E5-BBB7-4B08-B01C-307FF44E6321}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{CA47E64C-8B6C-8646-9405-51507A8AAF8D}" type="presParOf" srcId="{B1691514-1EB5-4542-A0F3-B8EE1F658E29}" destId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1E45ECD6-35D1-4A40-89DF-0319CED975D5}" type="presParOf" srcId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" destId="{F134B20F-291A-47DA-8388-55D877B64473}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{D29814FF-FDA1-5744-A93C-EF5979AEA232}" type="presParOf" srcId="{F134B20F-291A-47DA-8388-55D877B64473}" destId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{149C8275-6B19-7E49-A656-1DC0BF1375A7}" type="presParOf" srcId="{F134B20F-291A-47DA-8388-55D877B64473}" destId="{58FD98B2-2575-49E5-B375-37949B0004DC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C84BB01A-12A9-A048-9A74-C1C87F865130}" type="presParOf" srcId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" destId="{BA7C572F-1A51-4E7A-9C5A-1E5BB2483166}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C1BCEF38-93B0-EB48-B4EE-18E12A8C3DB3}" type="presParOf" srcId="{BA7C572F-1A51-4E7A-9C5A-1E5BB2483166}" destId="{379CA4FA-8723-4088-8EFC-51DA54B5DABA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{533B22B4-8FCC-1244-BA24-A7C1CC62255D}" type="presParOf" srcId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" destId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{DB4ACADC-488B-2948-8804-89B10A205273}" type="presParOf" srcId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" destId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1C0CD637-A6A6-8449-8F22-2D4353ABAE82}" type="presParOf" srcId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" destId="{DC2344A8-4DB1-4564-B493-27A722FF162C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId16" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId18" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2153181" y="0"/>
-          <a:ext cx="1856863" cy="3206750"/>
+          <a:off x="2157148" y="0"/>
+          <a:ext cx="2055900" cy="3206750"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
@@ -30223,63 +23148,63 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="71120" tIns="71120" rIns="71120" bIns="71120" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" kern="1200"/>
             <a:t>IDENTIFICATION ET TRAITEMENT DES RISQUES</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1000" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2153181" y="0"/>
-        <a:ext cx="1856863" cy="962025"/>
+        <a:off x="2157148" y="0"/>
+        <a:ext cx="2055900" cy="962025"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="187704" y="0"/>
-          <a:ext cx="1860932" cy="3206750"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2060405" cy="3206750"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
@@ -30333,63 +23258,63 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="71120" tIns="71120" rIns="71120" bIns="71120" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" kern="1200"/>
             <a:t>EX : RAPPORTS SUR LES RISQUES ET PRISE DE DÉCISION</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1000" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="187704" y="0"/>
-        <a:ext cx="1860932" cy="962025"/>
+        <a:off x="0" y="0"/>
+        <a:ext cx="2060405" cy="962025"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="238193" y="1148330"/>
-          <a:ext cx="967674" cy="575481"/>
+          <a:off x="117227" y="965798"/>
+          <a:ext cx="1102596" cy="655719"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -30441,77 +23366,77 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" kern="1200"/>
             <a:t>GROUPE EXÉCUTIF</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1000" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="266285" y="1176422"/>
-        <a:ext cx="911490" cy="519297"/>
+        <a:off x="149236" y="997807"/>
+        <a:ext cx="1038578" cy="591701"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="7715742">
-[...1 lines deleted...]
-          <a:ext cx="528759" cy="19226"/>
+        <a:xfrm rot="6712272">
+          <a:off x="667816" y="1655942"/>
+          <a:ext cx="804370" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="9613"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="528759" y="9613"/>
+                <a:pt x="804370" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="60000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -30527,63 +23452,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="10800000">
-        <a:off x="1027722" y="1629482"/>
-        <a:ext cx="26437" cy="26437"/>
+        <a:off x="1049892" y="1646786"/>
+        <a:ext cx="40218" cy="40218"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="876016" y="1606689"/>
-          <a:ext cx="753080" cy="485286"/>
+          <a:off x="920178" y="1763658"/>
+          <a:ext cx="858081" cy="552948"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -30635,77 +23560,77 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" kern="1200"/>
             <a:t>COMITÉ DES RISQUES</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1000" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="899705" y="1630378"/>
-        <a:ext cx="705702" cy="437908"/>
+        <a:off x="947170" y="1790650"/>
+        <a:ext cx="804097" cy="498964"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{52400D05-091B-41BE-AA52-E97E35C4276A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="18820498">
-[...1 lines deleted...]
-          <a:ext cx="1089374" cy="19226"/>
+        <a:xfrm rot="18488111">
+          <a:off x="1562356" y="1585183"/>
+          <a:ext cx="1128961" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="9613"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="1089374" y="9613"/>
+                <a:pt x="1128961" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -30721,63 +23646,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1978004" y="1428142"/>
-        <a:ext cx="54468" cy="54468"/>
+        <a:off x="2098613" y="1567913"/>
+        <a:ext cx="56448" cy="56448"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{3F796117-F3C0-458B-9E4C-84FE5105D257}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2381382" y="791421"/>
-          <a:ext cx="1336778" cy="539999"/>
+          <a:off x="2475415" y="844495"/>
+          <a:ext cx="1523163" cy="615291"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -30829,77 +23754,77 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" kern="1200"/>
             <a:t>GROUPE DE PERFORMANCE ORGANISATIONNELLE (OPG)</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1000" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2407742" y="817781"/>
-        <a:ext cx="1284058" cy="487279"/>
+        <a:off x="2505450" y="874530"/>
+        <a:ext cx="1463093" cy="555221"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}">
+    <dsp:sp modelId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="20431865">
-[...1 lines deleted...]
-          <a:ext cx="792858" cy="19226"/>
+        <a:xfrm rot="20296944">
+          <a:off x="1751834" y="1891418"/>
+          <a:ext cx="744590" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="9613"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="792858" y="9613"/>
+                <a:pt x="744590" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -30915,257 +23840,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1983037" y="1697383"/>
-[...194 lines deleted...]
-        <a:ext cx="38059" cy="38059"/>
+        <a:off x="2105514" y="1883757"/>
+        <a:ext cx="37229" cy="37229"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2376627" y="1821581"/>
-          <a:ext cx="1113847" cy="342517"/>
+          <a:off x="2469998" y="1569473"/>
+          <a:ext cx="1507256" cy="390274"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -31217,77 +23948,77 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" kern="1200"/>
             <a:t>CONSEIL DE CRISE</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1000" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2393347" y="1838301"/>
-        <a:ext cx="1080407" cy="309077"/>
+        <a:off x="2489049" y="1588524"/>
+        <a:ext cx="1469154" cy="352172"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="2245280">
-[...1 lines deleted...]
-          <a:ext cx="972442" cy="19226"/>
+        <a:xfrm rot="1081502">
+          <a:off x="1759680" y="2146318"/>
+          <a:ext cx="757121" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="9613"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="972442" y="9613"/>
+                <a:pt x="757121" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -31303,63 +24034,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1990936" y="2120484"/>
-        <a:ext cx="48622" cy="48622"/>
+        <a:off x="2119313" y="2138344"/>
+        <a:ext cx="37856" cy="37856"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2401398" y="2268999"/>
-          <a:ext cx="1145037" cy="342517"/>
+          <a:off x="2498223" y="2079273"/>
+          <a:ext cx="1472326" cy="390274"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
@@ -31412,77 +24143,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>COMITÉ PSDD</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2411430" y="2279031"/>
-        <a:ext cx="1124973" cy="322453"/>
+        <a:off x="2509654" y="2090704"/>
+        <a:ext cx="1449464" cy="367412"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="3195595">
-[...1 lines deleted...]
-          <a:ext cx="1275923" cy="19226"/>
+        <a:xfrm rot="2739165">
+          <a:off x="1625473" y="2392176"/>
+          <a:ext cx="1015208" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="9613"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="1275923" y="9613"/>
+                <a:pt x="1015208" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -31498,63 +24229,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1978818" y="2328669"/>
-        <a:ext cx="63796" cy="63796"/>
+        <a:off x="2107698" y="2377749"/>
+        <a:ext cx="50760" cy="50760"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2392335" y="2700544"/>
-          <a:ext cx="1139563" cy="342517"/>
+          <a:off x="2487896" y="2570988"/>
+          <a:ext cx="1481326" cy="390274"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
@@ -31608,52 +24339,52 @@
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" kern="1200"/>
             <a:t>BUREAUX/OFFICES</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1000" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2402367" y="2710576"/>
-        <a:ext cx="1119499" cy="322453"/>
+        <a:off x="2499327" y="2582419"/>
+        <a:ext cx="1458464" cy="367412"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="hierarchy" pri="6000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="21">
           <dgm:prSet phldr="1"/>
@@ -33920,1916 +26651,61 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{638A2CA0-7D9B-46B8-96E9-8D0E44BF4F3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD2F4E86-2237-4DCB-8E9B-A955A8F77685}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1670</Words>
-  <Characters>9525</Characters>
+  <Words>1688</Words>
+  <Characters>9628</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
+  <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11173</CharactersWithSpaces>
+  <CharactersWithSpaces>11294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1838 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Derek Pieper</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>