--- v2 (2026-02-28)
+++ v3 (2026-07-13)
@@ -10,9089 +10,859 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3CBC432E" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="0035520B" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="3CBC432E" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8190"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0035520B">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...54 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Términos de Referencia de Comité de Riesgos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6A0272" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EC94E0" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc210826066"/>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Antecedentes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1D6A0272" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="0035520B" w:rsidRDefault="0035520B" w:rsidP="0035520B">
-      <w:pPr>
+    <w:p w14:paraId="3D181776" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>La gestión del riesgo institucional (ERM), incluido el aspecto estratégico de la gestión de seguridad, gestión de crisis y gestión de la continuidad de las actividades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5087" w:rsidDel="00215BCA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">son partes integrantes del riesgo y disciplinas de una gestión eficaz para obtener resultados en materia de desarrollo. A medida que el PNUD avanza hacia programas que implican un mayor nivel de asesoramiento político y un cambio transformador en todo el sistema, la consecución de resultados programáticos dependerá cada vez más de factores que escapan total o parcialmente a nuestro control. Esto incluye riesgos que debemos sortear y gestionar en cooperación con los asociados y otras partes interesadas. Aprovechar las oportunidades prometedoras exige a menudo que la organización asuma riesgos calculados. Ser ágiles, receptivos y proactivos es fundamental para lograr resultados. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="06EC94E0" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="3FA5053A" w14:textId="77777777" w:rsidR="00BF06EC" w:rsidRPr="003A5087" w:rsidRDefault="00BF06EC" w:rsidP="0035520B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6048EBA6" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="00F44EB7" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44EB7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Política de ERM del PNUD guiará la conducta y la aplicación de la ERM y define las funciones y responsabilidades. A nivel institucional, el Comité de Riesgos es un grupo asesor presidido por el Administrador Asociado para supervisar la aplicación general y el uso del marco de gestión de riesgos en el PNUD. El Comité de Riesgos es un subcomité del Grupo de Expertos que provee asesoramiento/revisión sobre temas a requerimiento del Administrador y  reporta al GE según sea necesario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68851AB7" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="00F44EB7" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555ECF65" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...2129 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc124522934"/>
       <w:bookmarkStart w:id="2" w:name="_Toc210826067"/>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00661132">
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00661132">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deberes y </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00661132">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Responsabilidades</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31474BA1" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="31474BA1" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> de: </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En consonancia con las políticas pertinentes, el Comité de Riesgos es responsable de: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172D3595" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="172D3595" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F0D21">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...86 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Revisar y analizar los riesgos corporativos</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C6D63A8" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="3C6D63A8" w14:textId="0BF7D9BF" w:rsidR="0035520B" w:rsidRPr="00F44EB7" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...959 lines deleted...]
-        <w:t xml:space="preserve"> Consejo de Crisis).  </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En virtud de esta responsabilidad, el Comité identificará, examinará y deliberará sobre riesgos corporativos y sobre las estrategias de gestión de riesgos y, en caso necesario, propondrá modificaciones o revisará las estrategias. El Comité se centrará en los riesgos corporativos estratégicos que sean identificados o escalados por el Comité, dejando la discusión de los riesgos operativos en otros foros respectivos. (por ejemplo, el OPG, , el ET, el Consejo de Crisis).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B94E54B" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="4B94E54B" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...119 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Riesgos escalados desde otros mecanismos corporativos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2D501B" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="2A2D501B" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...328 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>El presidente y los miembros del Comité pueden poner sobre la mesa los riesgos identificados que deban elevarse al Comité a través de los distintos mecanismos corporativos, por ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2766D7D4" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="2766D7D4" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...348 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>El Grupo de Desempeño Organizativo (OPG por sus siglas en inglés), para los riesgos institucionales/operacionales altos relacionados con el desempeño organizativo, incluidas las principales prioridades de los riesgos de auditoría;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F72A673" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="2F72A673" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F0D21">
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Junta de Crisis</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F0D21">
-[...126 lines deleted...]
-        <w:t xml:space="preserve"> crisis;</w:t>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, para los riesgos altos relacionados con un programa nacional concreto en crisis;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6859B9" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="2A470725" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="004D2FE3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...205 lines deleted...]
-        <w:t xml:space="preserve"> central.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Comité de Diligencia Debida del Sector Privado, para las asociaciones de alto riesgo con el sector privado; y Otros mecanismos corporativos, según proceda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A470725" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
-[...216 lines deleted...]
-    <w:p w14:paraId="01E9D05D" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="01E9D05D" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01EB42ED" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="01EB42ED" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Análisis del Registro de Riesgos agregado; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397327FC" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="397327FC" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...842 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada  año, debe presentarse al Comité un análisis los riesgos de los buros consignados en los registros de riesgos agregados, a fin de detectar posibles riesgos emergentes y/o riesgos de importancia cada vez mayor que puedan requerir un tratamiento a nivel corporativo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este análisis, cuando proceda, podría incluir la comparación entre los riesgos registrados en el sistema y los riesgos materializados en el periodo de referencia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D1CDA1" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Riesgos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>identificados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>corporativamente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="38CA5894" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="38CA5894" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...408 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Los miembros del Comité de Riesgos, junto con los expertos técnicos pertinentes, presentarán de forma proactiva pruebas sobre los riesgos corporativos al Comité de Riesgos con vistas a permitir la identificación de los riesgos críticos de importancia estratégica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B4FD5B" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="45B4FD5B" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...123 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Riesgos escalados desde las oficinas de país y las unidades</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B6872DC" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="4B6872DC" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="00F44EB7" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...730 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En línea con los criterios para la escalada de riesgos, todos los riesgos que se escalen a nivel corporativo se revisarán electrónicamente, especialmente en el caso de los riesgos más graves del proyecto, que pueden tratarse mediante revisión electrónica. Cuando sea necesario los riesgos escalados serán deliberados en la reunión del Comité para la toma de decisiones y puntos de acción.. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010B43DB" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="010B43DB" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F0D21">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...86 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Mantenimiento del marco general de riesgos y resiliencia</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2836EB8C" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="2836EB8C" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk514504003"/>
-      <w:r w:rsidRPr="000F0D21">
-[...406 lines deleted...]
-        <w:t xml:space="preserve"> de Riesgo.</w:t>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Bajo esta responsabilidad, el Comité revisará las Políticas y Procedimientos relacionados con la Gestión de Riesgos Empresariales, incluyendo los aspectos estratégicos de la Gestión de Continuidad de Negocio (BCM), la Gestión de Seguridad y Crisis y las Reservas de Riesgo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF71C2C" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="5DF71C2C" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...857 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como parte de esta función, el Comité también debe examinar el aspecto general de la gestión del conocimiento de los riesgos, incluyendo la captura y revisión de las lecciones aprendidas y las mejores prácticas que se deben aplicar y/o difundir en toda la organización. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el desempeño de esta función, el Comité puede solicitar al Grupo de Desempeño Organizativo (OPG) que haga aportaciones y comentarios antes de proponer las políticas pertinentes al Grupo Ejecutivo (EG) para su aprobación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C009FCE" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Comité de Riesgos también examina y recomienda actualizaciones al Grupo Ejecutivo, para su aprobación, la Declaración sobre la propensión al riesgo del PNUD. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">El </w:t>
+        <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Comité</w:t>
+        <w:t>declaración</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Riesgos</w:t>
+        <w:t>debe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...238 lines deleted...]
-        <w:t xml:space="preserve"> debe </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>revisarse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9134,2013 +904,458 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>necesario</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc114076471"/>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="6EFFA5DB" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="6EFFA5DB" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F0D21">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> (CVC)</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Comité Corporativo de Validación (CVC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608AC4DB" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="608AC4DB" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Comité de Riesgos del PNUD también actúa como Comité de Examen Corporativo. Se podrá invitar a expertos y otros representantes pertinentes, según sea necesario, para apoyar las deliberaciones del comité. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>El CVC es responsable de asesorar al Oficial Superior Designado (SDO)</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...420 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="000F0D21">
-[...41 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AF00F7" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="46AF00F7" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C4E3CA" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="42C4E3CA" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="00F44EB7" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000F0D21">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44EB7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...90 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Toma de decisiones con respecto a asuntos de ALD/CFT, incluyendo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166390FB" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="166390FB" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F0D21">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...63 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Relaciones comerciales con contrapartes de alto riesgo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BDA370" w14:textId="5C3D0E92" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="04BDA370" w14:textId="5C3D0E92" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Relaciones con contrapartes que deben abandonarse, prohibirse y/o añadirse a la “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/es/documento/guia-operativa-para-la-implementacion-de-la-politica-de-lucha-contra-el-lavado-de-activos"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lista de </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F0D21">
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>exclusión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...139 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">”; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A33A047" w14:textId="2D64E110" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Counterparties to be added to the “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="000F0D21">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="001D21F4">
           <w:rPr>
-            <w:rStyle w:val="SmartLink"/>
-[...4 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Lista de </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000F0D21">
+        <w:r w:rsidRPr="001D21F4">
           <w:rPr>
-            <w:rStyle w:val="SmartLink"/>
-[...4 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Dispensas</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2998C485" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="2998C485" w14:textId="77777777" w:rsidR="0035520B" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F0D21">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000F0D21">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Cualquier otro asunto relacionado que requiera consideración y toma de decisiones a nivel superior según lo considere oportuno la SDO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77012E5D" w14:textId="77777777" w:rsidR="008B6C6A" w:rsidRPr="003A5087" w:rsidRDefault="008B6C6A" w:rsidP="001D21F4">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...199 lines deleted...]
-      </w:r>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="64B7FE8D" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="64B7FE8D" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F0D21">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...189 lines deleted...]
-        <w:t xml:space="preserve"> de PBC/FT.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aplicación y perfeccionamiento (según proceda) de la política, los procesos, las herramientas y los programas piloto en materia de PBC/FT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209A85F4" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="209A85F4" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:ind w:left="502"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01AD5812" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="00661132" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="01AD5812" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc124522935"/>
       <w:bookmarkStart w:id="6" w:name="_Toc210826068"/>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00661132">
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Disposiciones</w:t>
-[...13 lines deleted...]
-        <w:t>gestión</w:t>
+        <w:t>Disposiciones de gestión</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00661132">
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72184CC7" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="72184CC7" w14:textId="337D106A" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...428 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Comité es un subcomité del Grupo Ejecutivo (GE) y sirve de plataforma principal para identificar, evaluar, desarrollar el tratamiento y supervisar los riesgos a nivel corporativo. El Comité informa al Grupo Ejecutivo cada vez que sea requerido. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29466EE0" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="29466EE0" w14:textId="2BB5F88B" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -11161,1043 +1376,222 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Comité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0E18463E" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="0E18463E" w14:textId="446B86C9" w:rsidR="0035520B" w:rsidRPr="00F44EB7" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...608 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La composición del Comité de Riesgos incluirá una representación adecuada de la perspectiva corporativa en las cinco categorías de consecuencias de los riesgos (es decir, Financieros y de recursos; Seguridad y protección; Ejecución programática; Eficacia institucional; y Reputación). A este respecto, la composición permanente del Comité es la siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B01AFC8" w14:textId="6EFBBE0A" w:rsidR="00E10345" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="00625DAB">
+    <w:p w14:paraId="4B01AFC8" w14:textId="29512511" w:rsidR="00E10345" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="00625DAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...88 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador Asociado como presidente; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC2936B" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="00E10345" w:rsidRDefault="0035520B" w:rsidP="00625DAB">
+    <w:p w14:paraId="6EC2936B" w14:textId="31848876" w:rsidR="0035520B" w:rsidRPr="00E10345" w:rsidRDefault="0035520B" w:rsidP="00625DAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E10345">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E10345">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oficina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E10345">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> Ejecutiva;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399E50AE" w14:textId="57B8FE2C" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="399E50AE" w14:textId="5E40FDB1" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...66 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Los Directores de todas las Oficinas Regionales</w:t>
+      </w:r>
+      <w:r w:rsidR="00625DAB" w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0989F0C4" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="0989F0C4" w14:textId="50123E29" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...68 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Director de la Oficina de Servicios de Gestión;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE6429C" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12208,1451 +1602,334 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Director de BPPS;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6464F399" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="6464F399" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> de Crisis;</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Director del Buró de Crisis;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE228CD" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Director, </w:t>
-[...19 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Director, Finanzas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4AF3A3" w14:textId="3EF3F776" w:rsidR="00E10345" w:rsidRDefault="00E10345" w:rsidP="00E10345">
+    <w:p w14:paraId="4A4AF3A3" w14:textId="04375327" w:rsidR="00E10345" w:rsidRPr="00F44EB7" w:rsidRDefault="00E10345" w:rsidP="00E10345">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...119 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Asesor Jurídico Principal y Director de la Oficina de Servicios Jurídicos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30695145" w14:textId="77777777" w:rsidR="00E10345" w:rsidRPr="00E10345" w:rsidRDefault="00E10345" w:rsidP="00625DAB">
+    <w:p w14:paraId="30695145" w14:textId="77777777" w:rsidR="00E10345" w:rsidRPr="00F44EB7" w:rsidRDefault="00E10345" w:rsidP="00625DAB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="325D352F" w14:textId="566FFD8A" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="325D352F" w14:textId="4D1D4CB6" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F0D21">
-[...266 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F44EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los miembros del Comité son insustituibles. En caso de que un miembro del Comité no esté disponible para asistir a una reunión del Comité de Riesgos, la participación </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10345" w:rsidRPr="00F44EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">solo podrá delegarse en un responsable interino, con la autorización del Administrador Asociado / </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10345" w:rsidRPr="00D94642">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Oficial Principal de Riesgos</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10345" w:rsidRPr="00F44EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Con carácter ad hoc, el Comité podrá invitar a otros miembros del personal a participar en la reunión del Comité de Riesgos para deliberar sobre cuestiones específicas. </w:t>
       </w:r>
       <w:r w:rsidR="00E10345" w:rsidRPr="00FA0F4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">solo </w:t>
+        <w:t xml:space="preserve">Esto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E10345" w:rsidRPr="00FA0F4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>podrá</w:t>
+        <w:t>puede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E10345" w:rsidRPr="00FA0F4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E10345" w:rsidRPr="00FA0F4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>delegarse</w:t>
+        <w:t>incluir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E10345" w:rsidRPr="00FA0F4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...535 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2AC0C8" w14:textId="77777777" w:rsidR="00E10345" w:rsidRPr="00AC6205" w:rsidRDefault="00E10345" w:rsidP="00E10345">
+    <w:p w14:paraId="4D2AC0C8" w14:textId="0A32A470" w:rsidR="00E10345" w:rsidRPr="003A5087" w:rsidRDefault="00E10345" w:rsidP="00E10345">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...48 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Director de la Oficina de Seguridad;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCE2B29" w14:textId="1EC8C6BD" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="3CCE2B29" w14:textId="7CB2854E" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...99 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Propietario de riesgo de entradas de riesgo corporativas específicas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5A8AA0" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="4C5A8AA0" w14:textId="311FFA78" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...88 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jefe de línea de una oficina/unidad específica; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488507F2" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="488507F2" w14:textId="0D75C6D2" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gestores</w:t>
       </w:r>
@@ -13685,51 +1962,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>verticales</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328EB75E" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="328EB75E" w14:textId="7B4EBDC2" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Directores</w:t>
       </w:r>
@@ -13762,1940 +2039,374 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oficina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281D4C92" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="281D4C92" w14:textId="33480FFB" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...99 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Expertos o especialistas en temas concretos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070F3218" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="070F3218" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...59 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Otro personal, según sea necesario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0166E8" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="6D0166E8" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D5C837" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="69D5C837" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F0D21">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...142 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Relación con otras estructuras corporativas de toma de decisiones</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="496EE296" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="496EE296" w14:textId="740AC0BD" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...349 lines deleted...]
-        <w:t xml:space="preserve"> modo:</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>El Comité de Riesgos es un grupo consultivo y es un subcomité del Grupo Ejecutivo. Presenta informes al Grupo Ejecutivo semestralmente o cuando es necesario. La relación con otras estructuras decisorias de la empresa puede describirse del siguiente modo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF770F4" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="3DF770F4" w14:textId="20BD1238" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="00B97555" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F0D21">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69D8891B" wp14:editId="1F25AC37">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2537460</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1790700" cy="533400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="311276209" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1790700" cy="533400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4CF30064" w14:textId="77777777" w:rsidR="00B97555" w:rsidRDefault="00B97555" w:rsidP="001D21F4">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0056693F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>CR: ANÁLISIS, EVALUACIÓN, RECOMENDACIONES Y SEGUIMIENTO DE RIESGOS</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="69D8891B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:36pt;margin-top:199.8pt;width:141pt;height:42pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBA6uJFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tv2yAUfp+0/4B4X+zcmtaKU2WtMk2K&#10;2krp1GeCIbaEOQxI7OzX74Cdi7o9VX2BA+dwLt/3Mb9va0UOwroKdE6Hg5QSoTkUld7l9Nfr6tst&#10;Jc4zXTAFWuT0KBy9X3z9Mm9MJkZQgiqEJZhEu6wxOS29N1mSOF6KmrkBGKHRKcHWzOPR7pLCsgaz&#10;1yoZpelN0oAtjAUunMPbx85JFzG/lIL7Zymd8ETlFHvzcbVx3YY1WcxZtrPMlBXv22Af6KJmlcai&#10;51SPzDOyt9U/qeqKW3Ag/YBDnYCUFRdxBpxmmL6bZlMyI+IsCI4zZ5jc56XlT4eNebHEt9+hRQID&#10;II1xmcPLME8rbR127JSgHyE8nmETrSc8PJrdpbMUXRx90/F4gjamSS6vjXX+h4CaBCOnFmmJaLHD&#10;2vku9BQSimlYVUpFapQmTU5vxtM0Pjh7MLnSWOPSa7B8u237AbZQHHEuCx3lzvBVhcXXzPkXZpFj&#10;7Bd1659xkQqwCPQWJSXYP/+7D/EIPXopaVAzOXW/98wKStRPjaTcDSeTILJ4mExnIzzYa8/22qP3&#10;9QOgLIf4QwyPZoj36mRKC/UbynsZqqKLaY61c+pP5oPvlIzfg4vlMgahrAzza70xPKQOcAZoX9s3&#10;Zk2Pv0fmnuCkLpa9o6GL7YhY7j3IKnIUAO5Q7XFHSUaW++8TNH99jlGXT774CwAA//8DAFBLAwQU&#10;AAYACAAAACEAsa+0kuMAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhD&#10;0oY0xKmqSBUSgkNLL9yceJtE+CfEbhv69GxPcJyd0ew3xWoymp1w9L2zAh5nETC0jVO9bQXsPzYP&#10;GTAfpFVSO4sCftDDqry9KWSu3Nlu8bQLLaMS63MpoAthyDn3TYdG+pkb0JJ3cKORgeTYcjXKM5Ub&#10;zeMoSrmRvaUPnRyw6rD52h2NgNdq8y63dWyyi65e3g7r4Xv/uRDi/m5aPwMLOIW/MFzxCR1KYqrd&#10;0SrPtICnmKYEAclymQKjQLKY06UWMM+SFHhZ8P8Tyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAQQOriRUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAsa+0kuMAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4CF30064" w14:textId="77777777" w:rsidR="00B97555" w:rsidRDefault="00B97555" w:rsidP="001D21F4">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0056693F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>CR: ANÁLISIS, EVALUACIÓN, RECOMENDACIONES Y SEGUIMIENTO DE RIESGOS</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0035520B" w:rsidRPr="000F0D21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58B97163" wp14:editId="5D3FBDED">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58B97163" wp14:editId="6205754E">
             <wp:extent cx="4273550" cy="3206750"/>
-            <wp:effectExtent l="0" t="57150" r="0" b="50800"/>
+            <wp:effectExtent l="57150" t="57150" r="0" b="50800"/>
             <wp:docPr id="1938957116" name="Diagram 1938957116"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId12" r:lo="rId13" r:qs="rId14" r:cs="rId15"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId11" r:lo="rId12" r:qs="rId13" r:cs="rId14"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B52006" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="58B52006" w14:textId="40F20BD7" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="379A68C9" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="379A68C9" w14:textId="028FE93C" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1068 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Comité de Riesgos revisa, analiza y aconseja sobre los riesgos corporativos que se escalan a través de los diferentes mecanismos corporativos y fuentes de datos (por ejemplo, OPG,  Junta de Crisis, Registro de Riesgos, etc.), así como mediante el análisis de riesgos por parte de distintas Oficinas y/o expertos técnicos. Las decisiones sobre el tratamiento de los riesgos deben recomendarse al mecanismo existente para su aplicación. El Comité de Riesgos supervisará el estado de la aplicación de estos tratamientos durante las reuniones periódicas del Comité de Riesgos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B2C25C" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="39B2C25C" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="920000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19D70703" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
@@ -15760,1663 +2471,189 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Riesgos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6934AB6B" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="6934AB6B" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...648 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>El Comité de Riesgos se reunirá cuatro veces al año. Con carácter ad hoc, el presidente del Comité de Riesgos también puede convocar una reunión del Comité para deliberar de inmediato sobre cualquier cuestión de riesgo urgente. El orden del día de la reunión del Comité de Riesgos puede incluir temas tales como los siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A123F4" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="24A123F4" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...199 lines deleted...]
-        <w:t>);</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Revisión de la eficacia de la aplicación de la ERM (incluidas las políticas, los procedimientos, el aprendizaje y otras herramientas);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ED19B0" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="54ED19B0" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...379 lines deleted...]
-        <w:t xml:space="preserve"> y los KRI); </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identificar, revisar y gestionar los riesgos corporativos, incluido el análisis de las tendencias emergentes y los riesgos que afectan a la organización (incluida la revisión del Registro de Riesgos corporativo agregado y los KRI); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FF4ACF" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="26FF4ACF" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...159 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revisar los riesgos de los países en crisis de nivel 3, bajo la dirección de las oficinas regionales. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE5A0D2" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="2AE5A0D2" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...139 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Revisar riesgos escalados por otros mecanismos y Oficinas Regionales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465765EA" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
@@ -17538,358 +2775,68 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA82D33" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Comité de Riesgos cuenta con el apoyo de una secretaría (EXO/CPU) para asistir al presidente y a los miembros del Comité en la gestión eficaz y eficiente de sus reuniones. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">El </w:t>
-[...299 lines deleted...]
-        <w:t xml:space="preserve">. Esto </w:t>
+        <w:t xml:space="preserve">Esto </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>incluye</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DAA17E" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -18007,643 +2954,900 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7A18C57F" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="000F0D21" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garantizar el registro de los riesgos en el Registro de Riesgos; y </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36891998" w14:textId="1651BD15" w:rsidR="00A31C56" w:rsidRPr="0035520B" w:rsidRDefault="0035520B" w:rsidP="000F0D21">
+    <w:p w14:paraId="36891998" w14:textId="1651BD15" w:rsidR="00A31C56" w:rsidRPr="001D21F4" w:rsidRDefault="0035520B" w:rsidP="000F0D21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:pPr>
       <w:r w:rsidRPr="000F0D21">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cualquier otra tarea que le asigne el presidente del Comité.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A31C56" w:rsidRPr="0035520B">
-      <w:footerReference w:type="default" r:id="rId17"/>
+    <w:p w14:paraId="4F6B99AA" w14:textId="77777777" w:rsidR="001D21F4" w:rsidRDefault="001D21F4" w:rsidP="001D21F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2226335C" w14:textId="77777777" w:rsidR="001D21F4" w:rsidRDefault="001D21F4" w:rsidP="001D21F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B00226" w14:textId="77777777" w:rsidR="001D21F4" w:rsidRDefault="001D21F4" w:rsidP="001D21F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40940CA7" w14:textId="77777777" w:rsidR="001D21F4" w:rsidRDefault="001D21F4" w:rsidP="001D21F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D662F5D" w14:textId="77777777" w:rsidR="001D21F4" w:rsidRPr="001D21F4" w:rsidRDefault="001D21F4" w:rsidP="001D21F4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="63" w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C07EDFE" w14:textId="77777777" w:rsidR="001D21F4" w:rsidRPr="001D21F4" w:rsidRDefault="001D21F4" w:rsidP="001D21F4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="63" w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6433DA86" w14:textId="77777777" w:rsidR="001D21F4" w:rsidRPr="001D21F4" w:rsidRDefault="001D21F4" w:rsidP="001D21F4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="63" w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D21F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5EC2DC" w14:textId="77777777" w:rsidR="001D21F4" w:rsidRPr="0035520B" w:rsidRDefault="001D21F4" w:rsidP="001D21F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001D21F4" w:rsidRPr="0035520B">
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EE93162" w14:textId="77777777" w:rsidR="004A7403" w:rsidRDefault="004A7403" w:rsidP="0027450A">
+    <w:p w14:paraId="23DA406B" w14:textId="77777777" w:rsidR="009E6568" w:rsidRDefault="009E6568" w:rsidP="0027450A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="258877F1" w14:textId="77777777" w:rsidR="004A7403" w:rsidRDefault="004A7403" w:rsidP="0027450A">
+    <w:p w14:paraId="42B5157C" w14:textId="77777777" w:rsidR="009E6568" w:rsidRDefault="009E6568" w:rsidP="0027450A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Myriad Pro">
+    <w:altName w:val="Corbel"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E06C29C" w14:textId="1B2DD3EC" w:rsidR="00696881" w:rsidRPr="000F0D21" w:rsidRDefault="00696881" w:rsidP="000F0D21">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E06C29C" w14:textId="1B2DD3EC" w:rsidR="00696881" w:rsidRPr="00F44EB7" w:rsidRDefault="00696881" w:rsidP="000F0D21">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00661132">
+    <w:r w:rsidRPr="00F44EB7">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-      </w:rPr>
-[...9 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidRPr="00661132">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00661132">
+    <w:r w:rsidRPr="00F44EB7">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00661132">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00661132">
+    <w:r w:rsidRPr="00F44EB7">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>28</w:t>
     </w:r>
     <w:r w:rsidRPr="00661132">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00661132">
+    <w:r w:rsidRPr="00F44EB7">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r w:rsidRPr="00661132">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00661132">
+    <w:r w:rsidRPr="00F44EB7">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00661132">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00661132">
+    <w:r w:rsidRPr="00F44EB7">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
     <w:r w:rsidRPr="00661132">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00661132">
+    <w:r w:rsidRPr="00F44EB7">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-      </w:rPr>
-[...36 lines deleted...]
-      <w:t xml:space="preserve"> vigor: 29/08/2025                 </w:t>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                 Fecha de entrada en vigor: 29/08/2025                 </w:t>
     </w:r>
     <w:r w:rsidRPr="00661132">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D16C0F9" w14:textId="77777777" w:rsidR="004A7403" w:rsidRDefault="004A7403" w:rsidP="0027450A">
+    <w:p w14:paraId="0998654B" w14:textId="77777777" w:rsidR="009E6568" w:rsidRDefault="009E6568" w:rsidP="0027450A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="260F7EF9" w14:textId="77777777" w:rsidR="004A7403" w:rsidRDefault="004A7403" w:rsidP="0027450A">
+    <w:p w14:paraId="644623D0" w14:textId="77777777" w:rsidR="009E6568" w:rsidRDefault="009E6568" w:rsidP="0027450A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="71661A91" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="00983DD1" w:rsidRDefault="0035520B" w:rsidP="0035520B">
+    <w:p w14:paraId="71661A91" w14:textId="77777777" w:rsidR="0035520B" w:rsidRPr="003A5087" w:rsidRDefault="0035520B" w:rsidP="0035520B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...267 lines deleted...]
-        <w:t xml:space="preserve"> del PNUD.</w:t>
+      <w:r w:rsidRPr="003A5087">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Oficial Superior Designado (SDO, por sus siglas en inglés) es responsable de garantizar la aplicación efectiva de la política ALD/CFT en el PNUD y de la toma de decisiones en asuntos que presenten riesgos elevados para la organización, incluidos los casos escalados. El papel del SDO está asignado al Administrador Asociado (AA). El AA también actúa como Jefe de Gestión de Riesgos del PNUD.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DCA2F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45A0566A"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20311,216 +5515,229 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="772482801">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="647825077">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1775980462">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1256668777">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1253928939">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="931664138">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1125004050">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="398331044">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="829953478">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1791514667">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="265240122">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1936740049">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1437821315">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="286085247">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2084717422">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1344014691">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="210383122">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0027450A"/>
     <w:rsid w:val="00025661"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="000D25BB"/>
     <w:rsid w:val="000D45D6"/>
     <w:rsid w:val="000F0D21"/>
+    <w:rsid w:val="001D21F4"/>
     <w:rsid w:val="0027450A"/>
+    <w:rsid w:val="002955DC"/>
     <w:rsid w:val="0035520B"/>
+    <w:rsid w:val="003A5087"/>
     <w:rsid w:val="00487C63"/>
     <w:rsid w:val="004A7403"/>
+    <w:rsid w:val="004D2FE3"/>
     <w:rsid w:val="00512DAF"/>
     <w:rsid w:val="00564CAE"/>
     <w:rsid w:val="005A09CC"/>
+    <w:rsid w:val="005A6817"/>
     <w:rsid w:val="00625DAB"/>
     <w:rsid w:val="00661132"/>
     <w:rsid w:val="00696881"/>
+    <w:rsid w:val="007438C2"/>
     <w:rsid w:val="0078495C"/>
+    <w:rsid w:val="00812E0F"/>
+    <w:rsid w:val="008B6C6A"/>
+    <w:rsid w:val="009E6568"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A9366F"/>
     <w:rsid w:val="00AF22B3"/>
+    <w:rsid w:val="00B97555"/>
     <w:rsid w:val="00BA0C25"/>
     <w:rsid w:val="00BC1F69"/>
     <w:rsid w:val="00BF06EC"/>
     <w:rsid w:val="00CC52A1"/>
     <w:rsid w:val="00DE102E"/>
     <w:rsid w:val="00E10345"/>
     <w:rsid w:val="00E77C91"/>
+    <w:rsid w:val="00EF0756"/>
     <w:rsid w:val="00F1705E"/>
+    <w:rsid w:val="00F40F4B"/>
+    <w:rsid w:val="00F44EB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="71BDE695"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{09300D51-B098-4747-8AE6-640F8E9EB9A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21194,62 +6411,85 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00696881"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00696881"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B6C6A"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B6C6A"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/guia-operativa-para-la-implementacion-de-la-politica-de-lucha-contra-el-lavado-de-activos" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/guia-operativa-para-la-implementacion-de-la-politica-de-lucha-contra-el-lavado-de-activos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/guia-operativa-para-la-implementacion-de-la-politica-de-lucha-contra-el-lavado-de-activos" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -22086,89 +7326,50 @@
     </dgm:pt>
     <dgm:pt modelId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" type="parTrans" cxnId="{56F89215-B910-40F7-9EF5-1D93853D81C7}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" b="1"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2686D9CB-D62C-431C-B75C-5D7387A4EF2C}" type="sibTrans" cxnId="{56F89215-B910-40F7-9EF5-1D93853D81C7}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" b="1"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{352EEBB9-1F1C-482E-94F9-7F5DBF045EDD}">
-[...37 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1"/>
             <a:t>CONSEJO DE CRISIS</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" type="parTrans" cxnId="{AD7E8CF0-0E16-4E92-8A8F-6FF25EA6E4A4}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" b="1"/>
         </a:p>
@@ -22393,155 +7594,131 @@
     <dgm:pt modelId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" type="pres">
       <dgm:prSet presAssocID="{961A9BFF-624C-4866-947E-5BCBCA50B414}" presName="Name25" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{016CB1DC-538E-449F-948D-4D81D5473676}" type="pres">
       <dgm:prSet presAssocID="{961A9BFF-624C-4866-947E-5BCBCA50B414}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" type="pres">
       <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}" type="pres">
       <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="level2Shape" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="1" custScaleX="109933" custScaleY="141682" custLinFactNeighborX="-93944" custLinFactNeighborY="-49901"/>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" type="pres">
       <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{52400D05-091B-41BE-AA52-E97E35C4276A}" type="pres">
-      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1770D11A-33B1-4D35-845E-E44839284051}" type="pres">
-      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" type="pres">
       <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3F796117-F3C0-458B-9E4C-84FE5105D257}" type="pres">
-      <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="5" custScaleX="195140" custScaleY="128895" custLinFactNeighborX="-24127" custLinFactNeighborY="-49936"/>
+      <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="4" custScaleX="195140" custScaleY="128895" custLinFactNeighborX="-24127" custLinFactNeighborY="-49936"/>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{47A69069-0C61-4D28-A402-35F23DD32774}" type="pres">
       <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}" type="pres">
-[...22 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" type="pres">
-      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1417A215-951D-43B1-AE53-5DD2D9C43930}" type="pres">
-      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" type="pres">
       <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}" type="pres">
-      <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="5" custScaleX="162597" custLinFactNeighborX="-24821" custLinFactNeighborY="-36831"/>
+      <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="1" presStyleCnt="4" custScaleX="193949" custLinFactNeighborX="-24821" custLinFactNeighborY="-36831"/>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{4C4CCBC1-57CC-458D-9286-BC6AEC45F1DD}" type="pres">
       <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" type="pres">
-      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{66BD68E0-6244-452D-A3A5-838A2D04EFE1}" type="pres">
-      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" type="pres">
       <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}" type="pres">
-      <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="5" custScaleX="167150" custLinFactNeighborX="-21205" custLinFactNeighborY="-21205"/>
+      <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="4" custScaleX="189467" custLinFactNeighborX="-21205" custLinFactNeighborY="-21205"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{98909086-7C2F-4E96-8F0B-0ADCD7042136}" type="pres">
       <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" type="pres">
-      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{94438A8B-13E3-4374-B7FB-916D63F6C043}" type="pres">
-      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" type="pres">
       <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}" type="pres">
-      <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="4" presStyleCnt="5" custScaleX="166351" custLinFactNeighborX="-22528" custLinFactNeighborY="-10213"/>
+      <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="4" custScaleX="187055" custLinFactNeighborX="-22528" custLinFactNeighborY="-10213"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{45F7E6E5-BBB7-4B08-B01C-307FF44E6321}" type="pres">
       <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" type="pres">
       <dgm:prSet presAssocID="{4FB852D8-AADA-4247-B2D8-162656071DC3}" presName="bgShapesFlow" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F134B20F-291A-47DA-8388-55D877B64473}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="rectComp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="2" custScaleX="226379" custLinFactNeighborX="-2636" custLinFactNeighborY="396"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{58FD98B2-2575-49E5-B375-37949B0004DC}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="bgRectTx" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
@@ -22550,156 +7727,147 @@
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="spComp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{379CA4FA-8723-4088-8EFC-51DA54B5DABA}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="hSp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" type="pres">
       <dgm:prSet presAssocID="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" presName="rectComp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}" type="pres">
       <dgm:prSet presAssocID="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="2" custScaleX="225884" custLinFactNeighborX="-6585"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DC2344A8-4DB1-4564-B493-27A722FF162C}" type="pres">
       <dgm:prSet presAssocID="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" presName="bgRectTx" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
-    <dgm:cxn modelId="{8161A003-39C6-48F5-9000-2E0C2911404B}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{57CAB32B-E205-4D0B-9D11-7186B0801631}" srcOrd="3" destOrd="0" parTransId="{1A30AA29-8687-4387-8508-F36139D50DAF}" sibTransId="{429E5C3D-B182-4F2F-BDB4-B9E60F52E99D}"/>
+    <dgm:cxn modelId="{8161A003-39C6-48F5-9000-2E0C2911404B}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{57CAB32B-E205-4D0B-9D11-7186B0801631}" srcOrd="2" destOrd="0" parTransId="{1A30AA29-8687-4387-8508-F36139D50DAF}" sibTransId="{429E5C3D-B182-4F2F-BDB4-B9E60F52E99D}"/>
     <dgm:cxn modelId="{D41FAA04-3333-FA4B-B0D6-32CB5C31548E}" type="presOf" srcId="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" destId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{56F89215-B910-40F7-9EF5-1D93853D81C7}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" srcOrd="0" destOrd="0" parTransId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" sibTransId="{2686D9CB-D62C-431C-B75C-5D7387A4EF2C}"/>
     <dgm:cxn modelId="{0EFCB31A-E6C1-F043-9798-08F8BCF79FD6}" type="presOf" srcId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" destId="{1770D11A-33B1-4D35-845E-E44839284051}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{62995922-976C-9D4D-AABB-15C870EA12BC}" type="presOf" srcId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" destId="{1417A215-951D-43B1-AE53-5DD2D9C43930}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{923CD932-048E-4A48-AD19-2FDC44817356}" type="presOf" srcId="{961A9BFF-624C-4866-947E-5BCBCA50B414}" destId="{016CB1DC-538E-449F-948D-4D81D5473676}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{5B0AF939-92DE-4744-A784-4B4C73BAA298}" type="presOf" srcId="{352EEBB9-1F1C-482E-94F9-7F5DBF045EDD}" destId="{1BAAF516-C7F2-4667-8F11-154843D8E091}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{84EB1760-2743-4609-8C6A-7645A45032FF}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{776708B1-A768-41BB-9E2B-932B8A418C33}" srcOrd="4" destOrd="0" parTransId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" sibTransId="{1E3DD07B-78FD-40BF-9028-42C10962CFFA}"/>
+    <dgm:cxn modelId="{84EB1760-2743-4609-8C6A-7645A45032FF}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{776708B1-A768-41BB-9E2B-932B8A418C33}" srcOrd="3" destOrd="0" parTransId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" sibTransId="{1E3DD07B-78FD-40BF-9028-42C10962CFFA}"/>
     <dgm:cxn modelId="{95B1FA61-5B5F-4469-9F2C-DD4F95A3B640}" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" srcOrd="2" destOrd="0" parTransId="{5E690B64-201F-42BB-B7AA-ABAD7CD55A56}" sibTransId="{698E581C-C5D8-479D-8E0F-A971A437C887}"/>
     <dgm:cxn modelId="{288F9D44-6850-A743-B76B-B7C120B89CD1}" type="presOf" srcId="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" destId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{8C93C665-617B-934A-AD66-514BE3F57AD2}" type="presOf" srcId="{ABB93559-6D21-43D3-B724-13AB214FF007}" destId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{DCA1A146-096B-734B-97AB-B4A47558C870}" type="presOf" srcId="{961A9BFF-624C-4866-947E-5BCBCA50B414}" destId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{582A3747-219B-A04B-84DA-BCB271329249}" type="presOf" srcId="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" destId="{DC2344A8-4DB1-4564-B493-27A722FF162C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3B7EA167-DF23-EE46-81FA-B5C57D7E56B7}" type="presOf" srcId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" destId="{52400D05-091B-41BE-AA52-E97E35C4276A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FE03416C-E57D-6443-83F4-62A5898D7DE1}" type="presOf" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{B1691514-1EB5-4542-A0F3-B8EE1F658E29}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{DC226670-AE66-44D1-9D1B-F72274762B1B}" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" srcOrd="1" destOrd="0" parTransId="{EF6ECCF6-7302-4BE8-90AD-C9283006AFF8}" sibTransId="{D1470D02-27ED-4CA1-B5A5-6F142567EC6B}"/>
-    <dgm:cxn modelId="{4B5DDC53-4B2D-4ED9-9680-F54E6741878B}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{352EEBB9-1F1C-482E-94F9-7F5DBF045EDD}" srcOrd="1" destOrd="0" parTransId="{ABB93559-6D21-43D3-B724-13AB214FF007}" sibTransId="{5251D3D5-1B63-4967-AE07-179A067C462F}"/>
     <dgm:cxn modelId="{30DAA58B-8400-4143-B966-581DC7129B61}" type="presOf" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{F559968E-CFBB-423A-B7D3-C2624C531B5F}" type="presOf" srcId="{57CAB32B-E205-4D0B-9D11-7186B0801631}" destId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{EE2FFF91-9DAB-5D41-9DC4-AEAEEB20DA66}" type="presOf" srcId="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" destId="{3F796117-F3C0-458B-9E4C-84FE5105D257}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{8D2A6994-363D-5B4E-85AE-12FB07C72084}" type="presOf" srcId="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" destId="{58FD98B2-2575-49E5-B375-37949B0004DC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{E19AFF9A-4ED8-4A45-99A1-9C679F3C3E4A}" type="presOf" srcId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" destId="{94438A8B-13E3-4374-B7FB-916D63F6C043}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{CFAA71A8-1A60-6F4F-816F-836B91E203B4}" type="presOf" srcId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" destId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{12385BAF-2170-B643-A04B-8F30AF492667}" type="presOf" srcId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" destId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C6530FB9-9786-494D-A977-3339D8729557}" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" srcOrd="0" destOrd="0" parTransId="{166E4CCC-571D-4AA2-A038-EB1CE7DF8BE6}" sibTransId="{1F38C8C0-4D82-4CD4-95F2-9DDB3326175A}"/>
     <dgm:cxn modelId="{6B7CC9BD-B3BE-4009-968A-7597B55A7909}" srcId="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" destId="{E9D91247-F118-447D-A90C-DCEAD3240729}" srcOrd="0" destOrd="0" parTransId="{961A9BFF-624C-4866-947E-5BCBCA50B414}" sibTransId="{8D66451D-7FBC-4FCE-BC1A-B551548DAFC7}"/>
     <dgm:cxn modelId="{D3434FC3-CF6A-4E03-84A9-51FEF531D46A}" type="presOf" srcId="{1A30AA29-8687-4387-8508-F36139D50DAF}" destId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3A998ECD-CF71-6F41-8D89-4ADA82330430}" type="presOf" srcId="{776708B1-A768-41BB-9E2B-932B8A418C33}" destId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{A5CDCBD3-3ADE-47D6-8F14-ED42704E89E8}" type="presOf" srcId="{1A30AA29-8687-4387-8508-F36139D50DAF}" destId="{66BD68E0-6244-452D-A3A5-838A2D04EFE1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{369029D8-775E-EA48-9C04-5FC113C5262F}" type="presOf" srcId="{ABB93559-6D21-43D3-B724-13AB214FF007}" destId="{926F47B8-4E55-484E-A1B5-C720502FA0B6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{0221CBDE-53A6-7E47-AFDE-7AA900C4EA7A}" type="presOf" srcId="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" destId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{B7F7B5ED-B054-CA43-9A1A-D1BB23247EF1}" type="presOf" srcId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" destId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{AD7E8CF0-0E16-4E92-8A8F-6FF25EA6E4A4}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" srcOrd="2" destOrd="0" parTransId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" sibTransId="{15A679B4-D447-406D-ACFC-642BE536E7B2}"/>
+    <dgm:cxn modelId="{AD7E8CF0-0E16-4E92-8A8F-6FF25EA6E4A4}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" srcOrd="1" destOrd="0" parTransId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" sibTransId="{15A679B4-D447-406D-ACFC-642BE536E7B2}"/>
     <dgm:cxn modelId="{7F727834-3387-8A4D-A8EB-E3EA373738BB}" type="presParOf" srcId="{B1691514-1EB5-4542-A0F3-B8EE1F658E29}" destId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{A353D5C5-1D38-3C42-B746-9F65DDEBF30D}" type="presParOf" srcId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" destId="{968E144C-B2CF-46FB-B4FE-970ED83F3CB2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{05735F74-80A2-1242-B405-2CDD6189C2C0}" type="presParOf" srcId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" destId="{5EA6755E-7E67-4892-A4C1-C941E3D6EC54}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{ED22CE13-B7B4-DC44-9048-ACDE678E4F27}" type="presParOf" srcId="{5EA6755E-7E67-4892-A4C1-C941E3D6EC54}" destId="{2302760D-9C70-4791-853A-3C5905929D4F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3A092A33-C396-894B-8E16-972215FFF354}" type="presParOf" srcId="{2302760D-9C70-4791-853A-3C5905929D4F}" destId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{53744A4F-9FD5-D34F-B6DD-89478BCD3FC1}" type="presParOf" srcId="{2302760D-9C70-4791-853A-3C5905929D4F}" destId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{2FEE170F-B836-F44E-96F9-5214AA97B2D8}" type="presParOf" srcId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" destId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FA2943BF-5A1C-3049-B0C8-35F7599F4751}" type="presParOf" srcId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" destId="{016CB1DC-538E-449F-948D-4D81D5473676}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C420A263-4F03-9649-9E01-91D449DB5619}" type="presParOf" srcId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" destId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{5D80F986-E522-1943-AF73-554CF25EE710}" type="presParOf" srcId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" destId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3ABAFF42-4F87-C541-9DB2-7BA42FC91A30}" type="presParOf" srcId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" destId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{7DFBA25E-C3E7-0240-A84B-46E672336CDC}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{52400D05-091B-41BE-AA52-E97E35C4276A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{7D535EF8-3062-554F-BBE0-5B1983F6A885}" type="presParOf" srcId="{52400D05-091B-41BE-AA52-E97E35C4276A}" destId="{1770D11A-33B1-4D35-845E-E44839284051}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1167EB11-EE3D-EA48-9128-C21344DA51D4}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FA793317-2D35-BD41-9AC4-D6C6FED8F336}" type="presParOf" srcId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" destId="{3F796117-F3C0-458B-9E4C-84FE5105D257}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{39031328-4E36-684C-85C0-79827CB2ACD5}" type="presParOf" srcId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" destId="{47A69069-0C61-4D28-A402-35F23DD32774}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{12F6BF46-7FE4-524A-B215-E4CFFD3BF5C8}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-[...4 lines deleted...]
-    <dgm:cxn modelId="{BCE8A328-E9D8-D04E-AD47-71EF1204CAFD}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{BCE8A328-E9D8-D04E-AD47-71EF1204CAFD}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C6755D7D-5695-8A4D-BD1D-80BA84D2583A}" type="presParOf" srcId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" destId="{1417A215-951D-43B1-AE53-5DD2D9C43930}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{00CF1C24-849B-1A46-9B84-06BCFB9DA6D1}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{00CF1C24-849B-1A46-9B84-06BCFB9DA6D1}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{6B72F628-4926-1A4C-8869-FE3EAFB4931B}" type="presParOf" srcId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" destId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{4A3DC5B4-7BC7-C844-B7D7-DBAAA1C26084}" type="presParOf" srcId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" destId="{4C4CCBC1-57CC-458D-9286-BC6AEC45F1DD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{FE9F4CAE-2826-4CFF-96CF-9434F834FD28}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{FE9F4CAE-2826-4CFF-96CF-9434F834FD28}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1F04149B-5009-4E67-B63B-F0D78854241B}" type="presParOf" srcId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" destId="{66BD68E0-6244-452D-A3A5-838A2D04EFE1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{502E6170-E602-4CAB-A910-554BA0D77A89}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{502E6170-E602-4CAB-A910-554BA0D77A89}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FEF8FBFF-BABB-4257-8A54-F3D56F3651DD}" type="presParOf" srcId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" destId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{48184722-2918-4CCF-BD1D-06D4C7A351B9}" type="presParOf" srcId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" destId="{98909086-7C2F-4E96-8F0B-0ADCD7042136}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{188225AC-B9D3-4C4C-9ECB-B24E7D8398ED}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{188225AC-B9D3-4C4C-9ECB-B24E7D8398ED}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{0293B9D2-6DD6-B548-A449-E2C907204EB0}" type="presParOf" srcId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" destId="{94438A8B-13E3-4374-B7FB-916D63F6C043}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{43A0BF01-8D1C-6B4F-8484-BA364D89CD22}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{43A0BF01-8D1C-6B4F-8484-BA364D89CD22}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1AFEA8B4-BFB4-EA4A-B0A1-0724976418D0}" type="presParOf" srcId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" destId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{35AB2124-1C69-2C4D-BBA1-0E5659A5FF61}" type="presParOf" srcId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" destId="{45F7E6E5-BBB7-4B08-B01C-307FF44E6321}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{CA47E64C-8B6C-8646-9405-51507A8AAF8D}" type="presParOf" srcId="{B1691514-1EB5-4542-A0F3-B8EE1F658E29}" destId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1E45ECD6-35D1-4A40-89DF-0319CED975D5}" type="presParOf" srcId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" destId="{F134B20F-291A-47DA-8388-55D877B64473}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{D29814FF-FDA1-5744-A93C-EF5979AEA232}" type="presParOf" srcId="{F134B20F-291A-47DA-8388-55D877B64473}" destId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{149C8275-6B19-7E49-A656-1DC0BF1375A7}" type="presParOf" srcId="{F134B20F-291A-47DA-8388-55D877B64473}" destId="{58FD98B2-2575-49E5-B375-37949B0004DC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C84BB01A-12A9-A048-9A74-C1C87F865130}" type="presParOf" srcId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" destId="{BA7C572F-1A51-4E7A-9C5A-1E5BB2483166}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C1BCEF38-93B0-EB48-B4EE-18E12A8C3DB3}" type="presParOf" srcId="{BA7C572F-1A51-4E7A-9C5A-1E5BB2483166}" destId="{379CA4FA-8723-4088-8EFC-51DA54B5DABA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{533B22B4-8FCC-1244-BA24-A7C1CC62255D}" type="presParOf" srcId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" destId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{DB4ACADC-488B-2948-8804-89B10A205273}" type="presParOf" srcId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" destId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1C0CD637-A6A6-8449-8F22-2D4353ABAE82}" type="presParOf" srcId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" destId="{DC2344A8-4DB1-4564-B493-27A722FF162C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId16" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId15" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2153987" y="0"/>
-          <a:ext cx="1948114" cy="3206750"/>
+          <a:off x="2157148" y="0"/>
+          <a:ext cx="2055900" cy="3206750"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
@@ -22752,63 +7920,63 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="71120" tIns="71120" rIns="71120" bIns="71120" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>IDENTIFICACIÓN Y TRATAMIENTO DE RIESGOS</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2153987" y="0"/>
-        <a:ext cx="1948114" cy="962025"/>
+        <a:off x="2157148" y="0"/>
+        <a:ext cx="2055900" cy="962025"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="91921" y="0"/>
-          <a:ext cx="1952383" cy="3206750"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2060405" cy="3206750"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
@@ -22861,63 +8029,63 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="71120" tIns="71120" rIns="71120" bIns="71120" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>EG: INFORMA SOBRE RIESGOS Y TOMA DECISIONES</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="91921" y="0"/>
-        <a:ext cx="1952383" cy="962025"/>
+        <a:off x="0" y="0"/>
+        <a:ext cx="2060405" cy="962025"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="144891" y="1105481"/>
-          <a:ext cx="1015228" cy="603762"/>
+          <a:off x="33404" y="1026759"/>
+          <a:ext cx="1102596" cy="655719"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -22968,77 +8136,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>GRUPO EJECUTIVO (EG)</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="174364" y="1134954"/>
-        <a:ext cx="956282" cy="544816"/>
+        <a:off x="65413" y="1058768"/>
+        <a:ext cx="1038578" cy="591701"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="7715742">
-          <a:off x="709717" y="1614062"/>
-          <a:ext cx="554744" cy="20170"/>
+          <a:off x="646837" y="1579107"/>
+          <a:ext cx="602484" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="10085"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="554744" y="10085"/>
+                <a:pt x="602484" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="60000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -23054,63 +8222,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="10800000">
-        <a:off x="973220" y="1610279"/>
-        <a:ext cx="27737" cy="27737"/>
+        <a:off x="933017" y="1574998"/>
+        <a:ext cx="30124" cy="30124"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="814058" y="1586365"/>
-          <a:ext cx="790088" cy="509134"/>
+          <a:off x="760158" y="1549027"/>
+          <a:ext cx="858081" cy="552948"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -23161,77 +8329,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>COMITÉ DE RIESGOS</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="838911" y="1611218"/>
-        <a:ext cx="740382" cy="459428"/>
+        <a:off x="787150" y="1576019"/>
+        <a:ext cx="804097" cy="498964"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{52400D05-091B-41BE-AA52-E97E35C4276A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="18820498">
-[...1 lines deleted...]
-          <a:ext cx="1142909" cy="20170"/>
+        <a:xfrm rot="19310901">
+          <a:off x="1501812" y="1477868"/>
+          <a:ext cx="1090029" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="10085"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="1142909" y="10085"/>
+                <a:pt x="1090029" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -23247,63 +8415,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1970202" y="1399044"/>
-        <a:ext cx="57145" cy="57145"/>
+        <a:off x="2019576" y="1461570"/>
+        <a:ext cx="54501" cy="54501"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{3F796117-F3C0-458B-9E4C-84FE5105D257}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2393402" y="782709"/>
-          <a:ext cx="1402471" cy="463184"/>
+          <a:off x="2475415" y="900618"/>
+          <a:ext cx="1523163" cy="503044"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -23354,77 +8522,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>GRUPO DE PERFORMANCE ORGANIZACIONAL (OPG)</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2416012" y="805319"/>
-        <a:ext cx="1357251" cy="417964"/>
+        <a:off x="2499971" y="925174"/>
+        <a:ext cx="1474051" cy="453932"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}">
+    <dsp:sp modelId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="20234810">
-[...1 lines deleted...]
-          <a:ext cx="850441" cy="20170"/>
+        <a:xfrm rot="21130662">
+          <a:off x="1614239" y="1756041"/>
+          <a:ext cx="859758" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="10085"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="850441" y="10085"/>
+                <a:pt x="859758" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -23440,256 +8608,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1975016" y="1655212"/>
-[...193 lines deleted...]
-        <a:ext cx="39523" cy="39523"/>
+        <a:off x="2022625" y="1745500"/>
+        <a:ext cx="42987" cy="42987"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2388414" y="1760142"/>
-          <a:ext cx="1168585" cy="359350"/>
+          <a:off x="2469998" y="1513350"/>
+          <a:ext cx="1513867" cy="390274"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -23740,77 +8715,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>CONSEJO DE CRISIS</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2405956" y="1777684"/>
-        <a:ext cx="1133501" cy="324266"/>
+        <a:off x="2489049" y="1532401"/>
+        <a:ext cx="1475765" cy="352172"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="2102680">
-[...1 lines deleted...]
-          <a:ext cx="989679" cy="20170"/>
+        <a:xfrm rot="1443233">
+          <a:off x="1576398" y="2010941"/>
+          <a:ext cx="963665" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="10085"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="989679" y="10085"/>
+                <a:pt x="963665" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -23826,63 +8801,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1984533" y="2100335"/>
-        <a:ext cx="49483" cy="49483"/>
+        <a:off x="2034139" y="1997802"/>
+        <a:ext cx="48183" cy="48183"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2414403" y="2229547"/>
-          <a:ext cx="1201307" cy="359350"/>
+          <a:off x="2498223" y="2023150"/>
+          <a:ext cx="1478883" cy="390274"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
@@ -23935,77 +8910,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>COMITÉ PSDD </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2424928" y="2240072"/>
-        <a:ext cx="1180257" cy="338300"/>
+        <a:off x="2509654" y="2034581"/>
+        <a:ext cx="1456021" cy="367412"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="3113691">
-[...1 lines deleted...]
-          <a:ext cx="1297582" cy="20170"/>
+        <a:xfrm rot="2729090">
+          <a:off x="1432857" y="2256798"/>
+          <a:ext cx="1240421" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="10085"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="1297582" y="10085"/>
+                <a:pt x="1240421" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -24021,63 +8996,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1972081" y="2319014"/>
-        <a:ext cx="64879" cy="64879"/>
+        <a:off x="2022057" y="2236741"/>
+        <a:ext cx="62021" cy="62021"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2404894" y="2682299"/>
-          <a:ext cx="1195565" cy="359350"/>
+          <a:off x="2487896" y="2514865"/>
+          <a:ext cx="1460056" cy="390274"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
@@ -24130,52 +9105,52 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>BUROS/OFICINAS</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2415419" y="2692824"/>
-        <a:ext cx="1174515" cy="338300"/>
+        <a:off x="2499327" y="2526296"/>
+        <a:ext cx="1437194" cy="367412"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="hierarchy" pri="6000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="21">
           <dgm:prSet phldr="1"/>
@@ -26386,122 +11361,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c26dc373-2944-4fff-a656-1635ba5514b5" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3321C239-6B9B-4434-9843-343C895B2290}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEF1655C-9634-4F9E-8B10-9CE0120BF4EA}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A5ED65C-D6F1-4428-897B-A598A0E48A03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEF1655C-9634-4F9E-8B10-9CE0120BF4EA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1609</Words>
-  <Characters>9177</Characters>
+  <Words>1648</Words>
+  <Characters>9399</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10765</CharactersWithSpaces>
+  <CharactersWithSpaces>11025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>