--- v2 (2026-02-14)
+++ v3 (2026-08-08)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75AC3D17" w14:textId="6F5CAD98" w:rsidR="0049316F" w:rsidRPr="00FC57B6" w:rsidRDefault="0049316F" w:rsidP="004201EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8190"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc155179157"/>
       <w:bookmarkStart w:id="1" w:name="_Toc210748807"/>
       <w:bookmarkStart w:id="2" w:name="_Toc496512093"/>
       <w:r w:rsidRPr="00FC57B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Risk Committee T</w:t>
       </w:r>
       <w:r w:rsidR="00CC7467" w:rsidRPr="00FC57B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -145,115 +144,136 @@
       </w:r>
       <w:r w:rsidR="005E49B6" w:rsidRPr="39D929E5">
         <w:t>Crisis</w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F144D5">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r w:rsidR="00337658">
         <w:t>and Business Continuity Management</w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:t xml:space="preserve">, are all integral parts of Risk, and disciplines of effective managing for development results. As UNDP moves towards </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="39D929E5">
         <w:t>programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="39D929E5">
-        <w:t xml:space="preserve"> involving higher level of policy advice and system-wide transformational change, the achievement of programmatic results will increasingly depend on factors fully or partially beyond our control. These include risks which we must navigate and manage in cooperation with partners and other stakeholders. Capitalizing on promising opportunities often requires the organization to take calculated risks. Being agile, responsive, and proactive is critical to our achievement of results. </w:t>
+        <w:t xml:space="preserve"> involving higher </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="39D929E5">
+        <w:t>level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="39D929E5">
+        <w:t xml:space="preserve"> of policy advice and system-wide transformational change, the achievement of programmatic results will increasingly depend on factors fully or partially beyond our control. These include risks which we must navigate and manage in cooperation with partners and other stakeholders. Capitalizing on promising opportunities often requires the organization to take calculated risks. Being agile, responsive, and proactive is critical to our achievement of results. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7469DC39" w14:textId="77777777" w:rsidR="005E5F0C" w:rsidRPr="00CA0F9B" w:rsidRDefault="005E5F0C" w:rsidP="005E5F0C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A783525" w14:textId="5DF73D42" w:rsidR="00CC7467" w:rsidRPr="00CA0F9B" w:rsidRDefault="00CC7467" w:rsidP="39D929E5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="39D929E5">
-        <w:t xml:space="preserve">UNDP’s ERM Policy will guide the conduct and application of ERM and defines roles and responsibilities. At the corporate level, </w:t>
+        <w:t xml:space="preserve">UNDP’s ERM Policy will guide the conduct and application of ERM and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="39D929E5">
+        <w:t>defines</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="39D929E5">
+        <w:t xml:space="preserve"> roles and responsibilities. At the corporate level, </w:t>
       </w:r>
       <w:r w:rsidR="1A9FF334" w:rsidRPr="39D929E5">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:t xml:space="preserve"> Risk Committee</w:t>
       </w:r>
       <w:r w:rsidR="000F3BA0" w:rsidRPr="39D929E5">
         <w:t xml:space="preserve"> is an advisory group </w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:t xml:space="preserve">chaired by the Associate Administrator to oversee the overall implementation, and use, of the </w:t>
       </w:r>
       <w:r w:rsidR="26FA2B0A" w:rsidRPr="39D929E5">
         <w:t xml:space="preserve">risk management </w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:t>framework in UNDP. The Risk Committee is a subcommittee of the EG</w:t>
       </w:r>
       <w:r w:rsidR="00596247" w:rsidRPr="39D929E5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00596247" w:rsidRPr="39D929E5">
         <w:t xml:space="preserve">It </w:t>
       </w:r>
       <w:r w:rsidR="00E203CD" w:rsidRPr="39D929E5">
         <w:t>recommends risks to be escalated to the Administrator and provides advice/review on specific issues at the Administrator’s request</w:t>
       </w:r>
       <w:r w:rsidR="00385309" w:rsidRPr="39D929E5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003262C3" w:rsidRPr="39D929E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00385309" w:rsidRPr="39D929E5">
         <w:t xml:space="preserve">The Risk Committee </w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
-        <w:t>reports back to the EG on the framework on a</w:t>
+        <w:t xml:space="preserve">reports back to the EG on the framework </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="39D929E5">
+        <w:t>on a</w:t>
       </w:r>
       <w:r w:rsidR="0E62C201" w:rsidRPr="39D929E5">
         <w:t>n as needed</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="39D929E5">
         <w:t xml:space="preserve"> basis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C7685D" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="00CA0F9B" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="609BA4DB" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="00D74538" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc155179159"/>
       <w:bookmarkStart w:id="6" w:name="_Toc210748809"/>
       <w:r w:rsidRPr="00D74538">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Duties and Responsibilities</w:t>
@@ -326,51 +346,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifying, </w:t>
       </w:r>
       <w:r w:rsidR="00CC7467" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reviewing and Analyzing Corporate Risks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CDC728" w14:textId="26734713" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="39D929E5">
+    <w:p w14:paraId="01CDC728" w14:textId="42E42D37" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="39D929E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Under this responsibility, the committee will </w:t>
       </w:r>
       <w:r w:rsidR="32B4FF66" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
@@ -489,51 +509,71 @@
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>discussion in other respective forums. (e.g</w:t>
       </w:r>
       <w:r w:rsidR="00965E52" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the OPG, SMG, Crisis Board</w:t>
+        <w:t xml:space="preserve"> the OPG</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="39D929E5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="39D929E5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Crisis Board</w:t>
       </w:r>
       <w:r w:rsidR="0066503C" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5E0B78" w14:textId="2F7A60F8" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="739F9852" w:rsidP="39D929E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -815,239 +855,163 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">risks related to a particular country </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in on-going crisis;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0EF076" w14:textId="10089C4D" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="39D929E5">
+    <w:p w14:paraId="7325471F" w14:textId="639126C1" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="7E950131" w:rsidP="39D929E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="39D929E5">
+        <w:t xml:space="preserve">Private Sector Due Diligence Committee, for escalated risky partnerships with the private sector; </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7467" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:i/>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7325471F" w14:textId="639126C1" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="7E950131" w:rsidP="39D929E5">
+    <w:p w14:paraId="7826617A" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...21 lines deleted...]
-        <w:t>and</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other corporate mechanisms as relevant.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7826617A" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
+    <w:p w14:paraId="737670D7" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0030182E">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="737670D7" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
+    <w:p w14:paraId="116CB618" w14:textId="77777777" w:rsidR="0056693F" w:rsidRPr="0030182E" w:rsidRDefault="0056693F" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21D3DB1F" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Analysis from aggregated Risk Register; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578A0735" w14:textId="04255AED" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="39D929E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>On a</w:t>
       </w:r>
       <w:r w:rsidR="00D138EC">
@@ -1403,51 +1367,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Crisis Management), and Risk Reserves.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75720FAE" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As part of this function, the Committee should also look into the overall knowledge management aspect of risks, including capturing, reviewing lessons learnt and best practices to be applied and/or disseminated across the organization. </w:t>
+        <w:t xml:space="preserve">As part of this function, the Committee should also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>look into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the overall knowledge management aspect of risks, including capturing, reviewing lessons learnt and best practices to be applied and/or disseminated across the organization. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D07A94" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In discharging this function, the Committee might request the Organizational Performance Group (OPG) to provide inputs and comments before relevant policies are proposed to the Executive Group (EG) for endorsement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFB4D9D" w14:textId="3CEBD770" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
@@ -1615,171 +1599,166 @@
         </w:rPr>
         <w:t>Business relationships with high-risk counterparties;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7FC4E0" w14:textId="7D67A2C8" w:rsidR="00306771" w:rsidRPr="0030182E" w:rsidRDefault="00306771" w:rsidP="00306771">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Counterparty relationships to be exited, prohibited and/or added to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0030182E">
-[...2 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:r w:rsidRPr="0007371C">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="0030182E">
+        <w:r w:rsidRPr="0007371C">
           <w:rPr>
-            <w:rStyle w:val="SmartLink"/>
-[...3 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Internal Excluded List</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0030182E">
-[...2 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:r w:rsidRPr="0007371C">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB08CEF" w14:textId="3141C5DB" w:rsidR="00306771" w:rsidRPr="0030182E" w:rsidRDefault="00306771" w:rsidP="00306771">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Counterparties to be added to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0030182E">
-[...2 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:r w:rsidRPr="0007371C">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="0030182E">
+        <w:r w:rsidRPr="0007371C">
           <w:rPr>
-            <w:rStyle w:val="SmartLink"/>
-[...3 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Dispensation List</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="0007371C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231B7236" w14:textId="77777777" w:rsidR="00306771" w:rsidRPr="0030182E" w:rsidRDefault="00306771" w:rsidP="00306771">
+    <w:p w14:paraId="231B7236" w14:textId="77777777" w:rsidR="00306771" w:rsidRDefault="00306771" w:rsidP="00306771">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Any other related matters that require consideration and decision-making at the senior level as deemed fit by the SDO.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5A720141" w14:textId="77777777" w:rsidR="0056693F" w:rsidRPr="0030182E" w:rsidRDefault="0056693F" w:rsidP="0007371C">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6EF93CBC" w14:textId="77777777" w:rsidR="00306771" w:rsidRPr="0030182E" w:rsidRDefault="00306771" w:rsidP="00306771">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Implementation and refinement (as required) of the AML/CFT policy, processes, tools and pilot programs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463DC52E" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="00D74538" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
@@ -1908,71 +1887,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Membership of the Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A1284C" w14:textId="5A5D8A01" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The membership of the Risk Committee shall include adequate representation of corporate perspective on the five risk consequences categories (</w:t>
+        <w:t xml:space="preserve">The membership of the Risk Committee shall include adequate representation of corporate perspective on the five risk consequences categories (i.e. Financial and resourcing; Safety and Security; Programmatic Delivery; Institutional Effectiveness; and Reputational). In that regard, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>i.e.</w:t>
+        <w:t>the permanent</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Financial and resourcing; Safety and Security; Programmatic Delivery; Institutional Effectiveness; and Reputational). In that regard, the permanent membership of the Committee is as follow</w:t>
+        <w:t xml:space="preserve"> membership of the Committee is as follow</w:t>
       </w:r>
       <w:r w:rsidR="00490429">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3993DC61" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2257,58 +2236,109 @@
     <w:p w14:paraId="1AC3DE33" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6730069E" w14:textId="32DF7637" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The membership to the Committee is non-substitutable. In the event that a </w:t>
+        <w:t>The membership</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Committee is non-substitutable. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> member is not available to attend a Risk Committee meeting, the participation </w:t>
       </w:r>
       <w:r w:rsidR="00FF259F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
@@ -2468,58 +2498,89 @@
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deputy Bureau Directors;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF0E62D" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Expert or resource persons on particular issues;</w:t>
+        <w:t>Expert</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or resource persons on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>particular issues</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0030182E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABAF81B" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="0030182E" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030182E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other staff as necessary. </w:t>
@@ -2619,57 +2680,57 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is a sub-committee to the Executive Group. The relationship with other corporate decision-making structures can be depicted as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527BCB06" w14:textId="5DB6373C" w:rsidR="00CC7467" w:rsidRDefault="00BA4AEF" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3271E718" wp14:editId="6972A707">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3271E718" wp14:editId="5C0A0221">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>349250</wp:posOffset>
+                  <wp:posOffset>420812</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2362200</wp:posOffset>
+                  <wp:posOffset>2386054</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1790700" cy="742950"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="311276209" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1790700" cy="742950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
@@ -2726,51 +2787,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3271E718" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:27.5pt;margin-top:186pt;width:141pt;height:58.5pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASnWJ6MwIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/xomixGnCJrkWFA&#10;0RZIhp4VWUoMyKImKbGzXz9KdtKs22nYRaZIio/vIz2/6xpFjsK6GnRJs1FKidAcqlrvSvp9s/r0&#10;mRLnma6YAi1KehKO3i0+fpi3phA57EFVwhIMol3RmpLuvTdFkji+Fw1zIzBCo1GCbZjHq90llWUt&#10;Rm9UkqfpJGnBVsYCF86h9qE30kWML6Xg/llKJzxRJcXafDxtPLfhTBZzVuwsM/uaD2Wwf6iiYbXG&#10;pJdQD8wzcrD1H6GamltwIP2IQ5OAlDUXsQfsJkvfdbPeMyNiLwiOMxeY3P8Ly5+OL5bUVUlvsiyf&#10;TvJ0RolmDVK1EZ0nX6AjWUCpNa5A57VBd9+hGtk+6x0qQ/OdtE34YlsE7Yj36YJxCMbDo+ksnaZo&#10;4mibjvPZbSQheXttrPNfBTQkCCW1yGGElh0fncdK0PXsEpJpWNVKRR6VJm1JJzcY8jcLvlAaH4Ye&#10;+lqD5LttNzS2heqEfVno58MZvqox+SNz/oVZHAisF4fcP+MhFWASGCRK9mB//k0f/JEntFLS4oCV&#10;1P04MCsoUd80MjjLxuMwkfEyvp3meLHXlu21RR+ae8AZznCdDI9i8PfqLEoLzSvuwjJkRRPTHHOX&#10;1J/Fe9+PPe4SF8tldMIZNMw/6rXhIXQALUC76V6ZNQP+Hpl7gvMosuIdDb1vD/fy4EHWkaMAcI/q&#10;gDvOb6Ru2LWwINf36PX2R1j8AgAA//8DAFBLAwQUAAYACAAAACEADyad4eEAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOLIBaRoWlIGhOjh9ZevC3sFojsLLLbFv31jie9&#10;vZd5efO9YjXbQZzM5HtHCLeLCIShxumeWoT92+YmA+GDIq0GRwbhy3hYlZcXhcq1O9PWnHahFVxC&#10;PlcIXQhjLqVvOmOVX7jREN8ObrIqsJ1aqSd15nI7yDiK7qVVPfGHTo2m6kzzsTtahOdq86q2dWyz&#10;76F6ejmsx8/9e4p4fTWvH0EEM4e/MPziMzqUzFS7I2kvBoQ05SkBIVnGLDiQJEsWNcJd9hCBLAv5&#10;f0L5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABKdYnozAgAAWQQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA8mneHhAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:33.15pt;margin-top:187.9pt;width:141pt;height:58.5pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDx2ZvPFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6127ThyvvI7cRK4q&#10;WUkkp8oZs+BdCRgK2Lvur+/A+qtpT1UvMDDDfLz3mN13WpG9cL4BU9LhIKdEGA5VY7Yl/f66/HRH&#10;iQ/MVEyBESU9CE/v5x8/zFpbiBHUoCrhCCYxvmhtSesQbJFlntdCMz8AKww6JTjNAh7dNqscazG7&#10;Vtkoz2+zFlxlHXDhPd4+9k46T/mlFDw8S+lFIKqk2FtIq0vrJq7ZfMaKrWO2bvixDfYPXWjWGCx6&#10;TvXIAiM71/yRSjfcgQcZBhx0BlI2XKQZcJph/m6adc2sSLMgON6eYfL/Ly1/2q/tiyOh+wIdEhgB&#10;aa0vPF7GeTrpdNyxU4J+hPBwhk10gfD4aDLNJzm6OPom49H0JuGaXV5b58NXAZpEo6QOaUlosf3K&#10;B6yIoaeQWMzAslEqUaMMaUt6+xlT/ubBF8rgw0uv0QrdpjsOsIHqgHM56Cn3li8bLL5iPrwwhxxj&#10;v6jb8IyLVIBF4GhRUoP7+bf7GI/Qo5eSFjVTUv9jx5ygRH0zSMp0OB5HkaXD+GYywoO79myuPWan&#10;HwBlOcQfYnkyY3xQJ1M60G8o70Wsii5mONYuaTiZD6FXMn4PLhaLFISysiyszNrymDqCFqF97d6Y&#10;s0f8AzL3BCd1seIdDX1sD/diF0A2iaMIcI/qEXeUZKLu+H2i5q/PKeryyee/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAQJUvGeIAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiyl&#10;3UpXmk5TpQkJscPGLrulTdZWJE5psq3w9JgTHG1/+v39xWqyhl306HuHAh5nETCNjVM9tgIO75uH&#10;DJgPEpU0DrWAL+1hVd7eFDJX7oo7fdmHllEI+lwK6EIYcs5902kr/cwNGul2cqOVgcax5WqUVwq3&#10;hsdRlHIre6QPnRx01enmY3+2Al6rzVbu6thm36Z6eTuth8/DcSHE/d20fgYW9BT+YPjVJ3Uoyal2&#10;Z1SeGQFpmhApIHlaUAUCknlGm1rAfBlnwMuC/69Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDx2ZvPFQIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBAlS8Z4gAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0F0425AD" w14:textId="1D43BBC8" w:rsidR="0065129A" w:rsidRPr="0065129A" w:rsidRDefault="00BA4AEF" w:rsidP="00BA4AEF">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">RC: </w:t>
                       </w:r>
                       <w:r w:rsidR="0065129A" w:rsidRPr="0065129A">
                         <w:rPr>
                           <w:b/>
@@ -2791,88 +2852,88 @@
                       </w:r>
                       <w:r w:rsidR="0065129A" w:rsidRPr="0065129A">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> RECOMMENDATION AND MONITORING</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="03B03825" w14:textId="77777777" w:rsidR="00BA4AEF" w:rsidRDefault="00BA4AEF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CC7467">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03BE23E9" wp14:editId="508BC618">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03BE23E9" wp14:editId="248ED0FB">
             <wp:extent cx="4273550" cy="3206750"/>
-            <wp:effectExtent l="0" t="57150" r="0" b="50800"/>
+            <wp:effectExtent l="57150" t="57150" r="0" b="50800"/>
             <wp:docPr id="4" name="Diagram 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId13" r:lo="rId14" r:qs="rId15" r:cs="rId16"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="14463337" w14:textId="77777777" w:rsidR="00C42B04" w:rsidRDefault="00C42B04" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72289798" w14:textId="77777777" w:rsidR="00CC7467" w:rsidRPr="000D7E1A" w:rsidRDefault="00CC7467" w:rsidP="00CC7467">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A4C8A12" w14:textId="0A82B01C" w:rsidR="00CC7467" w:rsidRPr="002C7BDE" w:rsidRDefault="00CC7467" w:rsidP="39D929E5">
+    <w:p w14:paraId="1A4C8A12" w14:textId="3D212886" w:rsidR="00CC7467" w:rsidRPr="002C7BDE" w:rsidRDefault="00CC7467" w:rsidP="39D929E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Risk Committee reviews, analyses and </w:t>
       </w:r>
       <w:r w:rsidR="0028212A" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
@@ -2920,89 +2981,69 @@
       <w:r w:rsidR="00402314" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> escalat</w:t>
       </w:r>
       <w:r w:rsidR="00032514" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ion</w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> through the different corporate mechanisms and data sources (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> through the different corporate mechanisms and data sources (e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="00490429" w:rsidRPr="39D929E5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OPG</w:t>
+      </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>e.g.</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> SMG, Crisis Board, Risk Register</w:t>
+        <w:t>, Crisis Board, Risk Register</w:t>
       </w:r>
       <w:r w:rsidR="00032514" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, etc</w:t>
       </w:r>
       <w:r w:rsidR="0028212A" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3667,72 +3708,80 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Record and present escalated risks for committee deliberations; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132E729D" w14:textId="48FDC766" w:rsidR="12802F0C" w:rsidRDefault="12802F0C" w:rsidP="39D929E5">
+    <w:p w14:paraId="132E729D" w14:textId="3C1C65A9" w:rsidR="12802F0C" w:rsidRDefault="12802F0C" w:rsidP="39D929E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Facilitate the presentation of evidence relating to critical risks of strategic importance.</w:t>
+        <w:t>Facilitate the presentation of evidence relating to critical risks of strategic importance</w:t>
+      </w:r>
+      <w:r w:rsidR="0056693F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556581AC" w14:textId="13761B81" w:rsidR="00CC7467" w:rsidRPr="002C7BDE" w:rsidRDefault="00CC7467" w:rsidP="39D929E5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3753,450 +3802,514 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="3EEE2A5B" w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>risks in the corporate risk register</w:t>
       </w:r>
       <w:r w:rsidRPr="39D929E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62569123" w14:textId="77777777" w:rsidR="003774EB" w:rsidRPr="00FC57B6" w:rsidRDefault="00CC7467" w:rsidP="00FC57B6">
+    <w:p w14:paraId="73EF4E86" w14:textId="7E904ACA" w:rsidR="00990E16" w:rsidRDefault="00CC7467" w:rsidP="00893B3A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="39D929E5">
+      </w:pPr>
+      <w:r w:rsidRPr="0007371C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Any other tasks as assigned by the chair of the Committe</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC57B6">
+        <w:t xml:space="preserve">Any other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0007371C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>e.</w:t>
-      </w:r>
+        <w:t>tasks as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007371C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assigned by the chair of the Committe</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC57B6" w:rsidRPr="0007371C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0007371C" w:rsidRPr="0007371C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0D2F47DA" w14:textId="77777777" w:rsidR="00FC57B6" w:rsidRDefault="00FC57B6" w:rsidP="00FC57B6">
-[...53 lines deleted...]
-      <w:pgSz w:w="16834" w:h="11909" w:orient="landscape" w:code="9"/>
+    <w:sectPr w:rsidR="00990E16" w:rsidSect="0007371C">
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F210B1" w14:textId="77777777" w:rsidR="00571860" w:rsidRDefault="00571860" w:rsidP="00B23B3E">
+    <w:p w14:paraId="04017EF0" w14:textId="77777777" w:rsidR="003E4715" w:rsidRDefault="003E4715" w:rsidP="00B23B3E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F2301E8" w14:textId="77777777" w:rsidR="00571860" w:rsidRDefault="00571860" w:rsidP="00B23B3E">
+    <w:p w14:paraId="78BA5EFA" w14:textId="77777777" w:rsidR="003E4715" w:rsidRDefault="003E4715" w:rsidP="00B23B3E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="492F81B9" w14:textId="77777777" w:rsidR="00571860" w:rsidRDefault="00571860"/>
+    <w:p w14:paraId="7A122B9A" w14:textId="77777777" w:rsidR="003E4715" w:rsidRDefault="003E4715"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Corbel"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C33B669" w14:textId="77777777" w:rsidR="00FC57B6" w:rsidRPr="003C4541" w:rsidRDefault="00FC57B6" w:rsidP="00FC57B6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C986252" w14:textId="48245207" w:rsidR="00E671D6" w:rsidRPr="00E671D6" w:rsidRDefault="00E671D6" w:rsidP="00E671D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
-      <w:jc w:val="center"/>
-[...5 lines deleted...]
-      <w:rPr>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-      </w:rPr>
-      <w:t xml:space="preserve">Page </w:t>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F44EB7">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>P</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>a</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F44EB7">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>g</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>w</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F44EB7">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00661132">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r w:rsidRPr="00F44EB7">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r w:rsidRPr="00661132">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r w:rsidRPr="00661132">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r w:rsidRPr="00F44EB7">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-      </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>of</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F44EB7">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00661132">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r w:rsidRPr="00F44EB7">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r w:rsidRPr="00661132">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>39</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r w:rsidRPr="00661132">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00FC57B6">
-      <w:rPr>
+    <w:r w:rsidRPr="00F44EB7">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-      </w:rPr>
-      <w:t xml:space="preserve">                                           Effective Date: 29/08/2025</w:t>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                               </w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">                 </w:t>
+    <w:r w:rsidR="00760997">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">           </w:t>
     </w:r>
-    <w:r w:rsidRPr="006A463F">
-[...1 lines deleted...]
-        <w:lang w:val="es-ES"/>
+    <w:r w:rsidRPr="00F44EB7">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E671D6">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>Effective Date</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F44EB7">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: 29/08/2025                 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00661132">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6363EDBD" w14:textId="77777777" w:rsidR="00571860" w:rsidRDefault="00571860" w:rsidP="00B23B3E">
+    <w:p w14:paraId="2C106631" w14:textId="77777777" w:rsidR="003E4715" w:rsidRDefault="003E4715" w:rsidP="00B23B3E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3900D627" w14:textId="77777777" w:rsidR="00571860" w:rsidRDefault="00571860" w:rsidP="00B23B3E">
+    <w:p w14:paraId="3C06C9BF" w14:textId="77777777" w:rsidR="003E4715" w:rsidRDefault="003E4715" w:rsidP="00B23B3E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="404E9562" w14:textId="77777777" w:rsidR="00571860" w:rsidRDefault="00571860"/>
+    <w:p w14:paraId="3ABE754A" w14:textId="77777777" w:rsidR="003E4715" w:rsidRDefault="003E4715"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6A9BDE32" w14:textId="77777777" w:rsidR="00306771" w:rsidRPr="00803AE2" w:rsidRDefault="00306771" w:rsidP="00306771">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D74538">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D74538">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Senior Designated Officer (SDO) is responsible for ensuring the effective implementation of the AML/CFT policy at UNDP and decision-making on matters presenting heightened risks to the organization, including escalated cases. The role of the SDO is assigned to the Associate Administrator (AA). The AA also serves as UNDP's Chief Risk Officer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0" w:tplc="00000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
@@ -11325,300 +11438,300 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="192614771">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2129154509">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1433630339">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1387222648">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1216117659">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1868523659">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="878277884">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1581015544">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2057851863">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1848011317">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1425614282">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="376704343">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="413360310">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="817723212">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1506436006">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="354426095">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1587029734">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="861628397">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="835346424">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1870560404">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="140924742">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="349647367">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1661083876">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="724524447">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="241111128">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="877933139">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2025865823">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="892618877">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1682659050">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1763063709">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="50077392">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1537893309">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1660042395">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="167214137">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1995330708">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1964001446">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="268783376">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1637637741">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1469519165">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1780031882">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="619072028">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="65106560">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="2059159836">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1025133647">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="122702708">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="65953521">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="205144588">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1466655968">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="2052026783">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="813987077">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="1167936354">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="1821995771">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="720595980">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="1818037358">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="414205581">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="836388926">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="1242368257">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="933900656">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="480658991">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="711152503">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="469901995">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="62">
+  <w:num w:numId="62" w16cid:durableId="683476900">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="63">
+  <w:num w:numId="63" w16cid:durableId="1070881907">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="64">
+  <w:num w:numId="64" w16cid:durableId="67306996">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="65">
+  <w:num w:numId="65" w16cid:durableId="1075202749">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="66">
+  <w:num w:numId="66" w16cid:durableId="531764594">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="67">
+  <w:num w:numId="67" w16cid:durableId="715009246">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="68">
+  <w:num w:numId="68" w16cid:durableId="1763449738">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="69">
+  <w:num w:numId="69" w16cid:durableId="1781340068">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="70">
+  <w:num w:numId="70" w16cid:durableId="1256547898">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="64"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF1167"/>
     <w:rsid w:val="00000C84"/>
     <w:rsid w:val="000014F3"/>
     <w:rsid w:val="00001E35"/>
     <w:rsid w:val="000022DE"/>
@@ -11737,74 +11850,76 @@
     <w:rsid w:val="00063788"/>
     <w:rsid w:val="000643DA"/>
     <w:rsid w:val="000648DD"/>
     <w:rsid w:val="00064C26"/>
     <w:rsid w:val="00064CD5"/>
     <w:rsid w:val="00065458"/>
     <w:rsid w:val="00065FAD"/>
     <w:rsid w:val="0006699D"/>
     <w:rsid w:val="00067527"/>
     <w:rsid w:val="0006780F"/>
     <w:rsid w:val="00067968"/>
     <w:rsid w:val="00067EB2"/>
     <w:rsid w:val="00067F87"/>
     <w:rsid w:val="0007018B"/>
     <w:rsid w:val="00070C42"/>
     <w:rsid w:val="00070EC3"/>
     <w:rsid w:val="000710C2"/>
     <w:rsid w:val="000717A4"/>
     <w:rsid w:val="000717C3"/>
     <w:rsid w:val="00071A01"/>
     <w:rsid w:val="00071AA0"/>
     <w:rsid w:val="00072BE0"/>
     <w:rsid w:val="00072D4F"/>
     <w:rsid w:val="00072D53"/>
     <w:rsid w:val="00073045"/>
+    <w:rsid w:val="0007371C"/>
     <w:rsid w:val="000738AC"/>
     <w:rsid w:val="00074F8E"/>
     <w:rsid w:val="0007506E"/>
     <w:rsid w:val="000752C8"/>
     <w:rsid w:val="000766F1"/>
     <w:rsid w:val="0007673B"/>
     <w:rsid w:val="000772B0"/>
     <w:rsid w:val="0007763F"/>
     <w:rsid w:val="000804E9"/>
     <w:rsid w:val="00080B23"/>
     <w:rsid w:val="0008137B"/>
     <w:rsid w:val="00081772"/>
     <w:rsid w:val="000818F6"/>
     <w:rsid w:val="00081B62"/>
     <w:rsid w:val="00081DF5"/>
     <w:rsid w:val="00082082"/>
     <w:rsid w:val="00083559"/>
     <w:rsid w:val="00083BE0"/>
     <w:rsid w:val="00083FBF"/>
     <w:rsid w:val="000848AF"/>
     <w:rsid w:val="000849D9"/>
     <w:rsid w:val="00085DAB"/>
     <w:rsid w:val="00085E70"/>
     <w:rsid w:val="00086B53"/>
+    <w:rsid w:val="000872AA"/>
     <w:rsid w:val="00087AA3"/>
     <w:rsid w:val="00090286"/>
     <w:rsid w:val="0009047C"/>
     <w:rsid w:val="000907FE"/>
     <w:rsid w:val="00091A24"/>
     <w:rsid w:val="00091E88"/>
     <w:rsid w:val="00092115"/>
     <w:rsid w:val="00092644"/>
     <w:rsid w:val="000935D7"/>
     <w:rsid w:val="000939AD"/>
     <w:rsid w:val="00093C5E"/>
     <w:rsid w:val="000942FD"/>
     <w:rsid w:val="00094B60"/>
     <w:rsid w:val="00095BC6"/>
     <w:rsid w:val="00095D28"/>
     <w:rsid w:val="00096167"/>
     <w:rsid w:val="00096511"/>
     <w:rsid w:val="00096E21"/>
     <w:rsid w:val="00097344"/>
     <w:rsid w:val="0009779E"/>
     <w:rsid w:val="00097997"/>
     <w:rsid w:val="000A031F"/>
     <w:rsid w:val="000A1552"/>
     <w:rsid w:val="000A19DC"/>
     <w:rsid w:val="000A21C6"/>
@@ -11847,50 +11962,51 @@
     <w:rsid w:val="000C48DA"/>
     <w:rsid w:val="000C4BB0"/>
     <w:rsid w:val="000C62FE"/>
     <w:rsid w:val="000C6C00"/>
     <w:rsid w:val="000C6C80"/>
     <w:rsid w:val="000C6F1C"/>
     <w:rsid w:val="000C7139"/>
     <w:rsid w:val="000D0816"/>
     <w:rsid w:val="000D0882"/>
     <w:rsid w:val="000D0B0F"/>
     <w:rsid w:val="000D1E6D"/>
     <w:rsid w:val="000D2BA5"/>
     <w:rsid w:val="000D2CA0"/>
     <w:rsid w:val="000D2FE6"/>
     <w:rsid w:val="000D4423"/>
     <w:rsid w:val="000D46FD"/>
     <w:rsid w:val="000D4CE7"/>
     <w:rsid w:val="000D5319"/>
     <w:rsid w:val="000D55AD"/>
     <w:rsid w:val="000D6679"/>
     <w:rsid w:val="000D690D"/>
     <w:rsid w:val="000D6E19"/>
     <w:rsid w:val="000E0BED"/>
     <w:rsid w:val="000E1A8A"/>
     <w:rsid w:val="000E1CA3"/>
+    <w:rsid w:val="000E28E2"/>
     <w:rsid w:val="000E3BE7"/>
     <w:rsid w:val="000E4579"/>
     <w:rsid w:val="000E5983"/>
     <w:rsid w:val="000E5AC0"/>
     <w:rsid w:val="000E6DDB"/>
     <w:rsid w:val="000E7061"/>
     <w:rsid w:val="000F0732"/>
     <w:rsid w:val="000F08C2"/>
     <w:rsid w:val="000F0AC4"/>
     <w:rsid w:val="000F0F33"/>
     <w:rsid w:val="000F1560"/>
     <w:rsid w:val="000F157F"/>
     <w:rsid w:val="000F15A3"/>
     <w:rsid w:val="000F168C"/>
     <w:rsid w:val="000F1DEB"/>
     <w:rsid w:val="000F2438"/>
     <w:rsid w:val="000F2943"/>
     <w:rsid w:val="000F2977"/>
     <w:rsid w:val="000F2BD5"/>
     <w:rsid w:val="000F3081"/>
     <w:rsid w:val="000F32A1"/>
     <w:rsid w:val="000F3394"/>
     <w:rsid w:val="000F3872"/>
     <w:rsid w:val="000F3BA0"/>
     <w:rsid w:val="000F5324"/>
@@ -12140,50 +12256,51 @@
     <w:rsid w:val="001E17C4"/>
     <w:rsid w:val="001E1ADF"/>
     <w:rsid w:val="001E1C5A"/>
     <w:rsid w:val="001E1D3C"/>
     <w:rsid w:val="001E20FA"/>
     <w:rsid w:val="001E25BE"/>
     <w:rsid w:val="001E2FB8"/>
     <w:rsid w:val="001E3758"/>
     <w:rsid w:val="001E4293"/>
     <w:rsid w:val="001E4355"/>
     <w:rsid w:val="001E49E1"/>
     <w:rsid w:val="001E4AD3"/>
     <w:rsid w:val="001E4B9F"/>
     <w:rsid w:val="001E4C82"/>
     <w:rsid w:val="001E50B1"/>
     <w:rsid w:val="001E5503"/>
     <w:rsid w:val="001E5621"/>
     <w:rsid w:val="001E5D3F"/>
     <w:rsid w:val="001E6BE6"/>
     <w:rsid w:val="001E6E26"/>
     <w:rsid w:val="001E6F11"/>
     <w:rsid w:val="001E7D54"/>
     <w:rsid w:val="001E7ED7"/>
     <w:rsid w:val="001F143E"/>
     <w:rsid w:val="001F1BAC"/>
+    <w:rsid w:val="001F21B3"/>
     <w:rsid w:val="001F2793"/>
     <w:rsid w:val="001F2E01"/>
     <w:rsid w:val="001F2E7E"/>
     <w:rsid w:val="001F42EB"/>
     <w:rsid w:val="001F43AC"/>
     <w:rsid w:val="001F4843"/>
     <w:rsid w:val="001F48F3"/>
     <w:rsid w:val="001F4C7C"/>
     <w:rsid w:val="001F59EB"/>
     <w:rsid w:val="001F5CFB"/>
     <w:rsid w:val="001F6221"/>
     <w:rsid w:val="001F6232"/>
     <w:rsid w:val="001F62E6"/>
     <w:rsid w:val="001F6643"/>
     <w:rsid w:val="001F7259"/>
     <w:rsid w:val="001F780B"/>
     <w:rsid w:val="0020004F"/>
     <w:rsid w:val="0020069B"/>
     <w:rsid w:val="00201B04"/>
     <w:rsid w:val="002024D9"/>
     <w:rsid w:val="002034A1"/>
     <w:rsid w:val="00203502"/>
     <w:rsid w:val="00203BE0"/>
     <w:rsid w:val="00203E32"/>
     <w:rsid w:val="00204371"/>
@@ -12692,50 +12809,51 @@
     <w:rsid w:val="003D1BFA"/>
     <w:rsid w:val="003D2C00"/>
     <w:rsid w:val="003D3116"/>
     <w:rsid w:val="003D33F4"/>
     <w:rsid w:val="003D34ED"/>
     <w:rsid w:val="003D378A"/>
     <w:rsid w:val="003D3A20"/>
     <w:rsid w:val="003D3EB1"/>
     <w:rsid w:val="003D474D"/>
     <w:rsid w:val="003D4F3D"/>
     <w:rsid w:val="003D5D76"/>
     <w:rsid w:val="003D5F97"/>
     <w:rsid w:val="003D68C3"/>
     <w:rsid w:val="003D739F"/>
     <w:rsid w:val="003D74B6"/>
     <w:rsid w:val="003D7CDE"/>
     <w:rsid w:val="003E1AC5"/>
     <w:rsid w:val="003E1B7B"/>
     <w:rsid w:val="003E21B2"/>
     <w:rsid w:val="003E22D7"/>
     <w:rsid w:val="003E28AC"/>
     <w:rsid w:val="003E2A4B"/>
     <w:rsid w:val="003E3416"/>
     <w:rsid w:val="003E3B2E"/>
     <w:rsid w:val="003E3DDA"/>
+    <w:rsid w:val="003E4715"/>
     <w:rsid w:val="003E506C"/>
     <w:rsid w:val="003E51F7"/>
     <w:rsid w:val="003E555D"/>
     <w:rsid w:val="003E5B93"/>
     <w:rsid w:val="003E6054"/>
     <w:rsid w:val="003E6525"/>
     <w:rsid w:val="003E658D"/>
     <w:rsid w:val="003E6892"/>
     <w:rsid w:val="003E7919"/>
     <w:rsid w:val="003F01EE"/>
     <w:rsid w:val="003F0B53"/>
     <w:rsid w:val="003F0F13"/>
     <w:rsid w:val="003F1961"/>
     <w:rsid w:val="003F1F2D"/>
     <w:rsid w:val="003F20B7"/>
     <w:rsid w:val="003F2447"/>
     <w:rsid w:val="003F2869"/>
     <w:rsid w:val="003F2BB7"/>
     <w:rsid w:val="003F30E8"/>
     <w:rsid w:val="003F4A7A"/>
     <w:rsid w:val="003F5158"/>
     <w:rsid w:val="003F5241"/>
     <w:rsid w:val="003F569D"/>
     <w:rsid w:val="003F5A9E"/>
     <w:rsid w:val="003F6764"/>
@@ -13108,50 +13226,51 @@
     <w:rsid w:val="005477FC"/>
     <w:rsid w:val="00547B6B"/>
     <w:rsid w:val="00550750"/>
     <w:rsid w:val="005508BA"/>
     <w:rsid w:val="005513FE"/>
     <w:rsid w:val="00551E59"/>
     <w:rsid w:val="00552315"/>
     <w:rsid w:val="0055264A"/>
     <w:rsid w:val="00552B34"/>
     <w:rsid w:val="00552DD5"/>
     <w:rsid w:val="0055346A"/>
     <w:rsid w:val="00554210"/>
     <w:rsid w:val="00554FA1"/>
     <w:rsid w:val="005550B6"/>
     <w:rsid w:val="00555A61"/>
     <w:rsid w:val="00555B49"/>
     <w:rsid w:val="00555CC2"/>
     <w:rsid w:val="00555D6E"/>
     <w:rsid w:val="00555FF0"/>
     <w:rsid w:val="00557218"/>
     <w:rsid w:val="00557CA4"/>
     <w:rsid w:val="00560E1D"/>
     <w:rsid w:val="005616C1"/>
     <w:rsid w:val="00562AFD"/>
     <w:rsid w:val="005667BB"/>
+    <w:rsid w:val="0056693F"/>
     <w:rsid w:val="005669C6"/>
     <w:rsid w:val="00567D6F"/>
     <w:rsid w:val="00570B4A"/>
     <w:rsid w:val="00570B92"/>
     <w:rsid w:val="00570D10"/>
     <w:rsid w:val="005713E9"/>
     <w:rsid w:val="0057170B"/>
     <w:rsid w:val="00571860"/>
     <w:rsid w:val="00571F0B"/>
     <w:rsid w:val="005725FB"/>
     <w:rsid w:val="0057298F"/>
     <w:rsid w:val="005735C5"/>
     <w:rsid w:val="00574B3D"/>
     <w:rsid w:val="00575DC8"/>
     <w:rsid w:val="00576017"/>
     <w:rsid w:val="00576751"/>
     <w:rsid w:val="00576D42"/>
     <w:rsid w:val="00580332"/>
     <w:rsid w:val="00581285"/>
     <w:rsid w:val="00581400"/>
     <w:rsid w:val="00581B26"/>
     <w:rsid w:val="00581DA1"/>
     <w:rsid w:val="0058262F"/>
     <w:rsid w:val="005829D9"/>
     <w:rsid w:val="0058476A"/>
@@ -13298,50 +13417,51 @@
     <w:rsid w:val="006132DC"/>
     <w:rsid w:val="006138E6"/>
     <w:rsid w:val="0061416E"/>
     <w:rsid w:val="00614858"/>
     <w:rsid w:val="00614C6B"/>
     <w:rsid w:val="0061533F"/>
     <w:rsid w:val="00615931"/>
     <w:rsid w:val="00615D55"/>
     <w:rsid w:val="00616490"/>
     <w:rsid w:val="00617229"/>
     <w:rsid w:val="00617296"/>
     <w:rsid w:val="006172C6"/>
     <w:rsid w:val="0061773E"/>
     <w:rsid w:val="00620BC4"/>
     <w:rsid w:val="00620E3F"/>
     <w:rsid w:val="00621DBB"/>
     <w:rsid w:val="00623004"/>
     <w:rsid w:val="00623728"/>
     <w:rsid w:val="00623B18"/>
     <w:rsid w:val="0062440E"/>
     <w:rsid w:val="0062466D"/>
     <w:rsid w:val="00624AA8"/>
     <w:rsid w:val="00624E54"/>
     <w:rsid w:val="00625770"/>
     <w:rsid w:val="006258AE"/>
+    <w:rsid w:val="00625FBB"/>
     <w:rsid w:val="006264A5"/>
     <w:rsid w:val="00626966"/>
     <w:rsid w:val="00627880"/>
     <w:rsid w:val="006305EC"/>
     <w:rsid w:val="00630611"/>
     <w:rsid w:val="006308BE"/>
     <w:rsid w:val="00630CA5"/>
     <w:rsid w:val="006310BF"/>
     <w:rsid w:val="006311AA"/>
     <w:rsid w:val="006323D9"/>
     <w:rsid w:val="006324DF"/>
     <w:rsid w:val="00633752"/>
     <w:rsid w:val="0063380E"/>
     <w:rsid w:val="00633822"/>
     <w:rsid w:val="00634CA7"/>
     <w:rsid w:val="00635577"/>
     <w:rsid w:val="00635953"/>
     <w:rsid w:val="006359D6"/>
     <w:rsid w:val="0063685D"/>
     <w:rsid w:val="006373C4"/>
     <w:rsid w:val="00637A41"/>
     <w:rsid w:val="00640367"/>
     <w:rsid w:val="006403FA"/>
     <w:rsid w:val="006404D9"/>
     <w:rsid w:val="006406C7"/>
@@ -13619,66 +13739,68 @@
     <w:rsid w:val="00726859"/>
     <w:rsid w:val="0072792F"/>
     <w:rsid w:val="00727C09"/>
     <w:rsid w:val="0072F529"/>
     <w:rsid w:val="0073021C"/>
     <w:rsid w:val="0073119D"/>
     <w:rsid w:val="0073128F"/>
     <w:rsid w:val="00731CCB"/>
     <w:rsid w:val="0073230F"/>
     <w:rsid w:val="00732CBD"/>
     <w:rsid w:val="00732DEA"/>
     <w:rsid w:val="00733138"/>
     <w:rsid w:val="00733271"/>
     <w:rsid w:val="0073504C"/>
     <w:rsid w:val="007357E1"/>
     <w:rsid w:val="0073596B"/>
     <w:rsid w:val="00735AF8"/>
     <w:rsid w:val="00735C2F"/>
     <w:rsid w:val="0073635C"/>
     <w:rsid w:val="00736420"/>
     <w:rsid w:val="00736C68"/>
     <w:rsid w:val="00741E0A"/>
     <w:rsid w:val="00742786"/>
     <w:rsid w:val="0074327D"/>
     <w:rsid w:val="007433F2"/>
+    <w:rsid w:val="007438C2"/>
     <w:rsid w:val="00743FB2"/>
     <w:rsid w:val="00744E8D"/>
     <w:rsid w:val="00744F68"/>
     <w:rsid w:val="00745DA0"/>
     <w:rsid w:val="00746323"/>
     <w:rsid w:val="007467F9"/>
     <w:rsid w:val="007506B4"/>
     <w:rsid w:val="0075188E"/>
     <w:rsid w:val="00752EBE"/>
     <w:rsid w:val="00753B1B"/>
     <w:rsid w:val="00753EE1"/>
     <w:rsid w:val="00754075"/>
     <w:rsid w:val="00754529"/>
     <w:rsid w:val="00754583"/>
     <w:rsid w:val="007566DF"/>
     <w:rsid w:val="00757003"/>
+    <w:rsid w:val="00760997"/>
     <w:rsid w:val="00760A92"/>
     <w:rsid w:val="00760DCA"/>
     <w:rsid w:val="00760ED2"/>
     <w:rsid w:val="0076146D"/>
     <w:rsid w:val="00762397"/>
     <w:rsid w:val="007625AC"/>
     <w:rsid w:val="007628D8"/>
     <w:rsid w:val="007629AB"/>
     <w:rsid w:val="00762F8D"/>
     <w:rsid w:val="00763124"/>
     <w:rsid w:val="007638D8"/>
     <w:rsid w:val="00763A94"/>
     <w:rsid w:val="00763BB9"/>
     <w:rsid w:val="00763D68"/>
     <w:rsid w:val="00763DB2"/>
     <w:rsid w:val="007646D8"/>
     <w:rsid w:val="00764AB4"/>
     <w:rsid w:val="00764C11"/>
     <w:rsid w:val="00765D33"/>
     <w:rsid w:val="0076613D"/>
     <w:rsid w:val="007667C8"/>
     <w:rsid w:val="00766ECF"/>
     <w:rsid w:val="0076710F"/>
     <w:rsid w:val="007679DE"/>
     <w:rsid w:val="00767A3E"/>
@@ -13839,50 +13961,51 @@
     <w:rsid w:val="007F724B"/>
     <w:rsid w:val="007F77DA"/>
     <w:rsid w:val="007F7AFC"/>
     <w:rsid w:val="008009AE"/>
     <w:rsid w:val="0080161A"/>
     <w:rsid w:val="00801B66"/>
     <w:rsid w:val="00802BAC"/>
     <w:rsid w:val="00803691"/>
     <w:rsid w:val="008044C1"/>
     <w:rsid w:val="00804811"/>
     <w:rsid w:val="00805482"/>
     <w:rsid w:val="00805ACB"/>
     <w:rsid w:val="0080651B"/>
     <w:rsid w:val="00806FB4"/>
     <w:rsid w:val="008070AB"/>
     <w:rsid w:val="008076A6"/>
     <w:rsid w:val="00807737"/>
     <w:rsid w:val="00807738"/>
     <w:rsid w:val="00807DF6"/>
     <w:rsid w:val="0081079C"/>
     <w:rsid w:val="00811187"/>
     <w:rsid w:val="00811228"/>
     <w:rsid w:val="00812012"/>
     <w:rsid w:val="0081204A"/>
     <w:rsid w:val="00812621"/>
+    <w:rsid w:val="00812E0F"/>
     <w:rsid w:val="008133B6"/>
     <w:rsid w:val="00813E96"/>
     <w:rsid w:val="008151CB"/>
     <w:rsid w:val="0081596E"/>
     <w:rsid w:val="00815D6E"/>
     <w:rsid w:val="008173E0"/>
     <w:rsid w:val="0081777D"/>
     <w:rsid w:val="00817D44"/>
     <w:rsid w:val="0082080D"/>
     <w:rsid w:val="00821219"/>
     <w:rsid w:val="00822409"/>
     <w:rsid w:val="00822F33"/>
     <w:rsid w:val="00824163"/>
     <w:rsid w:val="008243D3"/>
     <w:rsid w:val="00824C32"/>
     <w:rsid w:val="0082500A"/>
     <w:rsid w:val="008271E9"/>
     <w:rsid w:val="00827259"/>
     <w:rsid w:val="00827D3B"/>
     <w:rsid w:val="00830377"/>
     <w:rsid w:val="00830815"/>
     <w:rsid w:val="00830CA8"/>
     <w:rsid w:val="00831BD1"/>
     <w:rsid w:val="00831E91"/>
     <w:rsid w:val="00832136"/>
@@ -14187,50 +14310,51 @@
     <w:rsid w:val="00924315"/>
     <w:rsid w:val="009247E2"/>
     <w:rsid w:val="00925480"/>
     <w:rsid w:val="00926275"/>
     <w:rsid w:val="00926318"/>
     <w:rsid w:val="0092669A"/>
     <w:rsid w:val="009266D3"/>
     <w:rsid w:val="00926ECC"/>
     <w:rsid w:val="009271A4"/>
     <w:rsid w:val="009276C4"/>
     <w:rsid w:val="00927DE7"/>
     <w:rsid w:val="0093056E"/>
     <w:rsid w:val="00930BB2"/>
     <w:rsid w:val="009327B5"/>
     <w:rsid w:val="0093294B"/>
     <w:rsid w:val="00932AAA"/>
     <w:rsid w:val="00932DA5"/>
     <w:rsid w:val="00933321"/>
     <w:rsid w:val="0093364D"/>
     <w:rsid w:val="00933936"/>
     <w:rsid w:val="00933966"/>
     <w:rsid w:val="00933A36"/>
     <w:rsid w:val="00933B67"/>
     <w:rsid w:val="00933F59"/>
     <w:rsid w:val="00934B7A"/>
+    <w:rsid w:val="00935670"/>
     <w:rsid w:val="00935756"/>
     <w:rsid w:val="009358BE"/>
     <w:rsid w:val="009358EA"/>
     <w:rsid w:val="00935E7F"/>
     <w:rsid w:val="009367E2"/>
     <w:rsid w:val="0094022F"/>
     <w:rsid w:val="00940F85"/>
     <w:rsid w:val="009410B3"/>
     <w:rsid w:val="0094117B"/>
     <w:rsid w:val="0094152D"/>
     <w:rsid w:val="00941C4E"/>
     <w:rsid w:val="00942077"/>
     <w:rsid w:val="009429EC"/>
     <w:rsid w:val="00942AC9"/>
     <w:rsid w:val="00944220"/>
     <w:rsid w:val="0094456D"/>
     <w:rsid w:val="00944873"/>
     <w:rsid w:val="00944ACB"/>
     <w:rsid w:val="00945EDB"/>
     <w:rsid w:val="009474EB"/>
     <w:rsid w:val="0094763E"/>
     <w:rsid w:val="009476FF"/>
     <w:rsid w:val="00947C79"/>
     <w:rsid w:val="00947CE0"/>
     <w:rsid w:val="0095020E"/>
@@ -14516,88 +14640,90 @@
     <w:rsid w:val="00A47446"/>
     <w:rsid w:val="00A47CF2"/>
     <w:rsid w:val="00A50D82"/>
     <w:rsid w:val="00A5117B"/>
     <w:rsid w:val="00A51566"/>
     <w:rsid w:val="00A5198F"/>
     <w:rsid w:val="00A522DB"/>
     <w:rsid w:val="00A5265C"/>
     <w:rsid w:val="00A52D1D"/>
     <w:rsid w:val="00A54C48"/>
     <w:rsid w:val="00A551AB"/>
     <w:rsid w:val="00A556EB"/>
     <w:rsid w:val="00A55B64"/>
     <w:rsid w:val="00A5604E"/>
     <w:rsid w:val="00A5670E"/>
     <w:rsid w:val="00A573DD"/>
     <w:rsid w:val="00A60A77"/>
     <w:rsid w:val="00A60C50"/>
     <w:rsid w:val="00A6110E"/>
     <w:rsid w:val="00A61114"/>
     <w:rsid w:val="00A61573"/>
     <w:rsid w:val="00A61A2A"/>
     <w:rsid w:val="00A62840"/>
     <w:rsid w:val="00A62F39"/>
     <w:rsid w:val="00A63FA8"/>
+    <w:rsid w:val="00A64538"/>
     <w:rsid w:val="00A64BE2"/>
     <w:rsid w:val="00A66542"/>
     <w:rsid w:val="00A66868"/>
     <w:rsid w:val="00A66A02"/>
     <w:rsid w:val="00A706FA"/>
     <w:rsid w:val="00A720F4"/>
     <w:rsid w:val="00A72B6D"/>
     <w:rsid w:val="00A73620"/>
     <w:rsid w:val="00A75C5C"/>
     <w:rsid w:val="00A75E24"/>
     <w:rsid w:val="00A761DA"/>
     <w:rsid w:val="00A7639F"/>
     <w:rsid w:val="00A76409"/>
     <w:rsid w:val="00A76521"/>
     <w:rsid w:val="00A7680E"/>
     <w:rsid w:val="00A76ABF"/>
     <w:rsid w:val="00A77528"/>
     <w:rsid w:val="00A80192"/>
     <w:rsid w:val="00A812D6"/>
     <w:rsid w:val="00A8186B"/>
     <w:rsid w:val="00A81A90"/>
     <w:rsid w:val="00A8395A"/>
     <w:rsid w:val="00A83AA6"/>
     <w:rsid w:val="00A83D29"/>
     <w:rsid w:val="00A843EE"/>
     <w:rsid w:val="00A84531"/>
     <w:rsid w:val="00A84813"/>
     <w:rsid w:val="00A84C6F"/>
     <w:rsid w:val="00A853C3"/>
     <w:rsid w:val="00A854F4"/>
     <w:rsid w:val="00A863A3"/>
     <w:rsid w:val="00A8692D"/>
     <w:rsid w:val="00A90742"/>
     <w:rsid w:val="00A907F3"/>
     <w:rsid w:val="00A90863"/>
     <w:rsid w:val="00A90AA4"/>
     <w:rsid w:val="00A90B3F"/>
     <w:rsid w:val="00A92027"/>
+    <w:rsid w:val="00A92070"/>
     <w:rsid w:val="00A924B9"/>
     <w:rsid w:val="00A925C2"/>
     <w:rsid w:val="00A92731"/>
     <w:rsid w:val="00A9289E"/>
     <w:rsid w:val="00A93044"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93B23"/>
     <w:rsid w:val="00A9423C"/>
     <w:rsid w:val="00A94244"/>
     <w:rsid w:val="00A94776"/>
     <w:rsid w:val="00A94A13"/>
     <w:rsid w:val="00A955E6"/>
     <w:rsid w:val="00A96A62"/>
     <w:rsid w:val="00A9793A"/>
     <w:rsid w:val="00AA03E9"/>
     <w:rsid w:val="00AA0EEB"/>
     <w:rsid w:val="00AA1377"/>
     <w:rsid w:val="00AA149D"/>
     <w:rsid w:val="00AA14EA"/>
     <w:rsid w:val="00AA15DF"/>
     <w:rsid w:val="00AA17CE"/>
     <w:rsid w:val="00AA1B16"/>
     <w:rsid w:val="00AA1F26"/>
     <w:rsid w:val="00AA218F"/>
     <w:rsid w:val="00AA3B44"/>
@@ -15607,50 +15733,51 @@
     <w:rsid w:val="00E540A7"/>
     <w:rsid w:val="00E54296"/>
     <w:rsid w:val="00E546B8"/>
     <w:rsid w:val="00E54AA1"/>
     <w:rsid w:val="00E54E4A"/>
     <w:rsid w:val="00E54EB8"/>
     <w:rsid w:val="00E5560E"/>
     <w:rsid w:val="00E564B8"/>
     <w:rsid w:val="00E56E0C"/>
     <w:rsid w:val="00E57DDC"/>
     <w:rsid w:val="00E603F3"/>
     <w:rsid w:val="00E60597"/>
     <w:rsid w:val="00E608C2"/>
     <w:rsid w:val="00E60FDA"/>
     <w:rsid w:val="00E625A3"/>
     <w:rsid w:val="00E6370E"/>
     <w:rsid w:val="00E6373D"/>
     <w:rsid w:val="00E63F2E"/>
     <w:rsid w:val="00E643CC"/>
     <w:rsid w:val="00E64D78"/>
     <w:rsid w:val="00E6552B"/>
     <w:rsid w:val="00E65BCC"/>
     <w:rsid w:val="00E6645D"/>
     <w:rsid w:val="00E66A3E"/>
     <w:rsid w:val="00E66E12"/>
+    <w:rsid w:val="00E671D6"/>
     <w:rsid w:val="00E67895"/>
     <w:rsid w:val="00E70014"/>
     <w:rsid w:val="00E70362"/>
     <w:rsid w:val="00E7138D"/>
     <w:rsid w:val="00E713B3"/>
     <w:rsid w:val="00E71C74"/>
     <w:rsid w:val="00E71E1B"/>
     <w:rsid w:val="00E723FD"/>
     <w:rsid w:val="00E72539"/>
     <w:rsid w:val="00E73421"/>
     <w:rsid w:val="00E73925"/>
     <w:rsid w:val="00E73B84"/>
     <w:rsid w:val="00E73BA7"/>
     <w:rsid w:val="00E74009"/>
     <w:rsid w:val="00E74672"/>
     <w:rsid w:val="00E74C3B"/>
     <w:rsid w:val="00E7573A"/>
     <w:rsid w:val="00E75801"/>
     <w:rsid w:val="00E75DB0"/>
     <w:rsid w:val="00E76256"/>
     <w:rsid w:val="00E7664A"/>
     <w:rsid w:val="00E778F3"/>
     <w:rsid w:val="00E80EB0"/>
     <w:rsid w:val="00E82089"/>
     <w:rsid w:val="00E82312"/>
@@ -15979,50 +16106,51 @@
     <w:rsid w:val="00FB3F10"/>
     <w:rsid w:val="00FB4232"/>
     <w:rsid w:val="00FB4452"/>
     <w:rsid w:val="00FB5741"/>
     <w:rsid w:val="00FB582F"/>
     <w:rsid w:val="00FB5F16"/>
     <w:rsid w:val="00FB621C"/>
     <w:rsid w:val="00FB7EDE"/>
     <w:rsid w:val="00FC1EE8"/>
     <w:rsid w:val="00FC1F78"/>
     <w:rsid w:val="00FC25F3"/>
     <w:rsid w:val="00FC2809"/>
     <w:rsid w:val="00FC2BA1"/>
     <w:rsid w:val="00FC30DA"/>
     <w:rsid w:val="00FC38E6"/>
     <w:rsid w:val="00FC3A0B"/>
     <w:rsid w:val="00FC57B6"/>
     <w:rsid w:val="00FC5A8F"/>
     <w:rsid w:val="00FC6EDB"/>
     <w:rsid w:val="00FD0B29"/>
     <w:rsid w:val="00FD0D03"/>
     <w:rsid w:val="00FD16AE"/>
     <w:rsid w:val="00FD16D5"/>
     <w:rsid w:val="00FD1B0C"/>
     <w:rsid w:val="00FD1EDF"/>
+    <w:rsid w:val="00FD1EE3"/>
     <w:rsid w:val="00FD249F"/>
     <w:rsid w:val="00FD33E9"/>
     <w:rsid w:val="00FD34F3"/>
     <w:rsid w:val="00FD358F"/>
     <w:rsid w:val="00FD41C0"/>
     <w:rsid w:val="00FD49F6"/>
     <w:rsid w:val="00FD4D89"/>
     <w:rsid w:val="00FD58B6"/>
     <w:rsid w:val="00FD627A"/>
     <w:rsid w:val="00FD691C"/>
     <w:rsid w:val="00FD6F26"/>
     <w:rsid w:val="00FD70B7"/>
     <w:rsid w:val="00FD73DE"/>
     <w:rsid w:val="00FE1131"/>
     <w:rsid w:val="00FE14C9"/>
     <w:rsid w:val="00FE17CE"/>
     <w:rsid w:val="00FE1EC8"/>
     <w:rsid w:val="00FE24D8"/>
     <w:rsid w:val="00FE29A7"/>
     <w:rsid w:val="00FE2DC3"/>
     <w:rsid w:val="00FE2F63"/>
     <w:rsid w:val="00FE3C27"/>
     <w:rsid w:val="00FE3E1E"/>
     <w:rsid w:val="00FE5104"/>
     <w:rsid w:val="00FE5EB3"/>
@@ -16392,66 +16520,66 @@
     <w:rsid w:val="7D33DCDE"/>
     <w:rsid w:val="7E950131"/>
     <w:rsid w:val="7F623AF9"/>
     <w:rsid w:val="7F791753"/>
     <w:rsid w:val="7F9A13BB"/>
     <w:rsid w:val="7FC2C26B"/>
     <w:rsid w:val="7FD0A912"/>
     <w:rsid w:val="7FF8BF48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1794BDE0"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FE95505D-CC0D-49F9-BD3A-54215E41863C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17514,51 +17642,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00035134"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007B12B0"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="61754957">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="133106867">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18254,51 +18382,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1694845000">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -19135,89 +19263,50 @@
     </dgm:pt>
     <dgm:pt modelId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" type="parTrans" cxnId="{56F89215-B910-40F7-9EF5-1D93853D81C7}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" b="1"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2686D9CB-D62C-431C-B75C-5D7387A4EF2C}" type="sibTrans" cxnId="{56F89215-B910-40F7-9EF5-1D93853D81C7}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" b="1"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{352EEBB9-1F1C-482E-94F9-7F5DBF045EDD}">
-[...37 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1"/>
             <a:t>CRISIS BOARD</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" type="parTrans" cxnId="{AD7E8CF0-0E16-4E92-8A8F-6FF25EA6E4A4}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" b="1"/>
         </a:p>
@@ -19402,195 +19491,171 @@
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" type="pres">
       <dgm:prSet presAssocID="{4FB852D8-AADA-4247-B2D8-162656071DC3}" presName="hierFlow" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{968E144C-B2CF-46FB-B4FE-970ED83F3CB2}" type="pres">
       <dgm:prSet presAssocID="{4FB852D8-AADA-4247-B2D8-162656071DC3}" presName="firstBuf" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5EA6755E-7E67-4892-A4C1-C941E3D6EC54}" type="pres">
       <dgm:prSet presAssocID="{4FB852D8-AADA-4247-B2D8-162656071DC3}" presName="hierChild1" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:chPref val="1"/>
           <dgm:animOne val="branch"/>
           <dgm:animLvl val="lvl"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2302760D-9C70-4791-853A-3C5905929D4F}" type="pres">
       <dgm:prSet presAssocID="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" presName="Name17" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}" type="pres">
-      <dgm:prSet presAssocID="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" presName="level1Shape" presStyleLbl="node0" presStyleIdx="0" presStyleCnt="1" custScaleX="141259" custScaleY="168015" custLinFactY="-70555" custLinFactNeighborX="-5793" custLinFactNeighborY="-100000">
+      <dgm:prSet presAssocID="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" presName="level1Shape" presStyleLbl="node0" presStyleIdx="0" presStyleCnt="1" custScaleX="141259" custScaleY="168015" custLinFactY="-95003" custLinFactNeighborX="5412" custLinFactNeighborY="-100000">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" type="pres">
       <dgm:prSet presAssocID="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" presName="hierChild2" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" type="pres">
       <dgm:prSet presAssocID="{961A9BFF-624C-4866-947E-5BCBCA50B414}" presName="Name25" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{016CB1DC-538E-449F-948D-4D81D5473676}" type="pres">
       <dgm:prSet presAssocID="{961A9BFF-624C-4866-947E-5BCBCA50B414}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" type="pres">
       <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}" type="pres">
-      <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="level2Shape" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="1" custScaleX="109933" custScaleY="141682" custLinFactNeighborX="-93944" custLinFactNeighborY="-49901"/>
+      <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="level2Shape" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="1" custScaleX="109933" custScaleY="141682" custLinFactNeighborX="-92925" custLinFactNeighborY="-29527"/>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" type="pres">
       <dgm:prSet presAssocID="{E9D91247-F118-447D-A90C-DCEAD3240729}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{52400D05-091B-41BE-AA52-E97E35C4276A}" type="pres">
-      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1770D11A-33B1-4D35-845E-E44839284051}" type="pres">
-      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" type="pres">
       <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3F796117-F3C0-458B-9E4C-84FE5105D257}" type="pres">
-      <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="5" custScaleX="195140" custScaleY="128895" custLinFactNeighborX="-24127" custLinFactNeighborY="-49936"/>
+      <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="4" custScaleX="195140" custScaleY="128895" custLinFactNeighborX="-24127" custLinFactNeighborY="-49936"/>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{47A69069-0C61-4D28-A402-35F23DD32774}" type="pres">
       <dgm:prSet presAssocID="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}" type="pres">
-[...22 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" type="pres">
-      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1417A215-951D-43B1-AE53-5DD2D9C43930}" type="pres">
-      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{B7F79038-E349-486F-91FB-33BA8725BC2A}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" type="pres">
       <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}" type="pres">
-      <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="5" custScaleX="162597" custLinFactNeighborX="-24821" custLinFactNeighborY="-36831"/>
+      <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="1" presStyleCnt="4" custScaleX="192145" custLinFactNeighborX="-24821" custLinFactNeighborY="-36831"/>
       <dgm:spPr>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{4C4CCBC1-57CC-458D-9286-BC6AEC45F1DD}" type="pres">
       <dgm:prSet presAssocID="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" type="pres">
-      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{66BD68E0-6244-452D-A3A5-838A2D04EFE1}" type="pres">
-      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{1A30AA29-8687-4387-8508-F36139D50DAF}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" type="pres">
       <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}" type="pres">
-      <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="5" custScaleX="167150" custLinFactNeighborX="-21205" custLinFactNeighborY="-21205"/>
+      <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="4" custScaleX="190656" custLinFactNeighborX="-21205" custLinFactNeighborY="-21205"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{98909086-7C2F-4E96-8F0B-0ADCD7042136}" type="pres">
       <dgm:prSet presAssocID="{57CAB32B-E205-4D0B-9D11-7186B0801631}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" type="pres">
-      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="Name25" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{94438A8B-13E3-4374-B7FB-916D63F6C043}" type="pres">
-      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:prSet presAssocID="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" presName="connTx" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" type="pres">
       <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="Name30" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}" type="pres">
-      <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="4" presStyleCnt="5" custScaleX="166351" custLinFactNeighborX="-22528" custLinFactNeighborY="-10213"/>
+      <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="level2Shape" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="4" custScaleX="194283" custLinFactNeighborX="-22528" custLinFactNeighborY="-10213"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{45F7E6E5-BBB7-4B08-B01C-307FF44E6321}" type="pres">
       <dgm:prSet presAssocID="{776708B1-A768-41BB-9E2B-932B8A418C33}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" type="pres">
       <dgm:prSet presAssocID="{4FB852D8-AADA-4247-B2D8-162656071DC3}" presName="bgShapesFlow" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F134B20F-291A-47DA-8388-55D877B64473}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="rectComp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="2" custScaleX="226379" custLinFactNeighborX="-2636" custLinFactNeighborY="396"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{58FD98B2-2575-49E5-B375-37949B0004DC}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="bgRectTx" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
@@ -19599,156 +19664,147 @@
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="spComp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{379CA4FA-8723-4088-8EFC-51DA54B5DABA}" type="pres">
       <dgm:prSet presAssocID="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" presName="hSp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" type="pres">
       <dgm:prSet presAssocID="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" presName="rectComp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}" type="pres">
       <dgm:prSet presAssocID="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="2" custScaleX="225884" custLinFactNeighborX="-6585"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DC2344A8-4DB1-4564-B493-27A722FF162C}" type="pres">
       <dgm:prSet presAssocID="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" presName="bgRectTx" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="2">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
-    <dgm:cxn modelId="{8161A003-39C6-48F5-9000-2E0C2911404B}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{57CAB32B-E205-4D0B-9D11-7186B0801631}" srcOrd="3" destOrd="0" parTransId="{1A30AA29-8687-4387-8508-F36139D50DAF}" sibTransId="{429E5C3D-B182-4F2F-BDB4-B9E60F52E99D}"/>
+    <dgm:cxn modelId="{8161A003-39C6-48F5-9000-2E0C2911404B}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{57CAB32B-E205-4D0B-9D11-7186B0801631}" srcOrd="2" destOrd="0" parTransId="{1A30AA29-8687-4387-8508-F36139D50DAF}" sibTransId="{429E5C3D-B182-4F2F-BDB4-B9E60F52E99D}"/>
     <dgm:cxn modelId="{D41FAA04-3333-FA4B-B0D6-32CB5C31548E}" type="presOf" srcId="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" destId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{56F89215-B910-40F7-9EF5-1D93853D81C7}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" srcOrd="0" destOrd="0" parTransId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" sibTransId="{2686D9CB-D62C-431C-B75C-5D7387A4EF2C}"/>
     <dgm:cxn modelId="{0EFCB31A-E6C1-F043-9798-08F8BCF79FD6}" type="presOf" srcId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" destId="{1770D11A-33B1-4D35-845E-E44839284051}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{62995922-976C-9D4D-AABB-15C870EA12BC}" type="presOf" srcId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" destId="{1417A215-951D-43B1-AE53-5DD2D9C43930}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{923CD932-048E-4A48-AD19-2FDC44817356}" type="presOf" srcId="{961A9BFF-624C-4866-947E-5BCBCA50B414}" destId="{016CB1DC-538E-449F-948D-4D81D5473676}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{5B0AF939-92DE-4744-A784-4B4C73BAA298}" type="presOf" srcId="{352EEBB9-1F1C-482E-94F9-7F5DBF045EDD}" destId="{1BAAF516-C7F2-4667-8F11-154843D8E091}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{84EB1760-2743-4609-8C6A-7645A45032FF}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{776708B1-A768-41BB-9E2B-932B8A418C33}" srcOrd="4" destOrd="0" parTransId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" sibTransId="{1E3DD07B-78FD-40BF-9028-42C10962CFFA}"/>
+    <dgm:cxn modelId="{84EB1760-2743-4609-8C6A-7645A45032FF}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{776708B1-A768-41BB-9E2B-932B8A418C33}" srcOrd="3" destOrd="0" parTransId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" sibTransId="{1E3DD07B-78FD-40BF-9028-42C10962CFFA}"/>
     <dgm:cxn modelId="{95B1FA61-5B5F-4469-9F2C-DD4F95A3B640}" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" srcOrd="2" destOrd="0" parTransId="{5E690B64-201F-42BB-B7AA-ABAD7CD55A56}" sibTransId="{698E581C-C5D8-479D-8E0F-A971A437C887}"/>
     <dgm:cxn modelId="{288F9D44-6850-A743-B76B-B7C120B89CD1}" type="presOf" srcId="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" destId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{8C93C665-617B-934A-AD66-514BE3F57AD2}" type="presOf" srcId="{ABB93559-6D21-43D3-B724-13AB214FF007}" destId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{DCA1A146-096B-734B-97AB-B4A47558C870}" type="presOf" srcId="{961A9BFF-624C-4866-947E-5BCBCA50B414}" destId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{582A3747-219B-A04B-84DA-BCB271329249}" type="presOf" srcId="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" destId="{DC2344A8-4DB1-4564-B493-27A722FF162C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3B7EA167-DF23-EE46-81FA-B5C57D7E56B7}" type="presOf" srcId="{B9A35410-BE1A-4856-B6A3-E5A85793D0EF}" destId="{52400D05-091B-41BE-AA52-E97E35C4276A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FE03416C-E57D-6443-83F4-62A5898D7DE1}" type="presOf" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{B1691514-1EB5-4542-A0F3-B8EE1F658E29}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{DC226670-AE66-44D1-9D1B-F72274762B1B}" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" srcOrd="1" destOrd="0" parTransId="{EF6ECCF6-7302-4BE8-90AD-C9283006AFF8}" sibTransId="{D1470D02-27ED-4CA1-B5A5-6F142567EC6B}"/>
-    <dgm:cxn modelId="{4B5DDC53-4B2D-4ED9-9680-F54E6741878B}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{352EEBB9-1F1C-482E-94F9-7F5DBF045EDD}" srcOrd="1" destOrd="0" parTransId="{ABB93559-6D21-43D3-B724-13AB214FF007}" sibTransId="{5251D3D5-1B63-4967-AE07-179A067C462F}"/>
     <dgm:cxn modelId="{30DAA58B-8400-4143-B966-581DC7129B61}" type="presOf" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{F559968E-CFBB-423A-B7D3-C2624C531B5F}" type="presOf" srcId="{57CAB32B-E205-4D0B-9D11-7186B0801631}" destId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{EE2FFF91-9DAB-5D41-9DC4-AEAEEB20DA66}" type="presOf" srcId="{181E93A3-7F6E-424D-8689-1FBAA36D9620}" destId="{3F796117-F3C0-458B-9E4C-84FE5105D257}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{8D2A6994-363D-5B4E-85AE-12FB07C72084}" type="presOf" srcId="{FB5F5B7F-484E-4EED-9615-EDB82546C1D7}" destId="{58FD98B2-2575-49E5-B375-37949B0004DC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{E19AFF9A-4ED8-4A45-99A1-9C679F3C3E4A}" type="presOf" srcId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" destId="{94438A8B-13E3-4374-B7FB-916D63F6C043}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{CFAA71A8-1A60-6F4F-816F-836B91E203B4}" type="presOf" srcId="{943EB31F-B2D7-49D6-8CDD-6414260B785D}" destId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{12385BAF-2170-B643-A04B-8F30AF492667}" type="presOf" srcId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" destId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C6530FB9-9786-494D-A977-3339D8729557}" srcId="{4FB852D8-AADA-4247-B2D8-162656071DC3}" destId="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" srcOrd="0" destOrd="0" parTransId="{166E4CCC-571D-4AA2-A038-EB1CE7DF8BE6}" sibTransId="{1F38C8C0-4D82-4CD4-95F2-9DDB3326175A}"/>
     <dgm:cxn modelId="{6B7CC9BD-B3BE-4009-968A-7597B55A7909}" srcId="{15CC8D2D-8CD4-43ED-95E4-6B5114316781}" destId="{E9D91247-F118-447D-A90C-DCEAD3240729}" srcOrd="0" destOrd="0" parTransId="{961A9BFF-624C-4866-947E-5BCBCA50B414}" sibTransId="{8D66451D-7FBC-4FCE-BC1A-B551548DAFC7}"/>
     <dgm:cxn modelId="{D3434FC3-CF6A-4E03-84A9-51FEF531D46A}" type="presOf" srcId="{1A30AA29-8687-4387-8508-F36139D50DAF}" destId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3A998ECD-CF71-6F41-8D89-4ADA82330430}" type="presOf" srcId="{776708B1-A768-41BB-9E2B-932B8A418C33}" destId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{A5CDCBD3-3ADE-47D6-8F14-ED42704E89E8}" type="presOf" srcId="{1A30AA29-8687-4387-8508-F36139D50DAF}" destId="{66BD68E0-6244-452D-A3A5-838A2D04EFE1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{369029D8-775E-EA48-9C04-5FC113C5262F}" type="presOf" srcId="{ABB93559-6D21-43D3-B724-13AB214FF007}" destId="{926F47B8-4E55-484E-A1B5-C720502FA0B6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{0221CBDE-53A6-7E47-AFDE-7AA900C4EA7A}" type="presOf" srcId="{78669AE5-42AF-45D3-AC2A-533B13E152E9}" destId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{B7F7B5ED-B054-CA43-9A1A-D1BB23247EF1}" type="presOf" srcId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" destId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{AD7E8CF0-0E16-4E92-8A8F-6FF25EA6E4A4}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" srcOrd="2" destOrd="0" parTransId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" sibTransId="{15A679B4-D447-406D-ACFC-642BE536E7B2}"/>
+    <dgm:cxn modelId="{AD7E8CF0-0E16-4E92-8A8F-6FF25EA6E4A4}" srcId="{E9D91247-F118-447D-A90C-DCEAD3240729}" destId="{F49014BD-D9FC-495D-870F-9E22DB3F48E1}" srcOrd="1" destOrd="0" parTransId="{B7F79038-E349-486F-91FB-33BA8725BC2A}" sibTransId="{15A679B4-D447-406D-ACFC-642BE536E7B2}"/>
     <dgm:cxn modelId="{7F727834-3387-8A4D-A8EB-E3EA373738BB}" type="presParOf" srcId="{B1691514-1EB5-4542-A0F3-B8EE1F658E29}" destId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{A353D5C5-1D38-3C42-B746-9F65DDEBF30D}" type="presParOf" srcId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" destId="{968E144C-B2CF-46FB-B4FE-970ED83F3CB2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{05735F74-80A2-1242-B405-2CDD6189C2C0}" type="presParOf" srcId="{AAB21038-82AE-4DE3-BC11-48A25577567F}" destId="{5EA6755E-7E67-4892-A4C1-C941E3D6EC54}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{ED22CE13-B7B4-DC44-9048-ACDE678E4F27}" type="presParOf" srcId="{5EA6755E-7E67-4892-A4C1-C941E3D6EC54}" destId="{2302760D-9C70-4791-853A-3C5905929D4F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3A092A33-C396-894B-8E16-972215FFF354}" type="presParOf" srcId="{2302760D-9C70-4791-853A-3C5905929D4F}" destId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{53744A4F-9FD5-D34F-B6DD-89478BCD3FC1}" type="presParOf" srcId="{2302760D-9C70-4791-853A-3C5905929D4F}" destId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{2FEE170F-B836-F44E-96F9-5214AA97B2D8}" type="presParOf" srcId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" destId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FA2943BF-5A1C-3049-B0C8-35F7599F4751}" type="presParOf" srcId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}" destId="{016CB1DC-538E-449F-948D-4D81D5473676}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C420A263-4F03-9649-9E01-91D449DB5619}" type="presParOf" srcId="{D2AA8BED-5161-4DE6-BFEF-251DA6B76FE2}" destId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{5D80F986-E522-1943-AF73-554CF25EE710}" type="presParOf" srcId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" destId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{3ABAFF42-4F87-C541-9DB2-7BA42FC91A30}" type="presParOf" srcId="{E5D8C0AB-51C1-4D28-B875-BCC300F888BB}" destId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{7DFBA25E-C3E7-0240-A84B-46E672336CDC}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{52400D05-091B-41BE-AA52-E97E35C4276A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{7D535EF8-3062-554F-BBE0-5B1983F6A885}" type="presParOf" srcId="{52400D05-091B-41BE-AA52-E97E35C4276A}" destId="{1770D11A-33B1-4D35-845E-E44839284051}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1167EB11-EE3D-EA48-9128-C21344DA51D4}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FA793317-2D35-BD41-9AC4-D6C6FED8F336}" type="presParOf" srcId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" destId="{3F796117-F3C0-458B-9E4C-84FE5105D257}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{39031328-4E36-684C-85C0-79827CB2ACD5}" type="presParOf" srcId="{E900DA32-DF14-4760-B2AA-9ED5CE3080FE}" destId="{47A69069-0C61-4D28-A402-35F23DD32774}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{12F6BF46-7FE4-524A-B215-E4CFFD3BF5C8}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-[...4 lines deleted...]
-    <dgm:cxn modelId="{BCE8A328-E9D8-D04E-AD47-71EF1204CAFD}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{BCE8A328-E9D8-D04E-AD47-71EF1204CAFD}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C6755D7D-5695-8A4D-BD1D-80BA84D2583A}" type="presParOf" srcId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}" destId="{1417A215-951D-43B1-AE53-5DD2D9C43930}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{00CF1C24-849B-1A46-9B84-06BCFB9DA6D1}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{00CF1C24-849B-1A46-9B84-06BCFB9DA6D1}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{6B72F628-4926-1A4C-8869-FE3EAFB4931B}" type="presParOf" srcId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" destId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{4A3DC5B4-7BC7-C844-B7D7-DBAAA1C26084}" type="presParOf" srcId="{AE246AE1-04E8-4223-A2ED-854E6A545A6C}" destId="{4C4CCBC1-57CC-458D-9286-BC6AEC45F1DD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{FE9F4CAE-2826-4CFF-96CF-9434F834FD28}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{FE9F4CAE-2826-4CFF-96CF-9434F834FD28}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1F04149B-5009-4E67-B63B-F0D78854241B}" type="presParOf" srcId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}" destId="{66BD68E0-6244-452D-A3A5-838A2D04EFE1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{502E6170-E602-4CAB-A910-554BA0D77A89}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{502E6170-E602-4CAB-A910-554BA0D77A89}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{FEF8FBFF-BABB-4257-8A54-F3D56F3651DD}" type="presParOf" srcId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" destId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{48184722-2918-4CCF-BD1D-06D4C7A351B9}" type="presParOf" srcId="{CBFEB448-6BE9-420A-97CB-265F39451D02}" destId="{98909086-7C2F-4E96-8F0B-0ADCD7042136}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{188225AC-B9D3-4C4C-9ECB-B24E7D8398ED}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{188225AC-B9D3-4C4C-9ECB-B24E7D8398ED}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{0293B9D2-6DD6-B548-A449-E2C907204EB0}" type="presParOf" srcId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}" destId="{94438A8B-13E3-4374-B7FB-916D63F6C043}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
-    <dgm:cxn modelId="{43A0BF01-8D1C-6B4F-8484-BA364D89CD22}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
+    <dgm:cxn modelId="{43A0BF01-8D1C-6B4F-8484-BA364D89CD22}" type="presParOf" srcId="{11E5E6ED-F7E0-416C-98A4-89AEF3D9E184}" destId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1AFEA8B4-BFB4-EA4A-B0A1-0724976418D0}" type="presParOf" srcId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" destId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{35AB2124-1C69-2C4D-BBA1-0E5659A5FF61}" type="presParOf" srcId="{544A5FE4-3126-48B9-85BE-974BFA3DA566}" destId="{45F7E6E5-BBB7-4B08-B01C-307FF44E6321}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{CA47E64C-8B6C-8646-9405-51507A8AAF8D}" type="presParOf" srcId="{B1691514-1EB5-4542-A0F3-B8EE1F658E29}" destId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1E45ECD6-35D1-4A40-89DF-0319CED975D5}" type="presParOf" srcId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" destId="{F134B20F-291A-47DA-8388-55D877B64473}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{D29814FF-FDA1-5744-A93C-EF5979AEA232}" type="presParOf" srcId="{F134B20F-291A-47DA-8388-55D877B64473}" destId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{149C8275-6B19-7E49-A656-1DC0BF1375A7}" type="presParOf" srcId="{F134B20F-291A-47DA-8388-55D877B64473}" destId="{58FD98B2-2575-49E5-B375-37949B0004DC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C84BB01A-12A9-A048-9A74-C1C87F865130}" type="presParOf" srcId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" destId="{BA7C572F-1A51-4E7A-9C5A-1E5BB2483166}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{C1BCEF38-93B0-EB48-B4EE-18E12A8C3DB3}" type="presParOf" srcId="{BA7C572F-1A51-4E7A-9C5A-1E5BB2483166}" destId="{379CA4FA-8723-4088-8EFC-51DA54B5DABA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{533B22B4-8FCC-1244-BA24-A7C1CC62255D}" type="presParOf" srcId="{2B4A23D1-5817-453F-9B50-E006C9CA0F76}" destId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{DB4ACADC-488B-2948-8804-89B10A205273}" type="presParOf" srcId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" destId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
     <dgm:cxn modelId="{1C0CD637-A6A6-8449-8F22-2D4353ABAE82}" type="presParOf" srcId="{61D182A3-8560-49CE-88EA-10CAD6B4C399}" destId="{DC2344A8-4DB1-4564-B493-27A722FF162C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId17" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{CFF60740-F6B4-4D32-B6D6-948BB746E631}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2153987" y="0"/>
-          <a:ext cx="1948114" cy="3206750"/>
+          <a:off x="2157148" y="0"/>
+          <a:ext cx="2055900" cy="3206750"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
@@ -19801,63 +19857,63 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="71120" tIns="71120" rIns="71120" bIns="71120" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>RISK IDENTIFICATION AND TREATMENT</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2153987" y="0"/>
-        <a:ext cx="1948114" cy="962025"/>
+        <a:off x="2157148" y="0"/>
+        <a:ext cx="2055900" cy="962025"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{58CFBB39-9787-4E23-A4D3-E8A0819916F9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="91921" y="0"/>
-          <a:ext cx="1952383" cy="3206750"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2060405" cy="3206750"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
@@ -19910,63 +19966,63 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="71120" tIns="71120" rIns="71120" bIns="71120" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>EG: RISK REPORTING AND DECISION MAKING</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="91921" y="0"/>
-        <a:ext cx="1952383" cy="962025"/>
+        <a:off x="0" y="0"/>
+        <a:ext cx="2060405" cy="962025"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6CB256D6-FCCF-4A31-ADDF-DB035C701CA2}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="144891" y="1105481"/>
-          <a:ext cx="1015228" cy="603762"/>
+          <a:off x="120865" y="931345"/>
+          <a:ext cx="1102596" cy="655719"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -20017,77 +20073,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>EXECUTIVE GROUP</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="174364" y="1134954"/>
-        <a:ext cx="956282" cy="544816"/>
+        <a:off x="152874" y="963354"/>
+        <a:ext cx="1038578" cy="591701"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C0F6EC62-D98C-4AD4-A855-EC4D1137D1D1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="7715742">
-[...1 lines deleted...]
-          <a:ext cx="554744" cy="20170"/>
+        <a:xfrm rot="7511216">
+          <a:off x="600687" y="1571157"/>
+          <a:ext cx="790198" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="10085"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="554744" y="10085"/>
+                <a:pt x="790198" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="60000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -20103,63 +20159,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="10800000">
-        <a:off x="973220" y="1610279"/>
-        <a:ext cx="27737" cy="27737"/>
+        <a:off x="976031" y="1562355"/>
+        <a:ext cx="39509" cy="39509"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{CCAFF023-0A9F-4BE2-B691-30F87D16E209}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="814058" y="1586365"/>
-          <a:ext cx="790088" cy="509134"/>
+          <a:off x="768112" y="1628541"/>
+          <a:ext cx="858081" cy="552948"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -20210,77 +20266,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>RISK COMMITTEE</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="838911" y="1611218"/>
-        <a:ext cx="740382" cy="459428"/>
+        <a:off x="795104" y="1655533"/>
+        <a:ext cx="804097" cy="498964"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{52400D05-091B-41BE-AA52-E97E35C4276A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="18820498">
-[...1 lines deleted...]
-          <a:ext cx="1142909" cy="20170"/>
+        <a:xfrm rot="19106491">
+          <a:off x="1483354" y="1517625"/>
+          <a:ext cx="1134900" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="10085"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="1142909" y="10085"/>
+                <a:pt x="1134900" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -20296,63 +20352,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1970202" y="1399044"/>
-        <a:ext cx="57145" cy="57145"/>
+        <a:off x="2022431" y="1500206"/>
+        <a:ext cx="56745" cy="56745"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{3F796117-F3C0-458B-9E4C-84FE5105D257}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2393402" y="782709"/>
-          <a:ext cx="1402471" cy="463184"/>
+          <a:off x="2475415" y="900618"/>
+          <a:ext cx="1523163" cy="503044"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -20403,77 +20459,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>ORGANIZATIONAL PERFORMANCE GROUP (OPG)</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2416012" y="805319"/>
-        <a:ext cx="1357251" cy="417964"/>
+        <a:off x="2499971" y="925174"/>
+        <a:ext cx="1474051" cy="453932"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{CD39D1E0-BAFA-4282-9069-E12FA2A9ED6A}">
+    <dsp:sp modelId="{0C1F1798-3416-49D7-BD3E-E84B58E13DAD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="20234810">
-[...1 lines deleted...]
-          <a:ext cx="850441" cy="20170"/>
+        <a:xfrm rot="20813347">
+          <a:off x="1614901" y="1795798"/>
+          <a:ext cx="866389" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="10085"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="850441" y="10085"/>
+                <a:pt x="866389" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -20489,256 +20545,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" b="1" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1975016" y="1655212"/>
-[...193 lines deleted...]
-        <a:ext cx="39523" cy="39523"/>
+        <a:off x="2026436" y="1785092"/>
+        <a:ext cx="43319" cy="43319"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{018274AD-B94B-49BF-A286-DF427BF0D4AD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2388414" y="1760142"/>
-          <a:ext cx="1168585" cy="359350"/>
+          <a:off x="2469998" y="1513350"/>
+          <a:ext cx="1499786" cy="390274"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartAlternateProcess">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
@@ -20789,77 +20652,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>CRISIS BOARD</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2405956" y="1777684"/>
-        <a:ext cx="1133501" cy="324266"/>
+        <a:off x="2489049" y="1532401"/>
+        <a:ext cx="1461684" cy="352172"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{4F6C30E1-57F7-405E-894F-66EE6840C50C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="2102680">
-[...1 lines deleted...]
-          <a:ext cx="989679" cy="20170"/>
+        <a:xfrm rot="1185632">
+          <a:off x="1598911" y="2050698"/>
+          <a:ext cx="926593" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="10085"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="989679" y="10085"/>
+                <a:pt x="926593" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -20875,63 +20738,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1984533" y="2100335"/>
-        <a:ext cx="49483" cy="49483"/>
+        <a:off x="2039043" y="2038487"/>
+        <a:ext cx="46329" cy="46329"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{2FD4F96B-439C-4973-9D46-A7F1030FE43A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2414403" y="2229547"/>
-          <a:ext cx="1201307" cy="359350"/>
+          <a:off x="2498223" y="2023150"/>
+          <a:ext cx="1488163" cy="390274"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
@@ -20984,77 +20847,77 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>PSDD COMMITTEE</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2424928" y="2240072"/>
-        <a:ext cx="1180257" cy="338300"/>
+        <a:off x="2509654" y="2034581"/>
+        <a:ext cx="1465301" cy="367412"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C1176CAC-ADB4-44D6-B4A6-94C8A29B7D81}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="3113691">
-[...1 lines deleted...]
-          <a:ext cx="1297582" cy="20170"/>
+        <a:xfrm rot="2583060">
+          <a:off x="1467440" y="2296555"/>
+          <a:ext cx="1179209" cy="21906"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="0" y="10085"/>
+                <a:pt x="0" y="10953"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="1297582" y="10085"/>
+                <a:pt x="1179209" y="10953"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="matte"/>
       </dsp:spPr>
@@ -21070,63 +20933,63 @@
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="500" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1972081" y="2319014"/>
-        <a:ext cx="64879" cy="64879"/>
+        <a:off x="2027564" y="2278029"/>
+        <a:ext cx="58960" cy="58960"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D6DCC517-E673-45BB-8274-0D301D52BE9C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2404894" y="2682299"/>
-          <a:ext cx="1195565" cy="359350"/>
+          <a:off x="2487896" y="2514865"/>
+          <a:ext cx="1516474" cy="390274"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
@@ -21179,52 +21042,52 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6350" tIns="6350" rIns="6350" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" kern="1200"/>
             <a:t>BUREAUX/OFFICES</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2415419" y="2692824"/>
-        <a:ext cx="1174515" cy="338300"/>
+        <a:off x="2499327" y="2526296"/>
+        <a:ext cx="1493612" cy="367412"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="hierarchy" pri="6000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="21">
           <dgm:prSet phldr="1"/>
@@ -23490,76 +23353,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1266B757-337E-4D18-8C97-77419E186A2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8009</Characters>
+  <Pages>5</Pages>
+  <Words>1383</Words>
+  <Characters>7889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
+  <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9396</CharactersWithSpaces>
+  <CharactersWithSpaces>9254</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="612" baseType="variant">
       <vt:variant>
         <vt:i4>8061000</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>372</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Appendix_3:_ERM</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8061001</vt:i4>
       </vt:variant>
       <vt:variant>