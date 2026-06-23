--- v0 (2025-12-15)
+++ v1 (2026-06-23)
@@ -1,4988 +1,5310 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6FA7CCE3" w14:textId="6F4EB9F7" w:rsidR="00A50FDD" w:rsidRDefault="00B51B01" w:rsidP="00A50FDD">
-      <w:pPr>
+    <w:p w14:paraId="04C181AA" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk504746927"/>
-      <w:r>
+      <w:r w:rsidRPr="00B17DEB">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">List of </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">pprovals </w:t>
+        <w:t xml:space="preserve">List of UNDP Systems and Tools for Electronic Records and Electronic Approvals </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36285221" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00C152D3" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-      <w:pPr>
+    <w:p w14:paraId="0E9817CD" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C152D3">
+      <w:r w:rsidRPr="00B17DEB">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Current solutions</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="53885C66" w14:textId="77777777" w:rsidR="009D7B52" w:rsidRPr="00B17DEB" w:rsidRDefault="009D7B52" w:rsidP="00B17DEB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1653"/>
         <w:gridCol w:w="3596"/>
         <w:gridCol w:w="2476"/>
         <w:gridCol w:w="2333"/>
         <w:gridCol w:w="2892"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0044361F" w:rsidRPr="00657797" w14:paraId="5D456632" w14:textId="77777777" w:rsidTr="00A50FDD">
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="7681DDAC" w14:textId="77777777" w:rsidTr="00B17DEB">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E37E3A" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
+          <w:p w14:paraId="7BD5BA0F" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tool / Solution </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="096E406E" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
+          <w:p w14:paraId="514FC031" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E- Record Repository</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65AA68C4" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
+          <w:p w14:paraId="7B8D039F" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electronic Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="558218DE" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6BD0D336" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00657797">
-              <w:rPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Authenticity</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B00EB8A" w14:textId="5B81E77D" w:rsidR="00A50FDD" w:rsidRPr="00125E27" w:rsidRDefault="00DF56D9" w:rsidP="00945348">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4543A08C" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF56D9">
-              <w:rPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">An electronic </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">An electronic record or electronic approval </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>record or electronic approval</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>is considered to be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is considered to be authentic if it can be proved that </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> authentic if it can be proved that it was not modified, altered or otherwise compromised after it was placed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E730448" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Integrity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D782DCD" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>it</w:t>
-[...109 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>The integrity of an electronic approval refers to whether the electronic record being approved has been tampered with or altered. Integrity is assured if the document which was e-approved can be shown to not have been altered throughout its lifecycle beyond that which was envisaged at the time of approval.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6013D" w14:paraId="4068DD2B" w14:textId="77777777" w:rsidTr="001C0338">
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="6C21E466" w14:textId="77777777" w:rsidTr="00C73914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E012378" w14:textId="77777777" w:rsidR="001C0338" w:rsidRDefault="001C0338">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6F220545" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocuSign</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09B57B77" w14:textId="77777777" w:rsidR="001943F8" w:rsidRDefault="008F1DC7" w:rsidP="008F1DC7">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="07311697" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11487975" w14:textId="124E2953" w:rsidR="008F1DC7" w:rsidRPr="008F1DC7" w:rsidRDefault="008F1DC7" w:rsidP="008F1DC7">
-[...10 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="013C4F57" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents are stored in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DocuSign</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and users receive a signed copy by email once e-signature is completed. As single sign-on is enabled with Office 365 applications, users can manually upload documents stored in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DocuSign</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to SharePoint.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01BC5DBA" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A5CDF00" w14:textId="77777777" w:rsidR="001C0338" w:rsidRDefault="001C0338">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="326466FD" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27E3C7B6" w14:textId="77777777" w:rsidR="001C0338" w:rsidRDefault="001C0338">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="50CFC2A6" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68715A3F" w14:textId="00FC76F7" w:rsidR="001C0338" w:rsidRDefault="00CC33F5">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4D6B377A" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocuSign</w:t>
             </w:r>
-            <w:r w:rsidR="001C0338">
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> maintains the authenticity of all signed documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FA00784" w14:textId="77777777" w:rsidR="001C0338" w:rsidRDefault="001C0338">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="253C2B53" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="194D2A9F" w14:textId="11A4B86C" w:rsidR="001C0338" w:rsidRDefault="00CC33F5">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1056C721" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DocuSign</w:t>
             </w:r>
-            <w:r w:rsidR="001C0338">
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> maintains the integrity of all signed documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6013D" w:rsidRPr="00657797" w14:paraId="1CBAA798" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...13 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="0C91F471" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B440BB9" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Quantum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD29D6E" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2C829CFD" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29EE4254" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="29CD553A" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Documents, work plans, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3473614A" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="454B5834" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Expenditures (Voucher)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49682661" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="76839D53" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Commitments (PO)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B95308E" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="32378292" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Leave Management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65747ED7" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1698F9FA" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E- tendering</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4132F458" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="05BAA49F" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...36 lines deleted...]
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E- recruit </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="644A0F19" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29FA8872" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="083219C9" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Purchase Orders </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B51402E" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0513F67C" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Letter of Appointment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4717D21E" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="69E3AAF1" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Leave</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77E4A595" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5E21CCB8" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E- tendering</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19B1396C" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="51B7A1A2" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E- recruit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EF4941D" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0CC0A82F" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Voucher </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47E2F8FF" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00FC1163" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5600CEDE" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:ind w:left="540"/>
-              <w:rPr>
-[...20 lines deleted...]
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="780CF289" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C2D586D" w14:textId="48E0A70C" w:rsidR="00A50FDD" w:rsidRDefault="00FE16DE" w:rsidP="00945348">
-[...37 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="23C17472" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quantum is required to guarantee that the data it presents is correct as agreed by the parties concerned.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F9D0ADC" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56B684C5" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Example-: The leave date requested is the leave date agreed too.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="52A3B19B" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00DC4825" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="33105428" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CE15D06" w14:textId="31119154" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00FE16DE" w:rsidP="00945348">
-[...32 lines deleted...]
-              <w:t>of the data for as long as it is required.</w:t>
+          <w:p w14:paraId="14794D2A" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quantum maintains the integrity of the data for as long as it is required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044361F" w:rsidRPr="00657797" w14:paraId="77CFC308" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...13 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="3F763AD7" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="565B3EA8" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UNall</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="057FA84C" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B6D04D5" w14:textId="77777777" w:rsidR="0044361F" w:rsidRPr="00AA1252" w:rsidRDefault="0044361F" w:rsidP="00AA1252">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0D68295B" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Incidents</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F7C2F9" w14:textId="671FC38D" w:rsidR="0044361F" w:rsidRPr="00AA1252" w:rsidRDefault="0044361F" w:rsidP="00AA1252">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="70072EF2" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Requests </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C65982" w14:textId="77777777" w:rsidR="0044361F" w:rsidRPr="00AA1252" w:rsidRDefault="0044361F" w:rsidP="00AA1252">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5EA0DE2B" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge articles </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1182AF8A" w14:textId="0631FC0A" w:rsidR="0044361F" w:rsidRPr="00AA1252" w:rsidRDefault="0044361F" w:rsidP="00AA1252">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5C77F2F5" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00210A80" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1252">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Seats reservations</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA1252">
-              <w:rPr>
+            <w:r w:rsidRPr="00210A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE97D6D" w14:textId="77777777" w:rsidR="0044361F" w:rsidRDefault="0044361F" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="00B08AF5" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A7DBA88" w14:textId="173815D5" w:rsidR="0044361F" w:rsidRPr="00AA1252" w:rsidRDefault="0044361F" w:rsidP="00AA1252">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="276166F7" w14:textId="326EEA41" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00210A80">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Requests approvals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D94EED6" w14:textId="489DDB0E" w:rsidR="0044361F" w:rsidRPr="00FC1163" w:rsidRDefault="0044361F" w:rsidP="00945348">
-[...21 lines deleted...]
-              <w:rPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB7C8EA" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66B6EDDC" w14:textId="45DA8F23" w:rsidR="0044361F" w:rsidRPr="0044361F" w:rsidRDefault="0044361F">
-[...37 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5EDEFE09" w14:textId="641D91F5" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UNall</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is required to guarantee that the data it presents is correct as agreed by the parties concerned.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC48FBD" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2995EDC7" w14:textId="5A64ED4C" w:rsidR="0044361F" w:rsidRPr="00AA1252" w:rsidRDefault="0044361F">
-[...12 lines deleted...]
-              <w:t>UNall maintains the integrity of the data for as long as it is required.</w:t>
+          <w:p w14:paraId="2ECB11CA" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UNall</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maintains the integrity of the data for as long as it is required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044361F" w:rsidRPr="00657797" w14:paraId="16379F87" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...13 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="40F7DD46" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BC1662" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Quantum+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="081302DA" w14:textId="77777777" w:rsidR="0044361F" w:rsidRPr="00AA1252" w:rsidRDefault="0044361F" w:rsidP="00AA1252">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0BB383FF" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00210A80" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15E85D41" w14:textId="63EBBCF8" w:rsidR="0044361F" w:rsidRDefault="0044361F" w:rsidP="0044361F">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="00DB91AD" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IWP records</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65BD51A7" w14:textId="75FBCF3D" w:rsidR="0044361F" w:rsidRDefault="0044361F" w:rsidP="0044361F">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="02704AA1" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ROAR records</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20165437" w14:textId="77777777" w:rsidR="0044361F" w:rsidRDefault="0044361F" w:rsidP="0044361F">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="28EBBF7C" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STARS </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>requests records</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="771DB179" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Risks management records</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C0416CF" w14:textId="77777777" w:rsidR="0044361F" w:rsidRDefault="0044361F" w:rsidP="0044361F">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="492E7411" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HACT records</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46A5B01D" w14:textId="77777777" w:rsidR="0044361F" w:rsidRDefault="0044361F" w:rsidP="0044361F">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="16279136" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITY records </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="312E477F" w14:textId="45D68C27" w:rsidR="0044361F" w:rsidRPr="00AA1252" w:rsidRDefault="0044361F" w:rsidP="00AA1252">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="06FA80B7" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00210A80" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>And any other modules implementation in the future</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC50F7B" w14:textId="77777777" w:rsidR="0044361F" w:rsidRPr="00AA1252" w:rsidRDefault="0044361F" w:rsidP="00AA1252">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="53289384" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00210A80" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5779AE19" w14:textId="45C62E97" w:rsidR="0044361F" w:rsidRPr="00AA1252" w:rsidRDefault="0044361F" w:rsidP="00AA1252">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="56B02125" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00210A80" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Records submission approval </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="348F99F3" w14:textId="77777777" w:rsidR="0044361F" w:rsidRDefault="0044361F" w:rsidP="0044361F">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3DF45B63" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0411D8D2" w14:textId="681DEB66" w:rsidR="0044361F" w:rsidRPr="00FF3703" w:rsidRDefault="0044361F" w:rsidP="0044361F">
-[...44 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6262C1B9" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quantum</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>+  is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required to guarantee that the data it presents is correct as agreed by the parties concerned.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01AED178" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA6945A" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FB82386" w14:textId="68BD1739" w:rsidR="0044361F" w:rsidRPr="00F00389" w:rsidRDefault="0044361F" w:rsidP="0044361F">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> maintains the integrity of the data for as long as it is required.</w:t>
+          <w:p w14:paraId="53961D88" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quantum+ maintains the integrity of the data for as long as it is required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6013D" w:rsidRPr="00657797" w14:paraId="76790D39" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...13 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="37D5616D" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF08B5C" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SharePoint- Corporately Managed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F697610" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00F00389" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4A1F4CD2" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5082BD88" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00D6013D" w:rsidRDefault="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2DD2ECA2" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DMS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42ADF3D5" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0FCCBC40" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ACP Online,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="266FFBA9" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3C5E9BF9" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OPG</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31164E99" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="14926631" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Quality Assurance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD21302" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4F672B42" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Intranet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="792FFBE1" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="43F36B6D" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>POPP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41D8A2AD" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00A9083E" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6C6D1660" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PROMPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE59752" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00F00389" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="300062A7" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38EB01C7" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="19D56B39" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DMS,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AAFF2BB" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2B7F3948" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ACP Online</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AFFB5B1" w14:textId="11FDBB8E" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00AA1252">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4AC55540" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:ind w:left="540"/>
-              <w:rPr>
-[...20 lines deleted...]
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6446C7" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77A44CA2" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="14FC018F" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For corporate management applications, SharePoint guarantees the authenticity of the records. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="751CE633" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="22D48672" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Example-: The policy that is read on POPP is the same policy that the policy holder has approved.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="70B81C66" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00F00389" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4E367F6E" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62266838" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1BC38BC2" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The electronic records need to be maintained as authentic over time, for example the budget for IWP. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6013D" w:rsidRPr="00657797" w14:paraId="01B4A01D" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...51 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="052502AC" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1007652C" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Share Point- Decentralized Unit/ Country Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C102E8" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36218594" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3599416B" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E- Registry,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0E58C1" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="536F761E" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Custom Lists,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="246FC3B9" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="76134B57" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:rPr>
-[...36 lines deleted...]
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Unit Trackers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3E3EC4" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1907AF09" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="37FAD047" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:rPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Workflows defined locally</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C14FCED" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Needs Assessment</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C37CE5D" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Share point is used in different ways, so the policy is needed to provide the record creator with a reference </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>for authenticity and integrity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B74F379" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="43F49D74" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Needs Assessment</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A49328D" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6013D" w:rsidRPr="00657797" w14:paraId="73DCD2BE" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...43 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="33F12DB9" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E443D8" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E mail- Office 365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0B9AA0" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Not official repository, but commonly used </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BD8DD98" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5737A7FE" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Individual Inbox</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49BA03DC" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0D349A23" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Group inboxes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0032FA99" w14:textId="393CD540" w:rsidR="00A50FDD" w:rsidRPr="005E4C1B" w:rsidRDefault="00CC33F5" w:rsidP="00945348">
-[...42 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3609E28B" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes, in practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3444C052" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...32 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Indicates approval under certain business processes, but it does not constitute an electronic signature:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C92CAC0" w14:textId="14DA9FA6" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00DB174C" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Supervisor’s</w:t>
+            </w:r>
+            <w:r w:rsidR="00B17DEB" w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approval</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36791419" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Process owner approval</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AAFBE0E" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...45 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5E04CF95" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="799C726C" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01DE9DA3" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54522831" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDCBF8F" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E4E80FA" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="25ADC70A" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>An e mail is timestamped and comes from an account that is secured by corporate policies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24B6FAC5" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="005E4C1B" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="16B9884D" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ABF2C76" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="66AEB841" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>An e mail can be stored and even if a change is attempted, the original can always be accessed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33197CFD" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="57DF7DFD" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6013D" w:rsidRPr="00657797" w14:paraId="7535F144" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...13 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="4A3E8CD3" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4673F1BE" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Shared Drives</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ED4F666" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00E06DAB" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="690DD033" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Local</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AFD9247" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...49 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="51F92DFC" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F66073E" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6830C889" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes, depending on the decentralized authority</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="328A2901" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CO Network</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7109DA43" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7953E127" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Team archives</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22072E4F" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="21F1948C" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Individual user</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="08884AD2" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="000703E4" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4BDC909B" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6FAAFDA7" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="003472BE" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...81 lines deleted...]
-              <w:t>Although it is a repository, it needs assessment on a case by case basis since local drives would need to comply with corporate policies</w:t>
+          <w:p w14:paraId="67A46AAA" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Not by default</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="299CEC3A" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Although it is a repository, it needs assessment on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis since local drives would need to comply with corporate policies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="041F3934" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Not by default</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CE221FC" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Although it is a repository, it needs assessment on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis since local drives would need to comply with corporate policies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6013D" w:rsidRPr="00657797" w14:paraId="6129A982" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...51 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="2686D916" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAD510B" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Individual User Local PC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="000AFD66" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5073D2EC" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="40A7E2D5" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PDF’s, Scans, Word</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="066F8E51" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="03B5E8BD" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Working copies </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00B36018" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...21 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="74AE563A" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2ED86B" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="746BDDF1" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00E543A9" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="233169B3" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="692E4CFA" w14:textId="0BCEDEFC" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...28 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="39B0AFED" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Although it is a repository, local drives cannot be considered as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>providing authenticity by default, compliance with corporate policies will need to be assessed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A59DDE8" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A2D9B5" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Although it is a repository, local drives cannot be considered as providing authenticity by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>default, compliance with corporate policies will need to be assessed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...59 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6013D" w:rsidRPr="00657797" w14:paraId="58946D70" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...13 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="568C0ECF" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E42DCDD" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Locally Developed System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="662EA11A" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="003D2AD1" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="061FC2C9" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9D69AB" w14:textId="77777777" w:rsidR="00D6013D" w:rsidRPr="00D6013D" w:rsidRDefault="00D6013D" w:rsidP="00D6013D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0B804ADA" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stream at RBEC was also scaled globally (2020)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62968E87" w14:textId="77777777" w:rsidR="00D6013D" w:rsidRPr="00D6013D" w:rsidRDefault="00D6013D" w:rsidP="00D6013D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="53C438A7" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ukrainian paperless office project (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DocuSign</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) was scaled globally (2020)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29BE45FF" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>POCOMAS from Philippines scaled globally (2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3744DD0C" w14:textId="4A30CF0C" w:rsidR="00D6013D" w:rsidRPr="00657797" w:rsidRDefault="00D6013D" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="03900DA0" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Asset Tracking System in RBAP scaled up to RBA (2020)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67E0F5A4" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="003D2AD1" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="48675943" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F575F76" w14:textId="54A95CC9" w:rsidR="00A50FDD" w:rsidRDefault="00D6013D" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3FD84AA3" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ukraine paperless office </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74C86F26" w14:textId="77777777" w:rsidR="00D6013D" w:rsidRDefault="00D6013D" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="67B42D3F" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>POCOMAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77BD9583" w14:textId="279C32BE" w:rsidR="00D6013D" w:rsidRPr="00657797" w:rsidRDefault="00D6013D" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0638C885" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Asset </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TRacking</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1DB109" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4B7148BE" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Needs Assessment</w:t>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5400843A" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>All of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the products need to be assessed on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis against the new policy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DD91CB" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Needs Assessment</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="792EE1B9" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>All of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the products need to be assessed on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis against the new policy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16967344" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24D0B153" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="752F8AC6" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BEBD507" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61583433" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FD76D62" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6013D" w:rsidRPr="00657797" w14:paraId="7DE6F5E4" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...43 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="41F567B5" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5620FC9B" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cloud Systems – Corporately Managed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A87A53E" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D151561" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="50DB1AAF" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PMD,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE217A3" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="009B7947" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LMS,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7310B50F" w14:textId="77C9BC26" w:rsidR="00A50FDD" w:rsidRPr="00AA1252" w:rsidRDefault="00D6013D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="67885A21" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00210A80" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Viva suites (Viva topics, Viva insight, Viva goals)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="62FF0213" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="003D2AD1" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="74F68CD0" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BFF7608" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3184F14A" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PMD,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="425FF6A9" w14:textId="11440052" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="542962BF" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="20B56433" w14:textId="78CCF685" w:rsidR="00A50FDD" w:rsidRPr="00AA1252" w:rsidRDefault="00A50FDD" w:rsidP="00AA1252">
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LMS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52BE226F" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...18 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="633BEF7D" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BF9F173" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...28 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0D5F6F39" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All data transferred needs to have authenticity </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in order for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> it to be viable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="213A84E6" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="486FA3AD" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5D091EF4" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>It needs to remain authentic over time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6013D" w:rsidRPr="00657797" w14:paraId="78EB1DBD" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...68 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w14:paraId="6C11C447" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E986843" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cloud Systems –Unit/ Country Office / Individual User</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E4C68E" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA204EF" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Not official repository, but commonly used </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="133090CB" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="08A42C61" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
-[...24 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>One Drive,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4739C4" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>One Drive for Business.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC46D1C" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="003D2AD1" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="507FD457" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="109A92A8" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5301FA07" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Needs Assessment</w:t>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE1B204" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>All of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the products need to be assessed on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis against the new policy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26770445" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Needs Assessment</w:t>
             </w:r>
-            <w:r>
-[...19 lines deleted...]
-              <w:t>All of the products need to be assessed on a case by case basis against the new policy.</w:t>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EEB831D" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="009D7B52" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>All of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the products need to be assessed on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D7B52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis against the new policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EE0E4DA" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="00A3C258" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256368D6" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="729AD937" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="0057029F" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-      <w:pPr>
+    <w:p w14:paraId="71B99C6D" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B17DEB">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Emerging solutions </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1151"/>
         <w:gridCol w:w="1312"/>
         <w:gridCol w:w="1225"/>
         <w:gridCol w:w="3617"/>
         <w:gridCol w:w="5645"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A50FDD" w:rsidRPr="00657797" w14:paraId="7F42CEB0" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w14:paraId="77F1A06F" w14:textId="77777777" w:rsidTr="00B17DEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="398C1103" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
+          <w:p w14:paraId="78B30043" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7567A5" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
+          <w:p w14:paraId="061DF9E9" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E- Record Repository</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1610B1" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
+          <w:p w14:paraId="470924F4" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electronic Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="658B116B" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="44DB7F27" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00657797">
-              <w:rPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Authenticity</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23281BC7" w14:textId="5806AFB4" w:rsidR="00A50FDD" w:rsidRPr="00125E27" w:rsidRDefault="000324FC" w:rsidP="00945348">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="33A9E531" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF56D9">
-              <w:rPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">An electronic </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">An electronic record or electronic approval </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>record or electronic approval</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>is considered to be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is considered to be authentic if it can be proved that </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> authentic if it can be proved that it was not modified, altered or otherwise compromised after it was placed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B17DEB" w:rsidDel="00DF56D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>it</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CA6377" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Integrity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A569DD4" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> was not modified, altered or otherwise compromised after it was placed</w:t>
-[...81 lines deleted...]
-              <w:t>approval</w:t>
+              <w:t>The integrity of an electronic approval refers to whether the electronic record being signed has been tampered with or altered. Integrity is assured if the document which was e-approved can be shown to not have been altered throughout its lifecycle beyond that which was envisaged at the time of approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A50FDD" w:rsidRPr="00657797" w14:paraId="0F58A8D3" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...12 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w14:paraId="612FE4B5" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA4BB0A" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adobe sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31E33835" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="49A813B9" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74F004BE" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="500976AC" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="36F2F5C5" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="161A95DB" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="21CB4D13" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="14F39F38" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A50FDD" w:rsidRPr="00657797" w14:paraId="1892E7DB" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...12 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w14:paraId="09171B25" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0565EAE5" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e-Registry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65468951" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="31F0FF53" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0ECE67" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="057FEC79" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7911276C" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="179F7EDA" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="22224A8E" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5CD24111" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A50FDD" w:rsidRPr="00657797" w14:paraId="3AC3B50D" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...12 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w14:paraId="2F401927" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5679187B" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Partner Govt. Systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54E47EB1" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7EAD0FCE" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDD2A1C" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="50444BF8" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA55DE6" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRPr="00657797" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...31 lines deleted...]
-              <w:t>Needs assessment on a case by case basis</w:t>
+          <w:p w14:paraId="672345EE" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Needs assessment on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3E9753" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Needs assessment on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A50FDD" w:rsidRPr="00657797" w14:paraId="5EC718DF" w14:textId="77777777" w:rsidTr="00A50FDD">
-[...12 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w14:paraId="104C6CA6" w14:textId="77777777" w:rsidTr="00C73914">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4911CA61" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project Spaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBEA560" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4A8DC394" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDB423E" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3B94E486" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55893F2E" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5A0FC7C3" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D49AEE4" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00945348">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2A6F70F0" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17121E1F" w14:textId="77777777" w:rsidR="00A50FDD" w:rsidRDefault="00A50FDD" w:rsidP="00A50FDD">
-      <w:pPr>
+    <w:p w14:paraId="5EF0DE64" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D1A4F73" w14:textId="77777777" w:rsidR="006D559A" w:rsidRDefault="006D559A"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="5990841C" w14:textId="77777777" w:rsidR="00B17DEB" w:rsidRPr="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00B17DEB">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725F7245" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00B17DEB">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7817BCE0" w14:textId="77777777" w:rsidR="004E660C" w:rsidRDefault="004E660C" w:rsidP="00C44411">
+    <w:p w14:paraId="4E5A9196" w14:textId="77777777" w:rsidR="002F0ED9" w:rsidRDefault="002F0ED9" w:rsidP="009D7B52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7921E729" w14:textId="77777777" w:rsidR="004E660C" w:rsidRDefault="004E660C" w:rsidP="00C44411">
+    <w:p w14:paraId="453F9AAF" w14:textId="77777777" w:rsidR="002F0ED9" w:rsidRDefault="002F0ED9" w:rsidP="009D7B52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1758196332"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6DFF4047" w14:textId="04F7DB90" w:rsidR="00C44411" w:rsidRDefault="00C44411">
+      <w:p w14:paraId="782EA20B" w14:textId="2B67E32F" w:rsidR="00B17DEB" w:rsidRDefault="00B17DEB" w:rsidP="00210A80">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001943F8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="76030D80" w14:textId="77777777" w:rsidR="00C44411" w:rsidRDefault="00C44411">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F43C900" w14:textId="77777777" w:rsidR="004E660C" w:rsidRDefault="004E660C" w:rsidP="00C44411">
+    <w:p w14:paraId="4A39F059" w14:textId="77777777" w:rsidR="002F0ED9" w:rsidRDefault="002F0ED9" w:rsidP="009D7B52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76806634" w14:textId="77777777" w:rsidR="004E660C" w:rsidRDefault="004E660C" w:rsidP="00C44411">
+    <w:p w14:paraId="73C910A3" w14:textId="77777777" w:rsidR="002F0ED9" w:rsidRDefault="002F0ED9" w:rsidP="009D7B52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B46CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="876A562C"/>
     <w:lvl w:ilvl="0" w:tplc="28C43650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
@@ -5515,252 +5837,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="378C3BBF"/>
-[...200 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E107822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA5CCD4C"/>
     <w:lvl w:ilvl="0" w:tplc="9880DF8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
@@ -5831,51 +5951,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51C1215F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF688806"/>
     <w:lvl w:ilvl="0" w:tplc="D6040C50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
@@ -5946,51 +6066,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68C471B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DECC35A"/>
     <w:lvl w:ilvl="0" w:tplc="F2D0D122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
@@ -6061,51 +6181,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C2A6039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C234E9D2"/>
     <w:lvl w:ilvl="0" w:tplc="BC082F68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
@@ -6176,51 +6296,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E1B3506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D908EC8"/>
     <w:lvl w:ilvl="0" w:tplc="30D23F86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
@@ -6295,192 +6415,161 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1411779417">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="647134184">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="780417380">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1721859100">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="897397342">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1209031679">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="460807942">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="341781845">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1297444390">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1088112053">
-    <w:abstractNumId w:val="8"/>
-[...4 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="2120830576">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A50FDD"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00FE16DE"/>
+    <w:rsidRoot w:val="00B17DEB"/>
+    <w:rsid w:val="00210A80"/>
+    <w:rsid w:val="002F0ED9"/>
+    <w:rsid w:val="002F1EA6"/>
+    <w:rsid w:val="00301187"/>
+    <w:rsid w:val="009D7B52"/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rsid w:val="00B95193"/>
+    <w:rsid w:val="00C360A5"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DB174C"/>
+    <w:rsid w:val="00FE747A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2F1A95E3"/>
+  <w14:docId w14:val="1E880AE2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B9E7F1E2-7B03-4DCC-9CCB-7501B0AA539F}"/>
+  <w15:docId w15:val="{7568F8F7-80DF-488F-9F18-FBE6420AA11F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6821,376 +6910,716 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A50FDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A50FDD"/>
+    <w:rsid w:val="00B17DEB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A50FDD"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B17DEB"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B17DEB"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D7B52"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C44411"/>
+    <w:rsid w:val="009D7B52"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C44411"/>
-[...129 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="009D7B52"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...53 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7198,54 +7627,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7398,671 +7827,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>926</Words>
-  <Characters>5284</Characters>
+  <Words>927</Words>
+  <Characters>5285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6198</CharactersWithSpaces>
+  <CharactersWithSpaces>6200</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Owen Edwards</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>