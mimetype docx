--- v0 (2025-10-12)
+++ v1 (2026-06-16)
@@ -9,194 +9,149 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="22BBF68B" w14:textId="77777777" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="001A4DAB" w:rsidP="001A4DAB">
+    <w:p w14:paraId="22BBF68B" w14:textId="1F554FD0" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="000972B4" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk28616869"/>
-      <w:r w:rsidRPr="00FB407B">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="421293B0" wp14:editId="5DB88CEB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="687B372C" wp14:editId="024203FA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5175250</wp:posOffset>
+              <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>635</wp:posOffset>
+              <wp:posOffset>7621</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="907415" cy="1807845"/>
-[...2 lines deleted...]
-            <wp:docPr id="3" name="image2.png"/>
+            <wp:extent cx="667626" cy="1348740"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2096631767" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image2.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
-[...60 lines deleted...]
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="767080" cy="1468120"/>
+                      <a:ext cx="667626" cy="1348740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00FB407B">
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>United Nations Development Programme</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FEE07FE" w14:textId="77777777" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="001A4DAB" w:rsidP="001A4DAB">
+        <w:t xml:space="preserve">United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1FEE07FE" w14:textId="2E5234C3" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="001A4DAB" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09B5586B" w14:textId="77777777" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="001A4DAB" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -739,409 +694,380 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="091C7646" w14:textId="77777777" w:rsidR="00D503C5" w:rsidRPr="00FB407B" w:rsidRDefault="00D503C5" w:rsidP="0082625E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E679F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.5.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">it has the full authority and power to enter into the Contract and to perform its obligations under the Contract and the Contract is a legal, valid and binding obligation, enforceable against it in accordance with its </w:t>
+        <w:t xml:space="preserve">it has the full authority and power to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>terms;</w:t>
+        <w:t>enter into</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t xml:space="preserve"> the Contract and to perform its obligations under the Contract and the Contract is a legal, valid and binding obligation, enforceable against it in accordance with its terms; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F205C4" w14:textId="3D823477" w:rsidR="00D503C5" w:rsidRPr="00FB407B" w:rsidRDefault="00D503C5" w:rsidP="0082625E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E679F9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.5.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the information it has previously provided to UNDP, or that it provides to UNDP during the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A326A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erm, concerning the Contractor and the provision of the Services is true, correct, accurate and not misleading; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D3FBBC" w14:textId="454B2F16" w:rsidR="00D503C5" w:rsidRPr="00FB407B" w:rsidRDefault="00D503C5" w:rsidP="0082625E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E679F9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.5.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">is financially solvent and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide the Services in accordance with the terms and conditions of the Contract; and, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B858AC" w14:textId="0110C170" w:rsidR="00D503C5" w:rsidRPr="00FB407B" w:rsidRDefault="00D503C5" w:rsidP="0082625E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E679F9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.5.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">it has, and will maintain throughout the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A326A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>erm, all rights, licenses, authority and resources necessary, as applicable, to provide the Services to UNDP’s satisfaction and to perform its obligations under the Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BA5B9A" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C58FD62" w14:textId="78D6B7EF" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>LONG TERM AGREEMENT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: If the Contractor is engaged by UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6775" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ong-</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6775" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erm </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6775" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>greement as indicated in the Face Sheet of this Contract, the following conditions shall apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFD7BA8" w14:textId="1059941F" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP does not warrant that any quantity of Services shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="002D619C" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">purchased </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A326A7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>erm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637DBAD0" w14:textId="0C9C2354" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...169 lines deleted...]
-      </w:r>
       <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...167 lines deleted...]
-        <w:t xml:space="preserve"> or a Regional Centre, as well as any United Nations entity, may benefit from </w:t>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any UNDP business unit, including, but not limited to, a Headquarters unit, a Country Office or a Regional Centre, as well as any United Nations entity, may benefit from </w:t>
       </w:r>
       <w:r w:rsidR="00E52FB3" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>this Contract by placing an</w:t>
       </w:r>
       <w:r w:rsidR="00E52FB3" w:rsidRPr="00FB407B" w:rsidDel="00E52FB3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">order </w:t>
       </w:r>
       <w:r w:rsidR="00E52FB3" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
@@ -1871,65 +1797,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> The Contractor shall not provide Services </w:t>
       </w:r>
       <w:r w:rsidR="008E4484" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="008E4484" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">deliver </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">equipment, materials and supplies that may result in any costs </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the amount stated in the Face Sheet of this Contract, or of the maximum amount per each cost category specified in the breakdown of costs contained in the Financial Proposal, without the prior written agreement of the UNDP Contact Person.</w:t>
+        <w:t>equipment, materials and supplies that may result in any costs in excess of the amount stated in the Face Sheet of this Contract, or of the maximum amount per each cost category specified in the breakdown of costs contained in the Financial Proposal, without the prior written agreement of the UNDP Contact Person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15764117" w14:textId="72F7E5D0" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>4.2.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Contractor shall submit original invoices or financial reports (as required by UNDP) for the Services provided in accordance with the schedule set forth in the Terms of Reference and Schedule of Payments. Such invoices or financial reports shall indicate a deliverable or deliverables completed and the corresponding amount payable. They shall be submitted to the UNDP Contact Person, together with whatever supporting documentation of the actual costs incurred that is required in the Financial Proposal or may be required by UNDP.</w:t>
       </w:r>
@@ -2367,65 +2279,51 @@
         <w:t>The Contractor acknowledges and agrees that UNDP may withhold payment in respect of any invoice if, in UNDP’s opinion, the Contractor has not performed the Services in accordance with the terms and conditions of the Contract, or if the Contractor has not provided sufficient documentation in support of the invoice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73836D5A" w14:textId="2F3D7327" w:rsidR="00CA4D79" w:rsidRPr="00FB407B" w:rsidRDefault="00CA4D79" w:rsidP="00CA4D79">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E679F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">UNDP will have the right to set off, against any amount or amounts due and payable by UNDP to the Contractor under the Contract, any payment, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or other claim (including, without limitation, any overpayment made by UNDP to the Contractor) owing by the Contractor to UNDP under the Contract or under any other contract or agreement between the Parties. UNDP will not be required to give the Contractor prior notice before exercising this right of set-off (such notice being waived by the Contractor). UNDP will promptly notify the Contractor after it has exercised such right of set-off, </w:t>
+        <w:t xml:space="preserve">UNDP will have the right to set off, against any amount or amounts due and payable by UNDP to the Contractor under the Contract, any payment, indebtedness or other claim (including, without limitation, any overpayment made by UNDP to the Contractor) owing by the Contractor to UNDP under the Contract or under any other contract or agreement between the Parties. UNDP will not be required to give the Contractor prior notice before exercising this right of set-off (such notice being waived by the Contractor). UNDP will promptly notify the Contractor after it has exercised such right of set-off, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>explaining the reasons for such set-off, provided, however, that the failure to give such notification will not affect the validity of such set-off.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F92D965" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FAAEE15" w14:textId="21CCA7EA" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
@@ -2833,159 +2731,135 @@
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>11.1.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>by written notice, require the Contractor, at the Contractor’s expense, to remedy its performance, including any deficiencies in any deliverables to be provided under the Contract, to UNDP’s satisfaction</w:t>
       </w:r>
       <w:r w:rsidR="00146A89" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>within thirty (30) days after receipt of UNDP’s notice (or within such shorter period as UNDP may determine, in its sole discretion, is necessary as specified in the notice</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>within thirty (30) days after receipt of UNDP’s notice (or within such shorter period as UNDP may determine, in its sole discretion, is necessary as specified in the notice);</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="19B397C8" w14:textId="760B4F4E" w:rsidR="008F64E8" w:rsidRPr="00FB407B" w:rsidRDefault="00146A89" w:rsidP="00E679F9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="2273"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="16" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>11.1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008F64E8" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">require the Contractor to refund all payments (if any) made by UNDP in respect of such non-conforming or incomplete </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>require the Contractor to refund all payments (if any) made by UNDP in respect of such non-conforming or incomplete performance;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="19D29A64" w14:textId="59E47708" w:rsidR="008F64E8" w:rsidRPr="00FB407B" w:rsidRDefault="008F64E8" w:rsidP="00E679F9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="16" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>11.1.</w:t>
       </w:r>
       <w:r w:rsidR="00146A89" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">procure all or part of the Services or deliverables to be provided under the Contract from other sources, and require the Contractor to pay UNDP for any additional cost beyond the balance of the fee for such Services and </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>procure all or part of the Services or deliverables to be provided under the Contract from other sources, and require the Contractor to pay UNDP for any additional cost beyond the balance of the fee for such Services and deliverables;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F79B3C9" w14:textId="2CB76605" w:rsidR="008F64E8" w:rsidRPr="00FB407B" w:rsidRDefault="008F64E8" w:rsidP="00E679F9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="16" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>11.1.</w:t>
       </w:r>
@@ -3203,168 +3077,174 @@
       </w:r>
       <w:r w:rsidR="006864F6" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Contractor shall indemnify, </w:t>
+        <w:t xml:space="preserve">The Contractor shall indemnify, hold and save harmless, and defend, at its own expense, UNDP, its officials, agents, servants and employees from and against all suits, claims, demands, and liability of any nature or kind, including their costs and expenses, arising out of acts or omissions of the Contractor, or the Contractor’s employees, officers, agents or sub-contractors, in the performance of this Contract. This provision shall extend, inter alia, to claims and liability </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>hold</w:t>
+        <w:t>in the nature of worker’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and save harmless, and defend, at its own expense, UNDP, its officials, agents, servants and employees from and against all suits, claims, demands, and liability of any nature or kind, including their costs and expenses, arising out of acts or omissions of the Contractor, or the Contractor’s employees, officers, agents or sub-contractors, in the performance of this Contract. This provision shall extend, inter alia, to claims and liability </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> compensation, products liability and liability arising out of the use of patented inventions or devices, copyrighted material or other intellectual property by the Contractor, its employees, officers, agents, servants or sub-contractors. The obligations under this Article do not lapse upon termination of this Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C767882" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+    <w:p w14:paraId="1C767882" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D423A5" w14:textId="77777777" w:rsidR="00E01743" w:rsidRDefault="00E01743" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1C55FE" w14:textId="77777777" w:rsidR="00E01743" w:rsidRPr="00FB407B" w:rsidRDefault="00E01743" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F9C4D5" w14:textId="2AFE784D" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...57 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="006864F6" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>LIABILITY</w:t>
+      </w:r>
+      <w:r w:rsidR="006864F6" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND INSURANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4851CC" w14:textId="7F59E601" w:rsidR="006864F6" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="00951EA3" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
@@ -3436,65 +3316,51 @@
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Contractor shall provide and thereafter maintain all appropriate workmen's compensation insurance, or its equivalent, with respect to its employees to cover claims for personal injury, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or death in connection with this Contract.</w:t>
+        <w:t>The Contractor shall provide and thereafter maintain all appropriate workmen's compensation insurance, or its equivalent, with respect to its employees to cover claims for personal injury, disability or death in connection with this Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0532E80D" w14:textId="58897514" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00951EA3" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
@@ -3598,60 +3464,52 @@
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name UNDP as additional </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Name UNDP as additional insured;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0D32CC65" w14:textId="07051700" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00951EA3" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
@@ -3879,1123 +3737,1098 @@
       <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Contractor shall not cause or permit any lien, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">The Contractor shall not cause or permit any lien, attachment or other encumbrance by any person to be placed on file or to remain on file in any public office or on file with UNDP against any monies due to the Contractor or that may become due for any </w:t>
+      </w:r>
+      <w:r w:rsidR="006864F6" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Services performed</w:t>
+      </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>attachment</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or materials furnished under the Contract, or by reason of any other claim or demand against the Contractor or UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD7E087" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+    <w:p w14:paraId="1DD7E087" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3BDE19" w14:textId="77777777" w:rsidR="00E01743" w:rsidRDefault="00E01743" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5B166C" w14:textId="77777777" w:rsidR="00E01743" w:rsidRPr="00FB407B" w:rsidRDefault="00E01743" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11EF1474" w14:textId="614C7C07" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...481 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>EQUIPMENT FURNISHED BY UNDP TO THE CONTRACTOR:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCD4EE4" w14:textId="6213122F" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="001A4DAB" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Contractor shall not advertise or otherwise make public for purposes of commercial advantage or goodwill </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">or otherwise </w:t>
+        <w:t xml:space="preserve">Title to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2B44" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>that it has a contractual relationship with UNDP, nor shall the Contractor, in any manner whatsoever use the name, emblem or official seal of UNDP or the United Nations, or any abbreviation of the name of UNDP or the United Nations in connection with its business or otherwise without the written permission of UNDP.</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00FE2FBF">
+        <w:t>equipment and supplies that may be furnished by UNDP to the Contractor for the performance of any obligations under the Contract shall rest with UNDP, and any such equipment shall be returned to UNDP at the conclusion of the Contract or when no longer needed by the Contractor. Such equipment, when returned to UNDP, shall be in the same condition as when delivered to the Contractor, subject to normal wear and tear, and the Contractor shall be liable to compensate UNDP for the actual costs of any loss of, damage to, or degradation of the equipment that is beyond normal wear and tear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48587557" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049A75D5" w14:textId="10AD749C" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>COPYRIGHT, PATENTS AND OTHER PROPRIETARY RIGHTS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A71D15" w14:textId="695F4ED9" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE2FBF" w:rsidRPr="00FE2FBF">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00762550">
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Except as is otherwise expressly provided in writing in the Contract, UNDP shall be entitled to all intellectual property and other proprietary rights including, but not limited to, patents, copyrights, and trademarks, with regard to products, processes, inventions, ideas, know-how, or documents and other materials which the Contractor has developed for UNDP under the Contract and which bear a direct relation to or are produced or prepared or collected in consequence of, or during the course of, the performance of the Contract. The Contractor acknowledges and agrees that such products, documents and other materials constitute works made for hire for UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A138B05" w14:textId="0860D44B" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
-[...97 lines deleted...]
-      <w:r w:rsidRPr="00762550">
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>To the extent that any such intellectual property or other proprietary rights consist of any intellectual property or other proprietary rights of the Contractor: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>) that pre-existed the performance by the Contractor of its obligations under the Contract, or (ii) that the Contractor may develop or acquire, or may have developed or acquired, independently of the performance of its obligations under the Contract, UNDP does not and shall not claim any ownership interest thereto, and the Contractor grants to UNDP a perpetual license to use such intellectual property or other proprietary right solely for the purposes of and in accordance with the requirements of the Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC8F0DF" w14:textId="05BD0596" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00762550">
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00762550">
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>At the request of UNDP, the Contractor shall take all necessary steps, execute all necessary documents and generally assist in securing such proprietary rights and transferring or licensing them to UNDP in compliance with the requirements of the applicable law and of the Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CD5B5F" w14:textId="76C75886" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00762550">
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
-[...247 lines deleted...]
-      <w:r w:rsidRPr="00762550">
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject to the foregoing provisions, all maps, drawings, photographs, mosaics, plans, reports, estimates, recommendations, documents, and all other data compiled by or received by the Contractor under the Contract shall be the property of UNDP, shall be made available for use or inspection by UNDP at reasonable times and in reasonable places, shall be treated as confidential, and shall be delivered only to UNDP authorized officials on completion of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C802C0" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the obligations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>under the Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118670F0" w14:textId="77777777" w:rsidR="000972B4" w:rsidRPr="00FB407B" w:rsidRDefault="000972B4" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46EF4C43" w14:textId="589C08D6" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>PUBLICITY</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>, AND USE OF THE NAME, EMBLEM OR OFFICIAL SEAL OF UNDP OR THE UNITED NATIONS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580C59B9" w14:textId="376C6374" w:rsidR="00FE2FBF" w:rsidRPr="00687E1A" w:rsidRDefault="001A4DAB" w:rsidP="00FE2FBF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-432"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor shall not advertise or otherwise make public for purposes of commercial advantage or goodwill </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2F2C" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or otherwise </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>that it has a contractual relationship with UNDP, nor shall the Contractor, in any manner whatsoever use the name, emblem or official seal of UNDP or the United Nations, or any abbreviation of the name of UNDP or the United Nations in connection with its business or otherwise without the written permission of UNDP.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2F2C" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In no event will authorization to use the UNDP name or emblem, or any abbreviation thereof, be granted for commercial purposes, or for use in any manner that suggests an endorsement by UNDP of the contractor or the Contractor’s products and/or services.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FBF" w:rsidRPr="00FE2FBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This provision shall not expire upon expiration or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FBF" w:rsidRPr="00687E1A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>termination of the Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D40EA8" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00687E1A" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424334FF" w14:textId="656222E0" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CONFIDENTIAL NATURE OF DOCUMENTS AND INFORMATION:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Information and data </w:t>
+      </w:r>
+      <w:r w:rsidR="008F41DE" w:rsidRPr="00687E1A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>including, without limitation, Personal Data and UNDP Perso</w:t>
+      </w:r>
+      <w:r w:rsidR="008F41DE" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nal Data (both as defined in Article </w:t>
+      </w:r>
+      <w:r w:rsidR="0032426E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="008F41DE" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2, below), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that is delivered or disclosed by one Party (“Discloser”) to the other Party (“Recipient”) during the course of performance of the Contract, and that </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6F17" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has been </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>designated as confidential</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2F2C" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the time of exchange or promptly identified as confidential in writing when furnished in intangible form or disclosed orally, as well as information that the Recipient knows or should have reasonably known from its inherent nature, quality or characteristics that is proprietary or confidential (“Information”), shall be held in confidence by the Recipient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and shall be handled as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2754FF0B" w14:textId="63F494CD" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The Recipient shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C90BC3" w14:textId="38FD64A0" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>use the same care and discretion to avoid disclosure, publication or dissemination of the Discloser’s Information as it uses with its own similar Information that it does not wish to disclose, publish or disseminate; and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D4E53E" w14:textId="6C0A1408" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>use the Discloser’s Information solely for the purpose for which it was disclosed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036B7E94" w14:textId="386E41E4" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Provided that the Recipient has a written agreement with the following persons or entities requiring them to treat the Information confidential in accordance with the Contract and this Article 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, the Recipient may disclose Information to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE3B255" w14:textId="78E2A57C" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>any other party with the Discloser’s prior written consent; and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333D340E" w14:textId="29F38833" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.2.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Recipient’s employees, officials, representatives and agents who have a need to know such Information for purposes of performing obligations under the Contract, and employees officials, representatives and agents of any legal entity that it controls, controls it, or with which it is under common control, who have a need to know such Information for purposes of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>performing obligations under the Contract, provided that, for these purposes a controlled legal entity means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E02DA5F" w14:textId="7EBCD3A1" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
         <w:t>.2.2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> a corporate entity in which the Party owns or otherwise controls, whether directly or indirectly, over fifty percent (50%) of voting shares thereof; or,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E804DD2" w14:textId="2D0FD627" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
@@ -5193,65 +5026,51 @@
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP may disclose Information to the extent as required pursuant to the Charter of the United Nations, or pursuant to resolutions or regulations of the General Assembly or rules promulgated thereunder</w:t>
       </w:r>
       <w:r w:rsidR="006F2F2C" w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or pursuant to UNDP’s regulations, rules, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and procedures</w:t>
+        <w:t xml:space="preserve"> or pursuant to UNDP’s regulations, rules, policies and procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704EBFED" w14:textId="36A59160" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C17661" w:rsidRPr="00762550">
@@ -5505,58 +5324,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">For purposes of this Article, “Personal Data” shall mean any information relating to an identified or identifiable natural person, including any information the disclosure of which could harm such identified or identifiable natural person, and “UNDP Personal Data” shall mean Personal Data that is obtained by the Contractor from UNDP in connection with, or related to, the performance of the Contract.  For the purposes of </w:t>
+        <w:t xml:space="preserve">For purposes of this Article, “Personal Data” shall mean any information relating to an identified or identifiable natural person, including any information the disclosure of which could harm such identified or </w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>the Contract, “Personal Data” and “UNDP Personal Data”</w:t>
+        <w:t>identifiable natural person, and “UNDP Personal Data” shall mean Personal Data that is obtained by the Contractor from UNDP in connection with, or related to, the performance of the Contract.  For the purposes of the Contract, “Personal Data” and “UNDP Personal Data”</w:t>
       </w:r>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>shall be treated as Information within the meaning of Article 18, above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057866BE" w14:textId="1B7467B7" w:rsidR="005907F6" w:rsidRPr="00762550" w:rsidRDefault="005907F6" w:rsidP="00687E1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-450"/>
         <w:jc w:val="both"/>
@@ -5617,1298 +5436,1254 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19.4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">process UNDP Personal Data solely and exclusively in accordance with the requirements of the Contract, and shall not use UNDP Personal Data for the Contractor’s research, marketing, sales, promotional, or any other </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>process UNDP Personal Data solely and exclusively in accordance with the requirements of the Contract, and shall not use UNDP Personal Data for the Contractor’s research, marketing, sales, promotional, or any other purposes;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5E1FD066" w14:textId="4C00163B" w:rsidR="005907F6" w:rsidRPr="00762550" w:rsidRDefault="005907F6" w:rsidP="00687E1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19.4.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">implement appropriate technical and organizational measures, including appropriate access-control measures, to ensure that UNDP Personal Data is accessed on a “need-to-know” basis by authorized </w:t>
       </w:r>
       <w:r w:rsidR="000D29DD" w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Contractor’s p</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">ersonnel </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ersonnel only;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="058ACA80" w14:textId="0B379921" w:rsidR="005907F6" w:rsidRPr="00762550" w:rsidRDefault="005907F6" w:rsidP="00687E1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19.4.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">implement appropriate data security measures to preserve the integrity of UNDP Personal Data and prevent any corruption, tampering, loss, damage, unauthorized access and improper disclosure of UNDP Personal </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>implement appropriate data security measures to preserve the integrity of UNDP Personal Data and prevent any corruption, tampering, loss, damage, unauthorized access and improper disclosure of UNDP Personal Data;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="38874420" w14:textId="43ED4ED1" w:rsidR="005907F6" w:rsidRPr="00762550" w:rsidRDefault="005907F6" w:rsidP="00687E1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19.4.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">process UNDP Personal Data in a manner that is adequate, relevant and limited to what is necessary for the performance of the Contract, and ensure that UNDP Personal Data is kept for no longer than is necessary to perform services under the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>process UNDP Personal Data in a manner that is adequate, relevant and limited to what is necessary for the performance of the Contract, and ensure that UNDP Personal Data is kept for no longer than is necessary to perform services under the Contract;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="384D5F3C" w14:textId="48760A11" w:rsidR="005907F6" w:rsidRPr="00762550" w:rsidRDefault="005907F6" w:rsidP="00687E1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19.4.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">as and when requested by UNDP, update or rectify UNDP Personal Data to ensure its </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>as and when requested by UNDP, update or rectify UNDP Personal Data to ensure its accuracy;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B4B51F3" w14:textId="671BA362" w:rsidR="005907F6" w:rsidRPr="00762550" w:rsidRDefault="005907F6" w:rsidP="00687E1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19.4.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">transfer UNDP Personal Data to third parties, including the Contractor’s agents or subcontractors, only in accordance with the requirements of the Contract, and on terms and conditions equivalent to those set forth in this Article </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">transfer UNDP Personal Data to third parties, including the Contractor’s agents or subcontractors, only in accordance with the requirements of the Contract, and on terms and conditions equivalent to those set forth in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>above;</w:t>
+        <w:t>this Article</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00623C65" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Article 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00623C65" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="63937FE3" w14:textId="5E8150C9" w:rsidR="005907F6" w:rsidRPr="00762550" w:rsidRDefault="005907F6" w:rsidP="00687E1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19.4.7</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">immediately notify UNDP in writing upon becoming aware of any data or security breach; take immediate mitigating and/or remedial action, including mitigating and/or remedial action as directed by UNDP; and inform and update on a regular basis UNDP of any measures taken by the Contractor to address such data or security </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>immediately notify UNDP in writing upon becoming aware of any data or security breach; take immediate mitigating and/or remedial action, including mitigating and/or remedial action as directed by UNDP; and inform and update on a regular basis UNDP of any measures taken by the Contractor to address such data or security breach;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C9E128A" w14:textId="71F88D9C" w:rsidR="005907F6" w:rsidRPr="00762550" w:rsidRDefault="005907F6" w:rsidP="00687E1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19.4.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t>as set forth in the Contract or as otherwise instructed by UNDP in writing, return, delete or destroy UNDP Personal Data and, upon written request by UNDP, provide substantiating evidence of such destruction to UNDP; and</w:t>
+        <w:t xml:space="preserve">as set forth in the Contract or as otherwise instructed by UNDP in writing, return, delete or destroy UNDP Personal Data and, upon written request by UNDP, provide substantiating evidence of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>such destruction to UNDP; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473A0143" w14:textId="53BFD90A" w:rsidR="005907F6" w:rsidRPr="00762550" w:rsidRDefault="005907F6" w:rsidP="00687E1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>19.4.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">consult with, and follow the instructions of, UNDP with respect to handling any requests </w:t>
-      </w:r>
+        <w:t>consult with, and follow the instructions of, UNDP with respect to handling any requests and/or complaints by third parties in respect of UNDP Personal Data made to or received by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA86419" w14:textId="1007EDFD" w:rsidR="006F2F2C" w:rsidRPr="00762550" w:rsidRDefault="005907F6" w:rsidP="00AC0661">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00762550">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>19.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The provisions of this Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00741566" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall survive any termination or expiration of the Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2F2C" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAF0EC1" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD5F0DC" w14:textId="58F4194B" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FORCE MAJEURE; OTHER CHANGES IN CONDITIONS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D85ED62" w14:textId="314A0A52" w:rsidR="00EE6F24" w:rsidRPr="00762550" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event of and as soon as possible after the occurrence of any cause constituting force majeure, the affected Party shall give notice and full particulars in writing to the other Party, of such occurrence if the affected Party is thereby rendered unable, wholly or in part, to perform its obligations and meet its responsibilities under the Contract. The affected Party shall also notify the other Party of any other changes in condition or the occurrence of any event which interferes or threatens to interfere with its performance of the Contract. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7A94" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the affected Party is the Contractor, on receipt of the notice required hereunder, UNDP </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall take such action as it reasonably considers to be appropriate or necessary in the circumstances, including the granting to the </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7A94" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a reasonable extension of time in which to perform any obligations under the Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F08AB0" w14:textId="34C7BD31" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00762550">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If the Contractor is rendered unable, wholly or in part, by reason of force majeure to perform its obligations and meet its responsibilities under the Contract, UNDP shall have the right to suspend or terminate the Contract on the same terms and conditions as are provided</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for in Article </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “Termination,” except that the period of notice shall be seven (7) days instead of thirty (30) days. In </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7A94" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the absence of notice from the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, UNDP shall be entitled to consider the Contractor permanently unable to perform its obligations under the Contract in case the </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7A94" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">force majeure is of public knowledge or the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contractor is unable to perform its obligations, wholly or in part, by reason of force majeure for any period in excess of </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7A94" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>thirty</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7A94" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>0) days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580563B8" w14:textId="58F5B014" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Force majeure as used herein means any unforeseeable and irresistible act of nature, any act of war (whether declared or not), </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24FE3" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">act of government, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invasion, revolution, insurrection, terrorism, or any other acts of a similar nature or force, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24FE3" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including, among others, pandemics or epidemics affecting any of the Parties’ ability to perform hereunder, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided that such acts arise from causes beyond the control and without the fault or negligence of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24FE3" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>affected Party</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Contractor acknowledges and agrees that, with respect to any obligations under the Contract that the Contractor must perform in areas in which UNDP is engaged in, preparing to engage in, or disengaging from any peacekeeping, humanitarian or similar operations, any delays or failure to perform such obligations arising from or relating to harsh </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>and/or complaints by third parties in respect of UNDP Personal Data made to or received by the Contractor.</w:t>
-[...14 lines deleted...]
-          <w:b/>
+        <w:t>conditions within such areas, or to any incidents of civil unrest occurring in such areas, shall not, in and of itself, constitute force majeure under the Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CF6541" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6C5F87" w14:textId="6470E0C8" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>TERMINATION:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1499B3FC" w14:textId="0AE0D829" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Either party may terminate this Contract for cause, in whole or in part, upon thirty (30) days’ notice, in writing, to the other party. The initiation of </w:t>
+      </w:r>
+      <w:r w:rsidR="0038689D" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amicable settlement or </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>arbitral proceedings in accordance with Article 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0094606E" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="0038689D" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Settlement of Disputes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>”, below, shall not be deemed a termination of this Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679A7A6D" w14:textId="6ED14188" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP may terminate the Contract at any time </w:t>
+      </w:r>
+      <w:r w:rsidR="0038689D" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with immediate effect </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>by providing written notice to the Contractor in any case in which the mandate of UNDP applicable to the performance of the Contract or the funding of UNDP applicable to the Contract is curtailed or terminated, whether in whole or in part. In addition, unless otherwise provided by the Contract, upon sixty (60) day’s advance written notice to the Contractor, UNDP may terminate the Contract without having to provide any justification therefor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C578410" w14:textId="6CCBF7CA" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In the event of any termination of the Contract, no payment shall be due from UNDP to the Contractor except for the Services satisfactorily provided to UNDP in accordance with the requirements of the Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347212D5" w14:textId="5AE9CB5E" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should the Contractor be adjudged bankrupt, or be liquidated or become insolvent, or should the Contractor make an assignment for the benefit of its creditors, or should a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C07252" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>eceiver be appointed on account of the insolvency of the Contractor, UNDP may, without prejudice to any other right or remedy it may have under the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07252" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, terminate this Contract forthwith. The Contractor shall immediately inform UNDP of the occurrence of any of the above events.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C00D0EB" w14:textId="67EA2ECB" w:rsidR="003D2920" w:rsidRPr="00FB407B" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D2920" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In the event that the Contract is terminated by UNDP in accordance with Article 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26EB6" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2920" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.1 above, due to a breach by the Contractor of its obligation under the Contract, the Contractor shall be bound to compensate UNDP for all damages and costs incurred by UNDP as a consequence of such termination and for any additional cost beyond the balance of the Contract price resulting from any procurement conducted by UNDP to procure the Services from another source, including, inter alia, the costs of engaging in such procurement. UNDP may set-off such costs and expenses against any amounts owed to the Contractor under the Contract or under other contracts with the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174957FD" w14:textId="1E11FF1C" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00C17661" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2920" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The provisions of this Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26EB6" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are without prejudice to any other rights or remedies of UNDP under the Contract or otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C139E2" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39CF353E" w14:textId="77777777" w:rsidR="000972B4" w:rsidRPr="00FB407B" w:rsidRDefault="000972B4" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7464551C" w14:textId="33749516" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>NON-WAIVER OF RIGHTS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D67D0D" w14:textId="12B3C88F" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="001A4DAB" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AF73F6" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>19.5</w:t>
-[...101 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>No grant of time to the Contractor to cure a default under the Contract nor the</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A4DAB" w:rsidRPr="00762550">
-[...76 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for in Article </w:t>
-[...5 lines deleted...]
-        <w:t>21</w:t>
+        <w:t xml:space="preserve">failure by </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2B5D" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, “Termination,” except that the period of notice shall be seven (7) days instead of thirty (30) days. In </w:t>
-[...674 lines deleted...]
-        <w:t xml:space="preserve">purposes to constitute a waiver by </w:t>
+        <w:t xml:space="preserve"> to exercise any rights available to it, whether under the Contract or otherwise, shall be deemed for any purposes to constitute a waiver by </w:t>
       </w:r>
       <w:r w:rsidR="004E2B5D" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of any such right or any remedy associated therewith, and shall not relieve the </w:t>
       </w:r>
       <w:r w:rsidR="004E2B5D" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Contractor </w:t>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">of any of </w:t>
       </w:r>
@@ -7179,102 +6954,123 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Parties shall use their best efforts to amicably settle any Dispute.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  For that purpose, the Party asserting a claim shall provide to the other Party a detailed description of the Dispute, specifying the relief or remedy sought, together with a copy of the Contract and all relevant supporting documentation (“Notice of Dispute”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D43AD90" w14:textId="2DCC1E2A" w:rsidR="009C6E5E" w:rsidRPr="00687E1A" w:rsidRDefault="009C6E5E" w:rsidP="00687E1A">
+    <w:p w14:paraId="6D43AD90" w14:textId="2DCC1E2A" w:rsidR="009C6E5E" w:rsidRDefault="009C6E5E" w:rsidP="00687E1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Neither Party may refer the Dispute to arbitration, pursuant to Article 2</w:t>
       </w:r>
       <w:r w:rsidR="003D68A2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.3 below, prior to pursuing amicable settlement efforts and prior to the expiry of sixty (60) days from the date of the Notice of Dispute.  However, the foregoing shall not preclude a Party to the Contract from referring a Dispute to arbitration if such Party seeks interim measures of protection under the Arbitration Rules of the United Nations Commission on International Trade Law (“UNCITRAL Arbitration Rules”).</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="230F742A" w14:textId="77777777" w:rsidR="000972B4" w:rsidRDefault="000972B4" w:rsidP="000972B4">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B90388" w14:textId="77777777" w:rsidR="000972B4" w:rsidRPr="00687E1A" w:rsidRDefault="000972B4" w:rsidP="00903BBA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="58665F0D" w14:textId="77777777" w:rsidR="009C6E5E" w:rsidRPr="00687E1A" w:rsidRDefault="009C6E5E" w:rsidP="00687E1A">
       <w:pPr>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="835" w:right="360" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Arbitration</w:t>
       </w:r>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A596BBC" w14:textId="0C0AA6D1" w:rsidR="009C6E5E" w:rsidRPr="00687E1A" w:rsidRDefault="009C6E5E" w:rsidP="00687E1A">
       <w:pPr>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
@@ -7311,51 +7107,50 @@
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0386E85D" w14:textId="77777777" w:rsidR="009C6E5E" w:rsidRPr="00687E1A" w:rsidRDefault="009C6E5E" w:rsidP="00687E1A">
       <w:pPr>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The appointing authority shall be the Secretary-General of the Permanent Court of Arbitration. The Parties agree that the periods for the intervention of the appointing authority stipulated in Article 8, paragraph 1, and Article 9, paragraphs 2 and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>3,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00687E1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the UNCITRAL Arbitration Rules shall be sixty (60) days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698CDBD3" w14:textId="77777777" w:rsidR="009C6E5E" w:rsidRPr="00687E1A" w:rsidRDefault="009C6E5E" w:rsidP="00687E1A">
       <w:pPr>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
@@ -7777,65 +7572,51 @@
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Contractor authorizes UNDP to deduct from the Contractor’s invoices any amount representing such taxes, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or charges, unless the Contractor has consulted with UNDP before the payment thereof and UNDP has, in each instance, specifically authorized the Contractor to pay such taxes, duties, or charges under written protest. In that event, the Contractor shall provide UNDP with written evidence that payment of such taxes, duties or charges has been made and appropriately authorized, and </w:t>
+        <w:t xml:space="preserve">The Contractor authorizes UNDP to deduct from the Contractor’s invoices any amount representing such taxes, duties or charges, unless the Contractor has consulted with UNDP before the payment thereof and UNDP has, in each instance, specifically authorized the Contractor to pay such taxes, duties, or charges under written protest. In that event, the Contractor shall provide UNDP with written evidence that payment of such taxes, duties or charges has been made and appropriately authorized, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UNDP shall reimburse the Contractor for any such taxes, duties, or charges so authorized by UNDP and paid by the Contractor under written protest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C4DA5E" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="354CAB60" w14:textId="04322EF7" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
@@ -7976,105 +7757,91 @@
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C17661" w:rsidRPr="00E679F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00E679F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Any notice, request or consent required or permitted to be given or made pursuant to the Contract will be in writing and addressed to the persons listed in the Face Sheet of this Contract for the delivery of notices, </w:t>
+        <w:t xml:space="preserve">Any notice, request or consent required or permitted to be given or made pursuant to the Contract will be in writing and addressed to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>requests</w:t>
+        <w:t>persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or consents. Notices, requests or consents will be delivered in person, by registered </w:t>
+        <w:t xml:space="preserve"> listed in the Face Sheet of this Contract for the delivery of notices, requests or consents. Notices, requests or consents will be delivered in person, by registered </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mail,  by</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirmed email transmission</w:t>
       </w:r>
       <w:r w:rsidR="00C07252" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> or by other accepted electronic means</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Notices, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or consents will be deemed received upon delivery (if delivered in person), upon signature of receipt (if delivered by registered mail) or when confirmation of receipt is sent from the addressee’s email address (if delivered by confirmed email transmission).</w:t>
+        <w:t>. Notices, requests or consents will be deemed received upon delivery (if delivered in person), upon signature of receipt (if delivered by registered mail) or when confirmation of receipt is sent from the addressee’s email address (if delivered by confirmed email transmission).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3E9611" w14:textId="6956564B" w:rsidR="005E042D" w:rsidRPr="00FB407B" w:rsidRDefault="005E042D" w:rsidP="005E042D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E679F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C17661" w:rsidRPr="00E679F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -8391,65 +8158,51 @@
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Contractor shall provide its full and timely cooperation with any such post-payment audits or investigations. Such cooperation shall include, but shall not be limited to, the Contractor’s obligation to make available its personnel and any relevant documentation for such purposes at reasonable times and on reasonable conditions and to grant to UNDP access to the Contractor’s premises at reasonable times and on reasonable conditions in connection with such access to the Contractor’s personnel and relevant documentation. The Contractor shall require its agents, including, but not limited to, the Contractor’s attorneys, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or other advisers, to reasonably cooperate with any post-payment audits or investigations carried out by UNDP hereunder.</w:t>
+        <w:t>The Contractor shall provide its full and timely cooperation with any such post-payment audits or investigations. Such cooperation shall include, but shall not be limited to, the Contractor’s obligation to make available its personnel and any relevant documentation for such purposes at reasonable times and on reasonable conditions and to grant to UNDP access to the Contractor’s premises at reasonable times and on reasonable conditions in connection with such access to the Contractor’s personnel and relevant documentation. The Contractor shall require its agents, including, but not limited to, the Contractor’s attorneys, accountants or other advisers, to reasonably cooperate with any post-payment audits or investigations carried out by UNDP hereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF214CA" w14:textId="06924A6A" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
@@ -9089,1090 +8842,1060 @@
         </w:rPr>
         <w:t xml:space="preserve">ensure that its subcontractors </w:t>
       </w:r>
       <w:r w:rsidR="00AC3E0A" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">under the Contract </w:t>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>comply</w:t>
       </w:r>
       <w:r w:rsidR="00AC3E0A" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>with the Secretary General’s Bulletin ST/SGB/2006/15 of 26 December 2006 on “</w:t>
+        <w:t>with the Secretary General’s Bulletin ST/SGB/2006/15 of 26 December 2006 on “Post-employment restrictions”, and shall also</w:t>
+      </w:r>
+      <w:r w:rsidR="006702F3" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comply and shall ensure that its subcontractors under the Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comply with and be subject to the requirements of the following</w:t>
+      </w:r>
+      <w:r w:rsidR="006702F3" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documents then in force at the time of signature of the Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5474E8B5" w14:textId="393BF172" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The UN Supplier Code of Conduct;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2410415F" w14:textId="67FD294F" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP Policy on Fraud and other Corrupt Practices;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA89648" w14:textId="762697B5" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP Office of Audit and Investigations (OAI) Investigation Guidelines;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449A078C" w14:textId="489AEB53" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP Vendor Sanctions Policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642052F5" w14:textId="22E026D9" w:rsidR="00EE6F24" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All security directives</w:t>
+      </w:r>
+      <w:r w:rsidR="005618DB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant to the performance of the Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issued by UNDP</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2FBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00505609">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DC8533" w14:textId="0B14FEBE" w:rsidR="003D5042" w:rsidRPr="00FB407B" w:rsidRDefault="00FE2FBF" w:rsidP="00505609">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>32.1.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE2FBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>If the Contractor is provi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8327E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2FBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ng hosting services, the UNDP Classification and Handling of Information Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00505609">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471B7DAF" w14:textId="7C291D45" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="001A4DAB" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005618DB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor acknowledges and agrees that it has read and is familiar with the requirements of the foregoing documents which are available online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="000972B4" w:rsidRPr="003C6F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>www.undp.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000972B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="000972B4" w:rsidRPr="003C6F01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>https://www.undp.org/procurement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000972B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In making such acknowledgement, the Contractor represents and </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">warrants that it </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Post-employment</w:t>
+        <w:t>is in compliance with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> restrictions”, and shall also</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> comply and shall ensure that its subcontractors under the Contract</w:t>
+        <w:t xml:space="preserve"> the requirements of the foregoing</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3E0A" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> comply with and be subject to the requirements of the following</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> documents then in force at the time of signature of the Contract</w:t>
+        <w:t xml:space="preserve">and will remain in compliance throughout the </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7F27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>erm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58908D9B" w14:textId="5384F63B" w:rsidR="005618DB" w:rsidRPr="00FB407B" w:rsidRDefault="005618DB" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5042">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="003D5042">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5042">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Contractor further represents that, in respect of all aspects of the Contract (including the award of the Contract by UNDP to the Contractor and the selection and awarding of sub-contracts by the Contractor), it has disclosed and will disclose to UNDP any situation that may constitute an actual or potential conflict of interest or could reasonably be perceived as a conflict of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B18602" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CB162A" w14:textId="1B6CE17B" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>OBSERVANCE OF THE LAW:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296EAFA1" w14:textId="3B12E860" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="001A4DAB" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The Contractor shall comply with all laws, ordinances, rules, and regulations bearing upon the performance of its obligations under the Contract. In addition, the Contractor shall maintain compliance with all obligations relating to its registration as a qualified vendor of goods or services to UNDP, as such obligations are set forth in UNDP vendor registration procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1654701C" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8DCE65" w14:textId="5F6989A8" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CHILD LABOR:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405D93A0" w14:textId="6ED2E99D" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="001A4DAB" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The Contractor represents and warrants that neither it, its parent entities (if any), nor any of the Contractor’s subsidiary or affiliated entities (if any) is engaged in any practice inconsistent with the rights set forth in the Convention on the Rights of the Child, including Article 32 thereof, which, inter alia, requires that a child shall be protected from performing any work that is likely to be hazardous or to interfere with the child’s education, or to be harmful to the child’s health or physical, mental, spiritual, moral, or social development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FCF597" w14:textId="77777777" w:rsidR="006063B7" w:rsidRPr="00FB407B" w:rsidRDefault="006063B7" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222AFEBD" w14:textId="2C592858" w:rsidR="001A4DAB" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>MINES:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A376F2A" w14:textId="736D78A1" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="001A4DAB" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE6F24" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The Contractor represents and warrants that neither it, its parent entities (if any), nor any of the Contractor’s subsidiaries or affiliated entities (if any) is engaged in the sale or manufacture of anti-personnel mines or components utilized in the manufacture of anti-personnel mines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB0625D" w14:textId="77777777" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38BA8E42" w14:textId="49B9AF53" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0022185B" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROHIBITION OF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>SEXUAL EXPLOITATION</w:t>
+      </w:r>
+      <w:r w:rsidR="0022185B" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="009B75F9" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="0022185B" w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>D SEXUAL ABUSE, AND SEXUAL HARASSEMENT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5474E8B5" w14:textId="393BF172" w:rsidR="00EE6F24" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="7D7CEC63" w14:textId="3F7D6709" w:rsidR="00ED4A2F" w:rsidRPr="00FB407B" w:rsidRDefault="00EE6F24" w:rsidP="001A4DAB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C17661" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>2</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4DAB" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...840 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In the performance of th</w:t>
       </w:r>
       <w:r w:rsidR="0022185B" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...8 lines deleted...]
-        <w:t>SEXUAL EXPLOITATION</w:t>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB407B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contract, the Contractor </w:t>
       </w:r>
       <w:r w:rsidR="0022185B" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...103 lines deleted...]
-        <w:t xml:space="preserve"> and policies to prevent and address </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">represents and warrants that it, its parent entities (if any), or any of the Contractor’s subsidiary or affiliated entities (if any) has in place adequate and proper procedures, processes and policies to prevent and address </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sexual exploitation and sexual abuse</w:t>
       </w:r>
       <w:r w:rsidR="00ED4A2F" w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (“SEA”) and sexual harassment (“SH”). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contractor shall take all appropriate measures to </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">prevent </w:t>
@@ -10288,65 +10011,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C17661" w:rsidRPr="00E65246">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E65246">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB407B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">For the purposes of this Contract, SH shall be defined as any unwelcome conduct of sexual nature, that might reasonably be expected or be perceived to cause offence or humiliation, when such conduct interferes with work, is made a condition of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or creates an intimidating, hostile or offensive work environment. SH may occur in the workplace or in connection with work. While typically involving a pattern of conduct, SH may take the form of a single incident. In assessing the reasonableness of expectations or perceptions, the perspective of the person who is the target of the conduct shall be considered.</w:t>
+        <w:t>For the purposes of this Contract, SH shall be defined as any unwelcome conduct of sexual nature, that might reasonably be expected or be perceived to cause offence or humiliation, when such conduct interferes with work, is made a condition of employment or creates an intimidating, hostile or offensive work environment. SH may occur in the workplace or in connection with work. While typically involving a pattern of conduct, SH may take the form of a single incident. In assessing the reasonableness of expectations or perceptions, the perspective of the person who is the target of the conduct shall be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD0357C" w14:textId="77777777" w:rsidR="00ED4A2F" w:rsidRPr="00FB407B" w:rsidRDefault="00ED4A2F" w:rsidP="001A4DAB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B6E171D" w14:textId="3750D29E" w:rsidR="00722FFB" w:rsidRPr="002F1E8D" w:rsidRDefault="00722FFB" w:rsidP="00687E1A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10440,106 +10149,90 @@
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
-        <w:t xml:space="preserve">    represents and warrants that it has not, and it shall not at any time during the duration of this Contract, engage in Money Laundering or Terrorist </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">    represents and warrants that it has not, and it shall not at any time during the duration of this Contract, engage in Money Laundering or Terrorist Financing; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1820F8BF" w14:textId="64058755" w:rsidR="00722FFB" w:rsidRPr="007D59E1" w:rsidRDefault="00722FFB" w:rsidP="00687E1A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.2.2</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:t>    undertakes to take all reasonable measures to ensure that none of (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D59E1">
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D59E1">
-        <w:t xml:space="preserve">) its Beneficial Owners, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or employees (together, as used in this clause, referred to as “affiliates”), or (ii) its contractors/suppliers, subcontractors, joint venture/consortium members, or agents (together, as used in this clause, referred to as “</w:t>
+        <w:t>) its Beneficial Owners, officers or employees (together, as used in this clause, referred to as “affiliates”), or (ii) its contractors/suppliers, subcontractors, joint venture/consortium members, or agents (together, as used in this clause, referred to as “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D59E1">
         <w:t>subparties</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D59E1">
         <w:t>”), engage in Money Laundering or Terrorist Financing; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F3694A" w14:textId="19EFD105" w:rsidR="00722FFB" w:rsidRPr="007D59E1" w:rsidRDefault="00722FFB" w:rsidP="00687E1A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r>
@@ -10573,59 +10266,51 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.3.</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
-        <w:t xml:space="preserve">     The Contractor shall immediately notify UNDP if it becomes aware of any actual, apparent, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or attempted instances of Money Laundering or Terrorist Financing</w:t>
+        <w:t>     The Contractor shall immediately notify UNDP if it becomes aware of any actual, apparent, potential or attempted instances of Money Laundering or Terrorist Financing</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:t>in relation to any of (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D59E1">
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D59E1">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D59E1">
         <w:t>it’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D59E1">
@@ -10712,59 +10397,51 @@
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
-        <w:t xml:space="preserve">     immediately terminate this Contract without incurring any liability or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">     immediately terminate this Contract without incurring any liability or penalty; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FBCD61" w14:textId="0B6411CD" w:rsidR="00722FFB" w:rsidRPr="007D59E1" w:rsidRDefault="00722FFB" w:rsidP="00687E1A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
@@ -10892,51 +10569,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.5.2.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:t xml:space="preserve">“Terrorist Financing” means engaging with, contracting or providing support to individuals or entities that appear on the United Nations Security Council Consolidated Sanctions List, accessible at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="007D59E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.un.org/securitycouncil/content/un-sc-consolidated-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D59E1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D95E418" w14:textId="344AFDE8" w:rsidR="00722FFB" w:rsidRPr="007D59E1" w:rsidRDefault="00722FFB" w:rsidP="00687E1A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1E8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
@@ -11004,577 +10681,590 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="051E65E6" w14:textId="4D01D3FF" w:rsidR="000E11A3" w:rsidRPr="006331BD" w:rsidRDefault="00722FFB" w:rsidP="006331BD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007D59E1">
         <w:t xml:space="preserve">(iii) </w:t>
       </w:r>
       <w:r w:rsidRPr="007D59E1">
         <w:tab/>
         <w:t>Where no natural person is identified under (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D59E1">
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D59E1">
         <w:t xml:space="preserve">) or (ii) above, the natural person who holds the position of senior managing official. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000E11A3" w:rsidRPr="006331BD" w:rsidSect="008A2350">
-      <w:headerReference w:type="default" r:id="rId14"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0444DA1C" w14:textId="77777777" w:rsidR="00451DE1" w:rsidRDefault="00451DE1" w:rsidP="008D7D9E">
+    <w:p w14:paraId="060CD848" w14:textId="77777777" w:rsidR="004D57CE" w:rsidRDefault="004D57CE" w:rsidP="008D7D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46FA7078" w14:textId="77777777" w:rsidR="00451DE1" w:rsidRDefault="00451DE1" w:rsidP="008D7D9E">
+    <w:p w14:paraId="5413AAA6" w14:textId="77777777" w:rsidR="004D57CE" w:rsidRDefault="004D57CE" w:rsidP="008D7D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E593F84" w14:textId="1FDF6C44" w:rsidR="000E11A3" w:rsidRPr="007440CE" w:rsidRDefault="000E11A3" w:rsidP="007440CE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="75AB6283" w14:textId="00C0A4BD" w:rsidR="000E11A3" w:rsidRPr="007440CE" w:rsidRDefault="000E11A3" w:rsidP="007440CE">
+  <w:p w14:paraId="75AB6283" w14:textId="00C0A4BD" w:rsidR="000E11A3" w:rsidRPr="00903BBA" w:rsidRDefault="000E11A3" w:rsidP="007440CE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="center" w:pos="4788"/>
         <w:tab w:val="right" w:pos="9360"/>
         <w:tab w:val="left" w:pos="9540"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007440CE">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Revision: </w:t>
     </w:r>
-    <w:r w:rsidR="006876A4">
+    <w:r w:rsidR="006876A4" w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>May</w:t>
     </w:r>
-    <w:r w:rsidR="002F3A57">
+    <w:r w:rsidR="002F3A57" w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-    <w:r w:rsidR="006876A4">
+    <w:r w:rsidR="006876A4" w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="007440CE">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007440CE">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007440CE">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007440CE">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="689563295"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="007440CE">
+        <w:r w:rsidRPr="00903BBA">
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="007440CE">
+        <w:r w:rsidRPr="00903BBA">
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="007440CE">
+        <w:r w:rsidRPr="00903BBA">
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="007440CE">
+        <w:r w:rsidRPr="00903BBA">
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="007440CE">
+        <w:r w:rsidRPr="00903BBA">
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6A5D352D" w14:textId="67C0321B" w:rsidR="000E11A3" w:rsidRPr="007440CE" w:rsidRDefault="000E11A3" w:rsidP="007440CE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="098F845E" w14:textId="77777777" w:rsidR="000E11A3" w:rsidRPr="007440CE" w:rsidRDefault="000E11A3" w:rsidP="006063B7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="098F845E" w14:textId="77777777" w:rsidR="000E11A3" w:rsidRPr="00903BBA" w:rsidRDefault="000E11A3" w:rsidP="006063B7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="61D5B4B5" w14:textId="1D228FCA" w:rsidR="000E11A3" w:rsidRPr="007440CE" w:rsidRDefault="000E11A3" w:rsidP="006063B7">
+  <w:p w14:paraId="61D5B4B5" w14:textId="1D228FCA" w:rsidR="000E11A3" w:rsidRPr="00903BBA" w:rsidRDefault="000E11A3" w:rsidP="006063B7">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="center" w:pos="4788"/>
         <w:tab w:val="right" w:pos="9360"/>
         <w:tab w:val="left" w:pos="9540"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007440CE">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Revision: </w:t>
     </w:r>
-    <w:r w:rsidR="006876A4">
+    <w:r w:rsidR="006876A4" w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>May</w:t>
     </w:r>
-    <w:r w:rsidR="002F3A57">
+    <w:r w:rsidR="002F3A57" w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-    <w:r w:rsidR="006876A4">
+    <w:r w:rsidR="006876A4" w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="007440CE">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007440CE">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007440CE">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007440CE">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="376440010"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="007440CE">
+        <w:r w:rsidRPr="00903BBA">
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="007440CE">
+        <w:r w:rsidRPr="00903BBA">
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="007440CE">
+        <w:r w:rsidRPr="00903BBA">
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00903BBA">
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="007440CE">
+        <w:r w:rsidRPr="00903BBA">
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="5E827B2E" w14:textId="77777777" w:rsidR="000E11A3" w:rsidRPr="007440CE" w:rsidRDefault="000E11A3" w:rsidP="006063B7">
+  <w:p w14:paraId="5E827B2E" w14:textId="77777777" w:rsidR="000E11A3" w:rsidRPr="00903BBA" w:rsidRDefault="000E11A3" w:rsidP="006063B7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="450DEA57" w14:textId="77777777" w:rsidR="000E11A3" w:rsidRPr="006063B7" w:rsidRDefault="000E11A3" w:rsidP="006063B7">
+  <w:p w14:paraId="450DEA57" w14:textId="77777777" w:rsidR="000E11A3" w:rsidRPr="00903BBA" w:rsidRDefault="000E11A3" w:rsidP="006063B7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="785ABB17" w14:textId="77777777" w:rsidR="00451DE1" w:rsidRDefault="00451DE1" w:rsidP="008D7D9E">
+    <w:p w14:paraId="332E1AE7" w14:textId="77777777" w:rsidR="004D57CE" w:rsidRDefault="004D57CE" w:rsidP="008D7D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="610BA001" w14:textId="77777777" w:rsidR="00451DE1" w:rsidRDefault="00451DE1" w:rsidP="008D7D9E">
+    <w:p w14:paraId="2293CA63" w14:textId="77777777" w:rsidR="004D57CE" w:rsidRDefault="004D57CE" w:rsidP="008D7D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A8B5164" w14:textId="77777777" w:rsidR="000E11A3" w:rsidRPr="008A2350" w:rsidRDefault="000E11A3" w:rsidP="008A2350">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A8B5164" w14:textId="77777777" w:rsidR="000E11A3" w:rsidRPr="00903BBA" w:rsidRDefault="000E11A3" w:rsidP="008A2350">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008A2350">
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>United Nations Development Programme</w:t>
+      <w:t xml:space="preserve">United Nations Development </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00903BBA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Programme</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="6DBE19F4" w14:textId="58089415" w:rsidR="000E11A3" w:rsidRPr="008A2350" w:rsidRDefault="000E11A3" w:rsidP="008A2350">
+  <w:p w14:paraId="6DBE19F4" w14:textId="58089415" w:rsidR="000E11A3" w:rsidRPr="00903BBA" w:rsidRDefault="000E11A3" w:rsidP="008A2350">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00903BBA">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">General Terms and Conditions for Institutional (de Minimis) Contracts </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="30F6A16C" w14:textId="77777777" w:rsidR="000E11A3" w:rsidRPr="008A2350" w:rsidRDefault="000E11A3" w:rsidP="008A2350">
+  <w:p w14:paraId="30F6A16C" w14:textId="77777777" w:rsidR="000E11A3" w:rsidRPr="000972B4" w:rsidRDefault="000E11A3" w:rsidP="008A2350">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="center" w:pos="4788"/>
         <w:tab w:val="right" w:pos="9360"/>
         <w:tab w:val="left" w:pos="9540"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18E00443"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="382AF680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="25"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
@@ -11785,296 +11475,306 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="788233740">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="438987093">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE6F24"/>
     <w:rsid w:val="00001F6B"/>
     <w:rsid w:val="00010806"/>
     <w:rsid w:val="0001658A"/>
     <w:rsid w:val="00035FDE"/>
     <w:rsid w:val="00055631"/>
     <w:rsid w:val="00064D36"/>
     <w:rsid w:val="00075C95"/>
     <w:rsid w:val="00077FD6"/>
     <w:rsid w:val="0009439B"/>
+    <w:rsid w:val="000972B4"/>
     <w:rsid w:val="000A7F27"/>
     <w:rsid w:val="000D29DD"/>
     <w:rsid w:val="000D68EE"/>
     <w:rsid w:val="000D7C77"/>
     <w:rsid w:val="000E11A3"/>
     <w:rsid w:val="000E7682"/>
     <w:rsid w:val="001223BF"/>
     <w:rsid w:val="00146A89"/>
     <w:rsid w:val="00161D55"/>
     <w:rsid w:val="001624A1"/>
     <w:rsid w:val="0016260E"/>
     <w:rsid w:val="00164CB6"/>
     <w:rsid w:val="00171FD0"/>
     <w:rsid w:val="001941AA"/>
     <w:rsid w:val="001A4DAB"/>
     <w:rsid w:val="00214B8A"/>
     <w:rsid w:val="0022185B"/>
     <w:rsid w:val="00222B32"/>
+    <w:rsid w:val="0022310D"/>
     <w:rsid w:val="0022744E"/>
     <w:rsid w:val="00231538"/>
     <w:rsid w:val="00232943"/>
     <w:rsid w:val="00244934"/>
     <w:rsid w:val="002449A0"/>
     <w:rsid w:val="002454BD"/>
     <w:rsid w:val="00293574"/>
     <w:rsid w:val="002B0394"/>
+    <w:rsid w:val="002C45EA"/>
     <w:rsid w:val="002C716F"/>
     <w:rsid w:val="002D619C"/>
     <w:rsid w:val="002F3A57"/>
     <w:rsid w:val="00317427"/>
     <w:rsid w:val="0032426E"/>
     <w:rsid w:val="00327DBD"/>
     <w:rsid w:val="00351D61"/>
     <w:rsid w:val="0038689D"/>
     <w:rsid w:val="00393F5B"/>
     <w:rsid w:val="003B2191"/>
     <w:rsid w:val="003D2920"/>
     <w:rsid w:val="003D5042"/>
     <w:rsid w:val="003D68A2"/>
     <w:rsid w:val="003F01CB"/>
     <w:rsid w:val="003F35FB"/>
     <w:rsid w:val="00451DE1"/>
     <w:rsid w:val="004A45F8"/>
+    <w:rsid w:val="004D57CE"/>
     <w:rsid w:val="004E2B5D"/>
     <w:rsid w:val="004E3AE4"/>
     <w:rsid w:val="004E4A85"/>
     <w:rsid w:val="00505609"/>
     <w:rsid w:val="0052459C"/>
     <w:rsid w:val="00531487"/>
     <w:rsid w:val="00547223"/>
     <w:rsid w:val="005618DB"/>
     <w:rsid w:val="005907F6"/>
     <w:rsid w:val="005D6B0B"/>
     <w:rsid w:val="005E042D"/>
     <w:rsid w:val="006063B7"/>
     <w:rsid w:val="00623C65"/>
     <w:rsid w:val="00627F5B"/>
     <w:rsid w:val="006331BD"/>
     <w:rsid w:val="0063444D"/>
     <w:rsid w:val="00660934"/>
     <w:rsid w:val="00663A1E"/>
     <w:rsid w:val="006702F3"/>
     <w:rsid w:val="00675FEB"/>
     <w:rsid w:val="006864F6"/>
     <w:rsid w:val="006876A4"/>
     <w:rsid w:val="00687C86"/>
     <w:rsid w:val="00687E1A"/>
     <w:rsid w:val="006A3F73"/>
     <w:rsid w:val="006A768B"/>
+    <w:rsid w:val="006C23FA"/>
     <w:rsid w:val="006C7366"/>
     <w:rsid w:val="006C7F05"/>
     <w:rsid w:val="006E6775"/>
     <w:rsid w:val="006F2F2C"/>
     <w:rsid w:val="00722FFB"/>
     <w:rsid w:val="00741566"/>
     <w:rsid w:val="007440CE"/>
     <w:rsid w:val="00745B02"/>
     <w:rsid w:val="00746356"/>
     <w:rsid w:val="007604E1"/>
     <w:rsid w:val="00762550"/>
     <w:rsid w:val="007A6C2E"/>
     <w:rsid w:val="007A78F9"/>
     <w:rsid w:val="007D4470"/>
     <w:rsid w:val="007E7D34"/>
     <w:rsid w:val="008062E5"/>
     <w:rsid w:val="00811715"/>
     <w:rsid w:val="00825BD7"/>
     <w:rsid w:val="0082625E"/>
     <w:rsid w:val="00861B30"/>
     <w:rsid w:val="00875F8B"/>
     <w:rsid w:val="008A2350"/>
     <w:rsid w:val="008A51D2"/>
     <w:rsid w:val="008A7A94"/>
     <w:rsid w:val="008B1E32"/>
     <w:rsid w:val="008B5D5C"/>
     <w:rsid w:val="008D7D9E"/>
     <w:rsid w:val="008E4484"/>
     <w:rsid w:val="008E49E8"/>
     <w:rsid w:val="008F41DE"/>
     <w:rsid w:val="008F64E8"/>
+    <w:rsid w:val="00903BBA"/>
     <w:rsid w:val="00906B09"/>
     <w:rsid w:val="00912FCB"/>
     <w:rsid w:val="0094606E"/>
     <w:rsid w:val="009514B7"/>
     <w:rsid w:val="00951EA3"/>
     <w:rsid w:val="00953CEB"/>
     <w:rsid w:val="009555A3"/>
+    <w:rsid w:val="00961EAB"/>
     <w:rsid w:val="00984D15"/>
     <w:rsid w:val="009860FA"/>
     <w:rsid w:val="009B2923"/>
     <w:rsid w:val="009B75F9"/>
     <w:rsid w:val="009C2068"/>
     <w:rsid w:val="009C4CC0"/>
     <w:rsid w:val="009C6E5E"/>
     <w:rsid w:val="00A24FE3"/>
     <w:rsid w:val="00A326A7"/>
     <w:rsid w:val="00A645A0"/>
     <w:rsid w:val="00A65A6F"/>
     <w:rsid w:val="00A73848"/>
     <w:rsid w:val="00A772E1"/>
     <w:rsid w:val="00A81F42"/>
     <w:rsid w:val="00A942EE"/>
     <w:rsid w:val="00AB0A5D"/>
     <w:rsid w:val="00AC0661"/>
     <w:rsid w:val="00AC3E0A"/>
     <w:rsid w:val="00AC5194"/>
     <w:rsid w:val="00AF73F6"/>
     <w:rsid w:val="00B03D0E"/>
     <w:rsid w:val="00B144AE"/>
     <w:rsid w:val="00B176E2"/>
     <w:rsid w:val="00B35358"/>
     <w:rsid w:val="00B402E5"/>
     <w:rsid w:val="00B53732"/>
     <w:rsid w:val="00B94338"/>
     <w:rsid w:val="00BB00F8"/>
     <w:rsid w:val="00BC389D"/>
+    <w:rsid w:val="00BF2751"/>
     <w:rsid w:val="00BF6F17"/>
     <w:rsid w:val="00C05B48"/>
     <w:rsid w:val="00C07252"/>
     <w:rsid w:val="00C17661"/>
     <w:rsid w:val="00C33F38"/>
     <w:rsid w:val="00C67E6B"/>
     <w:rsid w:val="00C7628B"/>
     <w:rsid w:val="00C76416"/>
     <w:rsid w:val="00C802C0"/>
     <w:rsid w:val="00C84FCF"/>
     <w:rsid w:val="00C92DF7"/>
     <w:rsid w:val="00CA09D5"/>
     <w:rsid w:val="00CA4D79"/>
     <w:rsid w:val="00CD4A7B"/>
     <w:rsid w:val="00CD5B1D"/>
     <w:rsid w:val="00D177DA"/>
+    <w:rsid w:val="00D2268B"/>
     <w:rsid w:val="00D361F8"/>
     <w:rsid w:val="00D4678E"/>
     <w:rsid w:val="00D503C5"/>
     <w:rsid w:val="00D80CF7"/>
     <w:rsid w:val="00D97742"/>
     <w:rsid w:val="00DA6C96"/>
     <w:rsid w:val="00DD2B44"/>
     <w:rsid w:val="00DE665E"/>
+    <w:rsid w:val="00E01743"/>
     <w:rsid w:val="00E52FB3"/>
     <w:rsid w:val="00E65246"/>
     <w:rsid w:val="00E65EA8"/>
     <w:rsid w:val="00E679F9"/>
     <w:rsid w:val="00E904CE"/>
     <w:rsid w:val="00EA12B0"/>
     <w:rsid w:val="00EC7F5D"/>
     <w:rsid w:val="00ED4A2F"/>
     <w:rsid w:val="00EE6F24"/>
     <w:rsid w:val="00F26EB6"/>
     <w:rsid w:val="00F338D8"/>
     <w:rsid w:val="00F54599"/>
     <w:rsid w:val="00F73F43"/>
     <w:rsid w:val="00F777CB"/>
     <w:rsid w:val="00F8327E"/>
     <w:rsid w:val="00F838F4"/>
     <w:rsid w:val="00FB407B"/>
     <w:rsid w:val="00FE2FBF"/>
+    <w:rsid w:val="00FE7122"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5FDEE973"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C3F1FAB3-1412-4895-AEB4-7DC9C7CD36E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12676,91 +12376,103 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0082625E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009C6E5E"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000972B4"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="142165942">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="920217751">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.un.org%2Fsecuritycouncil%2Fcontent%2Fun-sc-consolidated-list&amp;data=05%7C01%7Ckate.harrington%40undp.org%7C0f70d275ba2a4648cefe08da8ace1c1f%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C637974915085910330%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=PRW3LHTUiJOxJHs2jk7eyIxnl3PlKl1u37yl1NIP2mk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/procurement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.un.org%2Fsecuritycouncil%2Fcontent%2Fun-sc-consolidated-list&amp;data=05%7C01%7Ckate.harrington%40undp.org%7C0f70d275ba2a4648cefe08da8ace1c1f%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C637974915085910330%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=PRW3LHTUiJOxJHs2jk7eyIxnl3PlKl1u37yl1NIP2mk%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13031,65 +12743,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F7D3FB025DF53F429AA37D0BC18FBC40" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8ed849de0af39cdb01ac66192eab454e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d413257cd9829394d17656a545d5fa4e">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -13159,125 +12860,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{089949C4-A340-4644-8839-375EBA17989B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ADF43BA-153D-4BA0-A0CF-2496C6B6C741}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABF2F2EF-6F01-4A46-AD96-65D20882DA0F}">
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D0EA459-553C-4AF4-8CF3-A4407C620E2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABF2F2EF-6F01-4A46-AD96-65D20882DA0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ADF43BA-153D-4BA0-A0CF-2496C6B6C741}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{089949C4-A340-4644-8839-375EBA17989B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>8600</Words>
-  <Characters>49020</Characters>
+  <Words>8609</Words>
+  <Characters>49072</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>408</Lines>
   <Paragraphs>115</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57505</CharactersWithSpaces>
+  <CharactersWithSpaces>57566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Legal Office</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F7D3FB025DF53F429AA37D0BC18FBC40</vt:lpwstr>