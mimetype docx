--- v0 (2025-10-15)
+++ v1 (2026-06-09)
@@ -368,75 +368,67 @@
         </w:rPr>
         <w:t>, en reconnaissant l'interrelation entre les questions sociales et environnementales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28553D76" w14:textId="77777777" w:rsidR="00365702" w:rsidRPr="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365702">
         <w:rPr>
           <w:rStyle w:val="ms-rtethemefontface-2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le PNUD veillera au respect des NES pour la </w:t>
       </w:r>
       <w:r w:rsidRPr="00365702">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>programmation</w:t>
       </w:r>
       <w:r w:rsidRPr="00365702">
         <w:rPr>
           <w:rStyle w:val="ms-rtethemefontface-2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> des activités de projet mis en œuvre qui utilisent les fonds acheminés par l’intermédiaire de ses comptes du PNUD, quelle que soit la modalité de </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">mise en œuvre. Dans les cas où la mise en œuvre des NES est jugée inadéquate, le PNUD prendra les mesures appropriées pour traiter les défauts. </w:t>
+        <w:t xml:space="preserve"> des activités de projet mis en œuvre qui utilisent les fonds acheminés par l’intermédiaire de ses comptes du PNUD, quelle que soit la modalité de mise en œuvre. Dans les cas où la mise en œuvre des NES est jugée inadéquate, le PNUD prendra les mesures appropriées pour traiter les défauts. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692393BC" w14:textId="7644B200" w:rsidR="00365702" w:rsidRPr="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365702">
         <w:rPr>
           <w:rStyle w:val="ms-rtethemefontface-2"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">La plupart des programmes et </w:t>
       </w:r>
@@ -927,50 +919,51 @@
       <w:r w:rsidRPr="00365702">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:tab/>
         <w:t>Examen, évaluation et gestion des risques et des impacts sociaux et environnementaux ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52591AB5" w14:textId="77777777" w:rsidR="00365702" w:rsidRPr="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365702">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidRPr="00365702">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:tab/>
         <w:t>Participation des parties prenantes et mécanismes de réponse ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F627F26" w14:textId="77777777" w:rsidR="00365702" w:rsidRPr="00365702" w:rsidRDefault="00365702" w:rsidP="00B263B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365702">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1107,106 +1100,106 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="424C2D44" w14:textId="77777777" w:rsidR="00365702" w:rsidRPr="00365702" w:rsidRDefault="00365702">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00365702" w:rsidRPr="00365702" w:rsidSect="00B263B6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="450" w:footer="430" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5291844D" w14:textId="77777777" w:rsidR="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
+    <w:p w14:paraId="36DC4DF5" w14:textId="77777777" w:rsidR="00727986" w:rsidRDefault="00727986" w:rsidP="00365702">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05CA5C08" w14:textId="77777777" w:rsidR="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
+    <w:p w14:paraId="00D906BC" w14:textId="77777777" w:rsidR="00727986" w:rsidRDefault="00727986" w:rsidP="00365702">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C48A8F7" w14:textId="4069AC08" w:rsidR="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
+  <w:p w14:paraId="7C48A8F7" w14:textId="72DAF4E1" w:rsidR="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="245" w:lineRule="exact"/>
       <w:ind w:left="20"/>
     </w:pPr>
     <w:r w:rsidRPr="00365702">
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidRPr="00365702">
       <w:rPr>
         <w:spacing w:val="-2"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00365702">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00365702">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -1263,132 +1256,136 @@
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00365702">
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-7"/>
       </w:rPr>
       <w:t>31</w:t>
     </w:r>
     <w:r w:rsidRPr="00365702">
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-7"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                        </w:t>
+      <w:t xml:space="preserve">                                                      </w:t>
+    </w:r>
+    <w:r w:rsidR="004B7407" w:rsidRPr="00AA2CBB">
+      <w:rPr>
+        <w:bCs/>
+        <w:spacing w:val="-7"/>
+      </w:rPr>
+      <w:t>Date d'entrée en vigueur</w:t>
+    </w:r>
+    <w:r w:rsidR="004B7407">
+      <w:rPr>
+        <w:b/>
+        <w:spacing w:val="-7"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00365702">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>Date de mise en œuvre: 01/01/2021</w:t>
+      <w:t>: 01/01/2021</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">                               </w:t>
     </w:r>
     <w:r>
       <w:t>Version</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-6"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t>#</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-3"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-4"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-7"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0707B7B3" w14:textId="0A87153A" w:rsidR="00365702" w:rsidRPr="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
-[...8 lines deleted...]
-  </w:p>
   <w:p w14:paraId="26F6593A" w14:textId="77777777" w:rsidR="00365702" w:rsidRDefault="00365702">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A1F99BE" w14:textId="77777777" w:rsidR="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
+    <w:p w14:paraId="5C2A8EE7" w14:textId="77777777" w:rsidR="00727986" w:rsidRDefault="00727986" w:rsidP="00365702">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CBEFE58" w14:textId="77777777" w:rsidR="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
+    <w:p w14:paraId="412F1EB3" w14:textId="77777777" w:rsidR="00727986" w:rsidRDefault="00727986" w:rsidP="00365702">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B1F5DC8" w14:textId="3B827AF1" w:rsidR="00365702" w:rsidRDefault="00365702" w:rsidP="00365702">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3387"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
@@ -1427,50 +1424,58 @@
                   </a:blip>
                   <a:srcRect l="24148" t="16003" r="24351" b="16186"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="360566" cy="722630"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="43C64AB3" w14:textId="77777777" w:rsidR="00E346ED" w:rsidRDefault="00E346ED" w:rsidP="00365702">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3387"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="357D3468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7646C48"/>
     <w:lvl w:ilvl="0" w:tplc="51024328">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -1658,127 +1663,135 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="122575310">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2137142883">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00365702"/>
     <w:rsid w:val="000D2993"/>
     <w:rsid w:val="000D3F9B"/>
     <w:rsid w:val="000F16FA"/>
     <w:rsid w:val="001F717E"/>
     <w:rsid w:val="002E697E"/>
     <w:rsid w:val="00335F3B"/>
     <w:rsid w:val="0036132D"/>
     <w:rsid w:val="00365702"/>
     <w:rsid w:val="0038526E"/>
     <w:rsid w:val="003A0F0B"/>
     <w:rsid w:val="004463C2"/>
+    <w:rsid w:val="004B7407"/>
     <w:rsid w:val="004F097A"/>
     <w:rsid w:val="00620751"/>
+    <w:rsid w:val="00727986"/>
     <w:rsid w:val="00766F11"/>
     <w:rsid w:val="007828D2"/>
     <w:rsid w:val="007E23B2"/>
     <w:rsid w:val="007F18D7"/>
     <w:rsid w:val="00814E88"/>
+    <w:rsid w:val="008C3BF2"/>
     <w:rsid w:val="008C5A37"/>
     <w:rsid w:val="008D1504"/>
+    <w:rsid w:val="009D5570"/>
+    <w:rsid w:val="00A14376"/>
     <w:rsid w:val="00A155D0"/>
     <w:rsid w:val="00A60C4E"/>
+    <w:rsid w:val="00AA2CBB"/>
     <w:rsid w:val="00B263B6"/>
     <w:rsid w:val="00BA234A"/>
+    <w:rsid w:val="00BD0906"/>
     <w:rsid w:val="00C12D5B"/>
     <w:rsid w:val="00C14F23"/>
     <w:rsid w:val="00C443C6"/>
     <w:rsid w:val="00C70669"/>
     <w:rsid w:val="00D3768D"/>
     <w:rsid w:val="00D83965"/>
     <w:rsid w:val="00D9461D"/>
     <w:rsid w:val="00DE078F"/>
+    <w:rsid w:val="00E346ED"/>
     <w:rsid w:val="00E6278D"/>
     <w:rsid w:val="00EE76EC"/>
     <w:rsid w:val="00EF4D81"/>
     <w:rsid w:val="00F40001"/>
     <w:rsid w:val="00FD3EB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6D6C0C19"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B4D98666-C4F3-49A9-8F4C-1F528C9BB222}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>