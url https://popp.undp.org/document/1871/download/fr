--- v0 (2025-10-08)
+++ v1 (2026-06-01)
@@ -1,1144 +1,4821 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="174CD4DD" w14:textId="77777777" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
+    <w:p w14:paraId="318FE0C9" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="0038518A" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A1.2. Projets de coopération multi</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="46DE74C4" w14:textId="433F683A" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
+        <w:t>Suivre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AF4573" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Le suivi améliore l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>efficacité et l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>efficience du développement en examinant les performances et en utilisant des preuves pour ajuster la programmation afin d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>obtenir des résultats optimaux. Un bon suivi commence par une bonne planification et l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>identification claire des objectifs du programme ou du projet en fonction de ressources spécifiques. C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>est une fonction de gestion continue qui fournit aux décideurs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou décideuses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un retour d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>information régulier. Les preuves issues du suivi sont aussi un élément essentiel de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>évaluation et permettent l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>élaboration de rapports fondés sur des preuves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A084317" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Toutes les activités de programmation du PNUD doivent respecter les normes et les politiques de suivi, auxquelles les gestionnaires de programme régional, de programme pays et de tous projets sont redevables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A029C00" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>La fréquence du suivi doit être adaptée à la prise de décision, notamment aux mécanismes de gouvernance conjoints tels que les comités de pilotage du programme/Comités directeur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUAD et doit être définie lors de la conception de la programmation. Les effets doivent être suivi au moins une fois par an dans le Rapport d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nalyse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xé sur les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ésultats</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ROAR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B5D29">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Results-Oriented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B5D29">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B5D29">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B5D29">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, pour ses sigles en Anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et les produits doivent être suivis par le biais du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lan de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ravail </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ntégré/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ROAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le suivi des produits spécifique du projet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61279340" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Le suivi comprend : a) le suivi des performances par la collecte de données appropriées et crédibles et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>autres preuves ; b) l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>analyse des preuves pour éclairer la prise de décision en matière de gestion, améliorer l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>efficacité et l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>efficience et adapter la programmation aux besoins ; et c) l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>élaboration de rapports sur les performances et les leçons apprises pour faciliter l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apprentissage et promouvoir la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>redevabilité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4648E3A1" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00394978" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7551681C" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Suivi de la performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F13E518" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les activités de programmation du PNUD doivent effectuer la collecte de données appropriées et crédibles servant de preuve pour un suivi adapté. La collecte de données est définie dans le cadre de résultats et dans le plan de suivi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4948AB5A" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les données de suivi comprennent :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E2692D" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les données sur l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>état d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>avancement des indicateurs d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effet et/ou de produit, comme convenu dans le cadre de résultats ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE98FC8" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>La vérification des produits, par des visites de terrain au niveau des projets et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>autres moyens ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3DBA7B" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les informations de la veille prospective, notamment les modifications dans le contexte du développement, les nouvelles sur ce que font les autres partenaires dans des domaines connexes et les changements dans la volonté politique des acteurs nationaux ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0127DDD3" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les données sur la performance opérationnelle, notamment l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>exécution du plan de travail, la gestion du pipeline/de la mobilisation des ressources, la performance du tableau de bord et de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>audit, les taux de mise en œuvre, les déficits, les ressources non programmées, les avances NIM obsolètes, la mise en œuvre des plans d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>approvisionnement, la gestion des créances et la performance en matière d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>élaboration de rapports de donateurs (ponctualité et qualité) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717592A9" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>situations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de références, les cibles et les données sur l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>état d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avancement pour les indicateurs mondiaux IRRF, le cas échéant ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46884146" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les recommandations et les leçons apprises de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>évaluation du programme ou projet et au-delà ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743D04C0" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="907"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:spacing w:val="-6"/>
-[...132 lines deleted...]
-    <w:p w14:paraId="5F325B8B" w14:textId="77777777" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les analyses des changements dans le contexte de la programmation, y compris les risques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EC3049" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:spacing w:val="-6"/>
-[...100 lines deleted...]
-    <w:p w14:paraId="29EEC342" w14:textId="3DDE0BD0" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les données sont collectées en tenant compte des aspects qualitatifs tels que la crédibilité, la ponctualité, la pertinence et l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appropriation nationale ; le poids qui leur est attribué peut varier selon le contexte. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lorsque les données ne sont pas disponibles auprès de sources nationales ou autres, il faut collecter les données primaires par le biais de programmes et de projets utilisant des mécanismes tels que les enquêtes, les observations, les remarques des parties prenantes et les sources de données émergentes telles que les capteurs, les enregistrements de téléphones portables et/ou d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autres sources. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77054824" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>Les bureaux pays du PNUD dans chaque pays participant sont responsables des fonds qui y sont dépensés. Chaque partenaire de mise en œuvre fait l</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidR="004A0D79">
+        <w:t xml:space="preserve">Lorsque cela est possible et pertinent, des efforts doivent être accomplis pour soutenir les capacités nationales de suivi et tirer profit des sources de données émergentes pour un suivi en temps réel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AD954D" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>En situation de crise, les données peuvent être collectées via un suivi à distance, auprès de prestataires tiers. Les personnes chargées d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>effectuer le suivi à distance doivent rassembler suffisamment de preuves pour que le PNUD puisse vérifier la crédibilité des données relatives au suivi, par exemple au moyen de photographies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou images satellites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E456724" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Outre ce qui précède, il faut que les données englobent les domaines suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0792A473" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A22B0">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Groupes cibles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>. Les groupes ciblés doivent être identifiés dans les documents de programme et de projet, selon le cas. Cela implique de collecter des données sur l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>incidence de la programmation sur divers groupes cibles (femmes, hommes, jeunes, niveaux de revenu, personnes avec handicapes, etc.) afin de comprendre et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>analyser les impacts différenciés. Toute la programmation doit pouvoir suivre les performances de ciblage les plus pertinentes à l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>aide d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicateurs mesurables, afin de déterminer si la programmation atteint les groupes souhaités. Les activités de suivi doivent être conduites avec la participation active des parties prenantes concernées, notamment des organismes publics nationaux et internationaux, des organisations non gouvernementales et de la société civile, du secteur privé et des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>représentant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des communautés locales, y compris des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>représentant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des peuples autochtones, selon le cas. Lorsque cela s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>avère justifié et réalisable, on utilisera le suivi en temps réel et la récolte des réactions des bénéficiaires pour suivre les effets (bons ou mauvais), les perceptions, les conséquences imprévues et les goul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ts d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">étranglement aux résultats pour les communautés défavorisées, mais aussi pour impliquer les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>citoyen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le suivi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBB977C" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Renforcement des capacités</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>. Les changements dans les capacités et la performance des institutions nationales pertinentes doivent être suivis au moyen d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>indicateurs, selon le cas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAF435D" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Durabilité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>. Chaque projet de développement doit inclure des dispositions de transition et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>achèvement, notamment un plan de mise à l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">échelle et de durabilité. Ces dispositions doivent être revues chaque année et ajustées selon </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>nécessité. Si aucune disposition de transition et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>achèvement de cycle n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>est nécessaire, cela doit être dûment justifié et approuvé lors de la conception.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B84664" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Analyse des preuves pour éclairer la prise de décision en matière de gestion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28712AB1" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Un suivi efficace doit au minimum éclairer l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>analyse et la prise de décision concernant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187FA344" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les résultats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Une analyse des preuves collectées par rapport aux indicateurs de programmation, comprenant les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>situations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A0D79" w:rsidRPr="004A0D79">
-[...6 lines deleted...]
-        <w:r w:rsidR="00F91D0E">
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">références, les jalons, les cibles et les données sur les progrès au niveau des effets et des produits, ainsi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394978">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>qu’une analyse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des raisons pour lesquelles les progrès par rapport aux résultats </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supérieur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou inférieur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux cibles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A72ECF" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>La théorie du changement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> : Une analyse de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>approche programmatique et des résultats par rapport à la théorie du changement définie afin de tester la validité des hypothèses et examiner les alternatives, les risques et le rapport coût-efficacité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBBA37F" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>La qualité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Une analyse de la qualité de programmation effectuée selon les </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00485C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
-          <w:t>Considérations relatives à la conception, à la mise en œuvre et à la documentation de la coopération technique Sud-S</w:t>
-[...13 lines deleted...]
-          <w:t>d</w:t>
+          <w:t>normes de qualité</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000A55F4">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7C3959" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les risques </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Une évaluation des risques et une analyse des plans de gestion des risques et de leur mise en œuvre par rapport à la situation de programmation actuelle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B0C8B4" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>La performance opérationnelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Une analyse de la performance opérationnelle par rapport aux plans et aux critères institutionnels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D104BCC" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00394978">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> connaissances :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Analyse des recommandations formulées et des leçons apprises de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>évaluation du programme ou du projet et au-delà.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5538C9F8" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>analyse supplémentaire comprend, selon la disponibilité et la pertinence :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA90868" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>analyse des expériences : tester l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>effet des interventions par rapport à un groupe contrôle basée sur la rigueur statistique et des normes éthiques ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B46B67" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>analyse des évaluations relatives aux modifications dans le contexte de programmation, notamment lors de crises émergentes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65891E5D" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les gestionnaires de programme/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>représentant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A55F4" w:rsidRPr="00485C28">
-[...12 lines deleted...]
-    <w:p w14:paraId="47C573B2" w14:textId="30844148" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent suivre les contributions du PNUD destinées à atteindre les effets convenus dans le document de programme. En outre, les gestionnaires de programme doivent également suivre l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>atteinte de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>effet dans son ensemble, notamment les contributions émanant d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autres partenaires, pour guider les ajustements requis à la contribution du PNUD aux résultats. Le pipeline de projets doit être </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1E6A">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>vérifié</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au moins une fois par an pour s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>assurer qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>il permettra d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>atteindre les résultats du programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585ECEB8" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les gestionnaires de programme et les mécanismes de gouvernance, tels que les comités de pilotage des programmes, doivent examiner l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>analyse du suivi et l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utiliser pour guider les décisions et les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>réponses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>la direction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afin d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajuster la programmation pour une performance et une atteinte des résultats optimales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482D4920" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les décisions et actions de gestion répondent aux domaines lorsque nécessaire, notamment :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5B3A21" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>es ajustements apportés aux indicateurs, aux cibles, à la théorie du changement et à la conception de la programmation (ceci peut inclure des modifications des produits, des activités, etc.) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D1ADE0" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>es ajustements apportés aux dispositions de mise en œuvre, notamment l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>identification des partenaires de mise en œuvre, des parties responsables et des fournisseurs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61083274" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>es ajustements du budget, de la stratégie de mobilisation des ressources et des dispositions relatives au recouvrement des coûts ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1284824E" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>es actions visant à atténuer les risques ou à réagir aux risques réalisés, notamment les NES ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0087AEF9" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>es actions visant à développer ou ajuster un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>durabilité ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7050489E" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>D’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>autres ajustements et actions, selon les besoins.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FEBE26" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:spacing w:val="-6"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="23C3D0F5" w14:textId="77777777" w:rsidR="00C11E07" w:rsidRPr="00C11E07" w:rsidRDefault="00832748" w:rsidP="00C11E07">
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les mécanismes de gouvernance de la programmation institutionnelle du PNUD, notamment le Groupe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xécutif et le Groupe sur la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erformance </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>rganisationnel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le (OPG, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Organizational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance Group, pour ses sigles en Anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>, utilisent les preuves du suivi et les analyses provenant de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ensemble de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>organisation pour prendre les décisions visant à améliorer la performance. Cela comprend un examen de la performance par rapport aux cibles définis dans l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>IRRF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D19AA3" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:spacing w:val="-6"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="2AAF1EE3" w14:textId="4F34483B" w:rsidR="004A0D79" w:rsidRPr="00C11E07" w:rsidRDefault="00832748" w:rsidP="00C11E07">
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Tous les projets doivent faire l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>objet au moins d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>une visite afin de suivre les progrès et de vérifier que les progrès rapportés correspondent à la réalité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643B5EA3" w14:textId="77777777" w:rsidR="00C866FC" w:rsidRDefault="00C866FC" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725C2E97" w14:textId="77777777" w:rsidR="00C866FC" w:rsidRDefault="00C866FC" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31262918" w14:textId="09468B57" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Établir des rapports sur la performance et les enseignements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20035B4E" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>En tant qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>organisation du savoir, le PNUD considère les enseignements comme un aspect essentiel de sa programmation. Les enseignements, à la fois concernant les succès ou les défis de la mise en œuvre du projet, doivent être signalés pour en faciliter l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>utilisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD29428" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les données et autres preuves recueilli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>s dans le cadre du suivi, ainsi que les analyses, les enseignements et les décisions visant à améliorer la performance, doivent être utilisés dans l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>établissement des rapports sur les projets et programmes, notamment :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188A8DB0" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>établissement des rapports réguliers, tels que définis dans le plan de suivi et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>évaluation du programme et du projet ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166A5389" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">établissement des rapports annuels dans le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ROAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081363E6" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>établissement des rapports à l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">intention du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Conseil d’administration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD par l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">intermédiaire du Cadre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntégré de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ésultats et de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>essources (IRRF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Integrated </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Framework, pour ses sigles en Anglais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEC19B6" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Autres rapports selon les besoins, y compris les rapports des bailleurs de fonds, des fonds verticaux et des fonds communs de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>ONU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA34CEE" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les rapports des programmes et les projets doivent appuyer les décisions visant à ajuster la mise en œuvre pour en améliorer l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>efficacité et l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>efficience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CB435D" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les rapports des programmes et les projets servent de base à l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>information ciblée des parties prenantes, en assurant la visibilité et la transparence, et en démontrant les résultats obtenus pour renforcer les partenariats et mobiliser des ressources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E43F31" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00394978" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00593709" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Ressources disponibles pour le suivi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A10DE3" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les bureaux et unités du PNUD doivent disposer d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>effectifs suffisants pour assurer le suivi et l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>évaluation. Tous les bureaux dont les dépenses annuelles de programme sont égales ou supérieures à 50 millions USD, à l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exclusion des dépenses au titre des fonds verticaux dotés de leurs propres </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF36DC">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>capacités</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tels que le FEM, le FVC, le Fonds mondial de lutte contre le sida, la tuberculose et le paludisme, doivent disposer de deux spécialistes à temps plein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>affecté</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au suivi et à l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">évaluation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394978">
+        <w:t xml:space="preserve">Les bureaux dont les dépenses de programme sont </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comprises entre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394978">
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et 50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394978">
+        <w:t xml:space="preserve"> millions USD doivent disposer d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00394978">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00394978">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">spécialiste à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394978">
+        <w:t xml:space="preserve">temps </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les bureaux dont les dépenses de programme sont inférieures à 10 millions USD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disposer d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>un personnel dédiant un temps adéquat au suivi et l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">évaluation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329EB175" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Centre de service régional devra fournir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>employé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> équivalent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">temps plein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>consacré</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au suivi et à l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">évaluation, pour appuyer les bureaux qui ne sont pas en mesure de maintenir le critère, dans un ratio de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>1:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>4 (1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>employé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5301">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>·e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> équivalent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>temps plein pour 4 pays sans capacités adéquates). Le personnel affecté au suivi et/ou à l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>évaluation des projets n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>est pas pris en compte pour la réalisation des critères du programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0A9E43" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>1 % au moins des dépenses annuelles de développement par région doit être consacré au suivi et à l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>évaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B663220" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00394978" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9DE1E5" w14:textId="7E8FC9DB" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="00CF0BA9" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="Head2"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0BA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Suivi de la mise en œuvre du plan d'évaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="0038518A" w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EFFA2A" w14:textId="1112189F" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="00CF0BA9" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0BA9">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le plan d'évaluation doit être revu chaque année, puis affiné et ajusté si nécessaire. Dans le cadre de l'examen annuel, les unités de programme doivent également s'assurer que toutes les évaluations achevées ont été téléchargées sur ERC avec la réponse de la direction, et que toutes les réponses de la direction et les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0BA9">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>actions clés sont à jour. Un examen formel à mi-parcours du plan d'évaluation est également fortement recommandé. Les modifications apportées au plan d'évaluation lors de l'examen à mi-parcours permettent de s'assurer que : (a) le plan d'évaluation reste équilibré et couvre tous les aspects du DPC d'une manière ou d'une autre ; (b) toutes les dates d'achèvement sont réalistes et atteignables ; (c) toutes les nouvelles évaluations ont été incluses ; et (d) toutes les réponses de la direction et les actions clés sont à jour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025CED49" w14:textId="21FAA262" w:rsidR="0038518A" w:rsidRPr="00CF0BA9" w:rsidRDefault="00CF0BA9" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0BA9">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>outes les évaluations doivent avoir une structure d'organisation et de gestion clairement définie, et des rôles et responsabilités bien établis et communiqués, y compris un gestionnaire d'évaluation chargé de superviser l'ensemble du processus d'évaluation. Afin d'éviter les conflits d'intérêts, le gestionnaire d'évaluation ne peut être le gestionnaire du programme/projet évalué</w:t>
+      </w:r>
+      <w:r w:rsidR="0038518A" w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27344ACB" w14:textId="47E280B5" w:rsidR="00CF0BA9" w:rsidRDefault="00731317" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731317">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Le gestionnaire d'évaluation doit superviser certains des principaux délais prévus (1) La vérification de l'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00731317">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>évaluabilité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00731317">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être effectuée six mois avant le début proposé (2) Les termes de référence doivent être finalisés trois à six mois avant le début proposé (3) Les réponses de la direction et les actions clés doivent être convenues et saisies dans l'ERC dans les six semaines suivant l'achèvement du rapport d'évaluation (4) Mettre à jour l'ERC à la fin de chaque trimestre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57708AD3" w14:textId="77777777" w:rsidR="00731317" w:rsidRPr="00731317" w:rsidRDefault="00731317" w:rsidP="00731317">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E581F5" w14:textId="4F0FC058" w:rsidR="00731317" w:rsidRDefault="00731317" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00731317">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Un point focal de suivi et d'évaluation de l'unité de programme, ainsi que les points focaux d'évaluation régionaux, surveillent la mise en œuvre du plan d'évaluation pour s'assurer que les évaluations sont achevées, qu'elles ont des réponses de la direction et que les actions clés sont mises en œuvre. Le Bureau des politiques et des programmes contrôle la conformité globale avec les plans d'évaluation et la mise en œuvre des réponses de la direction et des actions clés et assure le suivi avec les bureaux régionaux pour garantir une mise en œuvre et un rapport en temps voulu. Chaque année, le Bureau indépendant d'évaluation (IEO) rend compte au Conseil d'administration du nombre d'évaluations prévues au cours d'une année donnée, du nombre d'évaluations réalisées, du nombre de modifications apportées aux plans d'évaluation et des raisons de ces modifications. Le BIE rend également compte des réponses de la direction aux recommandations et des principales actions menées à bien.  Pour plus d'informations, voir également le</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00AD2343" w:rsidRPr="00AD2343">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t>guide</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AD2343">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> d'évaluation du PNUD</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00731317">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1604606C" w14:textId="34428DE7" w:rsidR="00731317" w:rsidRPr="00731317" w:rsidRDefault="00731317" w:rsidP="00731317">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C4C674" w14:textId="77777777" w:rsidR="00CF0BA9" w:rsidRPr="00731317" w:rsidRDefault="00CF0BA9" w:rsidP="00731317">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4653AB57" w14:textId="7ED8014C" w:rsidR="00DA7520" w:rsidRPr="00731317" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9D1980" w14:textId="43826DFA" w:rsidR="00DA7520" w:rsidRPr="00CF7611" w:rsidRDefault="00C866FC" w:rsidP="00DA7520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7611">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF7611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7520" w:rsidRPr="00CF7611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE833E4" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00CF7611" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261B9D5A" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00CF7611" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7611">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF7611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB6B07A" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00DA7520" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-[...97 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4207BCB2" w14:textId="77777777" w:rsidR="00BE2E68" w:rsidRPr="00CF0BA9" w:rsidRDefault="00BE2E68">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BE2E68" w:rsidRPr="00CF0BA9" w:rsidSect="00CF7611">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="990" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="453" w:gutter="0"/>
+      <w:pgMar w:top="1902" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B22A6EA" w14:textId="77777777" w:rsidR="00195260" w:rsidRDefault="00195260" w:rsidP="00832748">
+    <w:p w14:paraId="067D2F7A" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2985FB5E" w14:textId="77777777" w:rsidR="00195260" w:rsidRDefault="00195260" w:rsidP="00832748">
+    <w:p w14:paraId="23BCB902" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5EE1E064" w14:textId="77777777" w:rsidR="00A701D5" w:rsidRDefault="00A701D5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ECAC8D1" w14:textId="70955E15" w:rsidR="00782896" w:rsidRDefault="00782896" w:rsidP="00782896">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:p>
-[...15 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="004A0D79">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00C866FC" w:rsidRPr="00C866FC">
+      <w:t>Date d'entrée en vigueur</w:t>
+    </w:r>
+    <w:r w:rsidR="00C866FC">
+      <w:t xml:space="preserve"> : </w:t>
+    </w:r>
+    <w:r>
       <w:t>05/06/2018</w:t>
     </w:r>
-    <w:r w:rsidRPr="00A701D5">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00C866FC">
+      <w:t>Version # :</w:t>
+    </w:r>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t>3</w:t>
+      <w:t xml:space="preserve"> 4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="024FE50E" w14:textId="77777777" w:rsidR="00195260" w:rsidRDefault="00195260" w:rsidP="00832748">
+    <w:p w14:paraId="592468AF" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A6DE549" w14:textId="77777777" w:rsidR="00195260" w:rsidRDefault="00195260" w:rsidP="00832748">
+    <w:p w14:paraId="3EBFDDAD" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...20 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60318BFE" w14:textId="77777777" w:rsidR="00A701D5" w:rsidRDefault="00A701D5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33A83EA7" w14:textId="130D7EA0" w:rsidR="00782896" w:rsidRDefault="00C866FC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...10 lines deleted...]
-      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51178037" wp14:editId="0D9EA60F">
-[...2 lines deleted...]
-          <wp:docPr id="66933623" name="Picture 66933623" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07BF82AA" wp14:editId="1749BE6E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5867400</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-167640</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1267929246" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="17704"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="303059" cy="587177"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...13 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541744B2"/>
+    <w:nsid w:val="0A615CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7292DD82"/>
+    <w:tmpl w:val="77186978"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="186A4E4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12DCC266"/>
+    <w:lvl w:ilvl="0" w:tplc="5E1499E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25364FC7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6330820A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E1B7C61"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BED478E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ACA26BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D3CF3AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F3B6146"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3E2D8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -1167,139 +4844,417 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="392167804">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F3406E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE20BEE8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="593B0653"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="893C4694"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D5A13F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BC0DDE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2089228857">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="221599165">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1637679565">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="365453454">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1635015915">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="90053029">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1693411000">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="86462670">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="248850029">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00832748"/>
+    <w:rsidRoot w:val="0038518A"/>
     <w:rsid w:val="00094311"/>
-    <w:rsid w:val="000A55F4"/>
+    <w:rsid w:val="000F0512"/>
     <w:rsid w:val="00104F58"/>
-    <w:rsid w:val="00171F1C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00513B75"/>
+    <w:rsid w:val="0038518A"/>
+    <w:rsid w:val="003E659A"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00662578"/>
-    <w:rsid w:val="00825111"/>
-    <w:rsid w:val="00832748"/>
+    <w:rsid w:val="00731317"/>
+    <w:rsid w:val="00732512"/>
+    <w:rsid w:val="00782896"/>
+    <w:rsid w:val="008C5A5A"/>
     <w:rsid w:val="008E13C0"/>
-    <w:rsid w:val="00A701D5"/>
-    <w:rsid w:val="00C11E07"/>
+    <w:rsid w:val="00A106DD"/>
+    <w:rsid w:val="00AD2343"/>
+    <w:rsid w:val="00BE2E68"/>
     <w:rsid w:val="00C12E53"/>
-    <w:rsid w:val="00C67A76"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F91D0E"/>
+    <w:rsid w:val="00C866FC"/>
+    <w:rsid w:val="00CF0BA9"/>
+    <w:rsid w:val="00CF7611"/>
+    <w:rsid w:val="00DA7520"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4883E264"/>
+  <w14:docId w14:val="4D4CE6F4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1645,291 +5600,301 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00832748"/>
+    <w:rsid w:val="0038518A"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0038518A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,L,List 100s"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00832748"/>
+    <w:rsid w:val="0038518A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...30 lines deleted...]
-    <w:aliases w:val="ftref,16 Point,Superscript 6 Point"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00832748"/>
+    <w:rsid w:val="0038518A"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph (numbered (a)) Char,Bullets Char,List Paragraph1 Char,Lapis Bulleted List Char,Dot pt Char,F5 List Paragraph Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,L Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00832748"/>
+    <w:rsid w:val="0038518A"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...4 lines deleted...]
-    <w:rsid w:val="00832748"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Head2">
+    <w:name w:val="Head 2"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:link w:val="Head2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038518A"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="markgyus55vyq">
-    <w:name w:val="markgyus55vyq"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Head2Char">
+    <w:name w:val="Head 2 Char"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:link w:val="Head2"/>
+    <w:rsid w:val="0038518A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00832748"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038518A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AD2343"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00513B75"/>
+    <w:rsid w:val="00782896"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00513B75"/>
+    <w:rsid w:val="00782896"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00513B75"/>
+    <w:rsid w:val="00782896"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00513B75"/>
+    <w:rsid w:val="00782896"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="004A0D79"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C866FC"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F91D0E"/>
+    <w:rsid w:val="00C866FC"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/20796" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/French/documents/update-2021/UNDP_Evaluation_Guidelines_FR_June%202021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2170,140 +6135,134 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...55 lines deleted...]
-</p:properties>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
@@ -2620,207 +6579,197 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...49 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2</UNDP_POPP_REFITEM_VERSION>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Suivre</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3105</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3105</Url>
+      <Description>POPP-11-3105</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6947001-9318-4F6F-8809-3DCB41D652AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCDB7C6B-4CDA-4EE2-A6D2-C7AD723B8D4E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97B80B1D-4261-48B8-AA9E-3C7F70E667A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C34CFDE4-5CE8-413C-833D-A97B5FB5DE67}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB919FE-FAC0-4C94-AD76-FEEEFBED5A0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F01FA9AE-F3A3-4A15-8F0C-D1DAE4BC986B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCC99462-13AA-4BA6-BA55-FFCD4A7F15AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C9F4623-34B4-449E-8D02-E0B05E9536E2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{097BA9D1-222A-48F3-B155-6064382F654A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3194</Characters>
+  <Pages>5</Pages>
+  <Words>2494</Words>
+  <Characters>14216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3747</CharactersWithSpaces>
+  <CharactersWithSpaces>16677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>c93980c5-b819-4029-9aa5-ddba8fb5e822</vt:lpwstr>
+    <vt:lpwstr>8a6fe125-0a66-4b0b-b600-54e6c4062fb3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>669;#Programme and Project Management|1c019435-9793-447e-8959-0b32d23bf3d5</vt:lpwstr>
   </property>
 </Properties>
 </file>