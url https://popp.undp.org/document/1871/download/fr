--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -1,4242 +1,1112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="318FE0C9" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="0038518A" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+    <w:p w14:paraId="174CD4DD" w14:textId="77777777" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Suivre</w:t>
+        <w:t>A1.2. Projets de coopération multi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pays et de coopération Sud-Sud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AF4573" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+    <w:p w14:paraId="798EE5B8" w14:textId="77777777" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DE74C4" w14:textId="433F683A" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="446"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>Le suivi améliore l</w:t>
+        <w:t>Les projets mis en œuvre dans plusieurs pays peuvent adopter un type de projet multi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>pays. Il convient lorsque plusieurs pays sont tenus de contribuer de manière efficiente, efficace et responsable à des résultats conjoints sur un pied d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>efficacité et l</w:t>
+        <w:t>égalité, car cela permet d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>efficience du développement en examinant les performances et en utilisant des preuves pour ajuster la programmation afin d</w:t>
+        <w:t>accroître les chances d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>obtenir des résultats optimaux. Un bon suivi commence par une bonne planification et l</w:t>
+        <w:t>obtenir des résultats significatifs et opérationnels. Un projet multi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>pays est considéré comme un projet unique aux fins de la gestion du projet et dispose d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>identification claire des objectifs du programme ou du projet en fonction de ressources spécifiques. C</w:t>
+        <w:t xml:space="preserve">un document de projet unifié qui comprend un cadre conjoint de résultats et de ressources décrivant les interventions dans chaque pays participant. Dans </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0D79">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>, le montage du projet est fait sous la forme d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>est une fonction de gestion continue qui fournit aux décideurs</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> un retour d</w:t>
+        <w:t>un ensemble de projets subsidiaires « connexes »,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un pour chaque pays couvrant les interventions sur place sur la base d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>information régulier. Les preuves issues du suivi sont aussi un élément essentiel de l</w:t>
-[...23 lines deleted...]
-        <w:t>élaboration de rapports fondés sur des preuves.</w:t>
+        <w:t>un cadre subsidiaire de résultats et de ressources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A084317" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+    <w:p w14:paraId="5F325B8B" w14:textId="77777777" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="446"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>Toutes les activités de programmation du PNUD doivent respecter les normes et les politiques de suivi, auxquelles les gestionnaires de programme régional, de programme pays et de tous projets sont redevables.</w:t>
+        <w:t>Un partenaire de mise en œuvre peut être désigné dans chaque pays participant. Des modalités de mise en œuvre mixtes sont possibles, à condition qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>il n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>y ait qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seul partenaire de mise en œuvre par pays. Il convient de maintenir des lignes de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>redevabilité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claire pour les produits et les activités réalisés dans chaque pays. Il s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>agit entre autres d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>élaborer et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>approuver des plans de travail pluriannuels pour chaque partenaire de mise en œuvre. Les produits devant être exécutés par différents pays peuvent porter le même nom et faire partie du même produit dans le cadre intégré de résultats et de ressources. Chacun de ces produits, ainsi que les activités et ressources spécifiques dont chaque pays/partenaire de mise en œuvre est responsable, devrait être mis en place dans le cadre de projets subsidiaires « connexes » dans les pays participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A029C00" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+    <w:p w14:paraId="29EEC342" w14:textId="3DDE0BD0" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="446"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>La fréquence du suivi doit être adaptée à la prise de décision, notamment aux mécanismes de gouvernance conjoints tels que les comités de pilotage du programme/Comités directeur</w:t>
-[...67 lines deleted...]
-          <w:bCs/>
+        <w:t>Les bureaux pays du PNUD dans chaque pays participant sont responsables des fonds qui y sont dépensés. Chaque partenaire de mise en œuvre fait l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>objet d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>un audit conformément aux règles et procédures établies dans son pays. La coopération Sud-Sud et les projets multi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>pays doivent respecter les normes de qualité du PNUD relatives à la programmation</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0D79">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1332 lines deleted...]
-        <w:r w:rsidRPr="00485C28">
+      <w:r w:rsidR="004A0D79" w:rsidRPr="004A0D79">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et peuvent bénéficier des conseils des </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00F91D0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
-          <w:t>normes de qualité</w:t>
+          <w:t>Considérations relatives à la conception, à la mise en œuvre et à la documentation de la coopération technique Sud-Sud</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00485C28">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="000A55F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A55F4" w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0D79" w:rsidRPr="004A0D79">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7C3959" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
-[...743 lines deleted...]
-    <w:p w14:paraId="52FEBE26" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+    <w:p w14:paraId="47C573B2" w14:textId="30844148" w:rsidR="00832748" w:rsidRPr="00485C28" w:rsidRDefault="00832748" w:rsidP="00832748">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="450"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les mécanismes de gouvernance de la programmation institutionnelle du PNUD, notamment le Groupe </w:t>
-[...61 lines deleted...]
-        <w:t>, utilisent les preuves du suivi et les analyses provenant de l</w:t>
+        <w:t>Un bureau du PNUD est désigné comme « bureau de coordination », avec les responsabilités de concevoir et d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>ensemble de l</w:t>
+        <w:t>examiner le document de projet Sud-Sud/ multi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>pays, de consolider le suivi et l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>organisation pour prendre les décisions visant à améliorer la performance. Cela comprend un examen de la performance par rapport aux cibles définis dans l</w:t>
-[...11 lines deleted...]
-        <w:t>IRRF.</w:t>
+        <w:t xml:space="preserve">établissement de rapports pour chaque pays, de faciliter les activités conjointes et de convoquer des arrangements de gestion conjointe au moyen de mécanismes de gestion par portefeuille. Les coûts associés à la fonction de coordination devraient être imputés au budget du projet en tant que coûts directs du projet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D19AA3" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+    <w:p w14:paraId="23C3D0F5" w14:textId="77777777" w:rsidR="00C11E07" w:rsidRPr="00C11E07" w:rsidRDefault="00832748" w:rsidP="00C11E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>Tous les projets doivent faire l</w:t>
+        <w:t>Les accords de partenariat avec les bailleurs de fonds doivent préciser le montant de la contribution qui sera versée à chaque partenaire de mise en œuvre. Les coûts connexes d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>objet au moins d</w:t>
+        <w:t>appui général à la gestion (GMS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D29">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>management support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, pour ses sigles en anglais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>) pour les bureaux pays respectifs seront calculés sur la base des montants spécifiés dans l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>une visite afin de suivre les progrès et de vérifier que les progrès rapportés correspondent à la réalité.</w:t>
+        <w:t xml:space="preserve">accord fourni à chaque partenaire de mise en œuvre </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643B5EA3" w14:textId="77777777" w:rsidR="00C866FC" w:rsidRDefault="00C866FC" w:rsidP="0038518A">
-[...64 lines deleted...]
-    <w:p w14:paraId="20035B4E" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+    <w:p w14:paraId="2AAF1EE3" w14:textId="4F34483B" w:rsidR="004A0D79" w:rsidRPr="00C11E07" w:rsidRDefault="00832748" w:rsidP="00C11E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00485C28">
-[...27 lines deleted...]
-        <w:t>utilisation.</w:t>
+      <w:r w:rsidRPr="00C11E07">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Les pays de programme peuvent appliquer les taux préférentiels GMS existants lorsqu’ils contribuent aux résultats dans d’autres pays de programme.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0D79" w:rsidRPr="00C11E07">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD29428" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+    <w:p w14:paraId="210A09FC" w14:textId="77777777" w:rsidR="00C67A76" w:rsidRDefault="00C67A76" w:rsidP="002A03A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...4 lines deleted...]
-        <w:ind w:left="446"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...439 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:spacing w:val="-6"/>
+          <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00485C28">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="0CA10C30" w14:textId="77777777" w:rsidR="00C67A76" w:rsidRPr="004A0D79" w:rsidRDefault="00C67A76" w:rsidP="002A03A5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:spacing w:val="-6"/>
-[...421 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A9DE1E5" w14:textId="7E8FC9DB" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="00CF0BA9" w:rsidP="0038518A">
-[...148 lines deleted...]
-    <w:p w14:paraId="57708AD3" w14:textId="77777777" w:rsidR="00731317" w:rsidRPr="00731317" w:rsidRDefault="00731317" w:rsidP="00731317">
+    <w:p w14:paraId="39315B4A" w14:textId="568F344B" w:rsidR="004A0D79" w:rsidRDefault="004A0D79" w:rsidP="004368FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-6"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...109 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004A0D79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disclaimer: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0D79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+          <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE833E4" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00CF7611" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
+    <w:p w14:paraId="16F74563" w14:textId="77777777" w:rsidR="00BB3E52" w:rsidRPr="004A0D79" w:rsidRDefault="00BB3E52" w:rsidP="004368FC">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...11 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FB6B07A" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00DA7520" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
+    <w:p w14:paraId="052228E9" w14:textId="5D8C662C" w:rsidR="00CA05B9" w:rsidRPr="004A0D79" w:rsidRDefault="004A0D79" w:rsidP="004368FC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004A0D79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0D79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>En cas de divergence entre les textes français et anglais de cette politique, le texte anglais fait foi, sauf disposition expresse écrite contraire.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4207BCB2" w14:textId="77777777" w:rsidR="00BE2E68" w:rsidRPr="00CF0BA9" w:rsidRDefault="00BE2E68">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00BE2E68" w:rsidRPr="00CF0BA9" w:rsidSect="00CF7611">
+    <w:sectPr w:rsidR="00CA05B9" w:rsidRPr="004A0D79" w:rsidSect="00BB3E52">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1902" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1804" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="453" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="067D2F7A" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
+    <w:p w14:paraId="48A23B28" w14:textId="77777777" w:rsidR="00DA4B32" w:rsidRDefault="00DA4B32" w:rsidP="00832748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23BCB902" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
+    <w:p w14:paraId="0DFE842E" w14:textId="77777777" w:rsidR="00DA4B32" w:rsidRDefault="00DA4B32" w:rsidP="00832748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6ECAC8D1" w14:textId="70955E15" w:rsidR="00782896" w:rsidRDefault="00782896" w:rsidP="00782896">
+  <w:p w14:paraId="06038CD3" w14:textId="5C5F7A06" w:rsidR="004A0D79" w:rsidRPr="007537C2" w:rsidRDefault="00A701D5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:right="360"/>
-      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007537C2">
+      <w:rPr>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A701D5">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="007537C2">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00A701D5">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="007537C2">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A701D5">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="007537C2">
+      <w:rPr>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D159A3" w:rsidRPr="007537C2">
+      <w:rPr>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:t>sur</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007537C2">
+      <w:rPr>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A701D5">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="007537C2">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00A701D5">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="007537C2">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A701D5">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00A701D5">
+      <w:rPr>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="007537C2" w:rsidRPr="007537C2">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007537C2" w:rsidRPr="00C866FC">
+      <w:t>Date d'entrée en vigueur</w:t>
+    </w:r>
+    <w:r w:rsidR="007537C2">
+      <w:t> :</w:t>
+    </w:r>
+    <w:r w:rsidR="007537C2">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="004A0D79">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t>05/06/2018</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A701D5">
+      <w:rPr>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00F5343B" w:rsidRPr="00F5343B">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00F5343B">
+      <w:t>Version # :</w:t>
+    </w:r>
+    <w:r w:rsidR="00F5343B">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...86 lines deleted...]
-      <w:t xml:space="preserve"> 4</w:t>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="592468AF" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
+    <w:p w14:paraId="7F70AB7B" w14:textId="77777777" w:rsidR="00DA4B32" w:rsidRDefault="00DA4B32" w:rsidP="00832748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EBFDDAD" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
+    <w:p w14:paraId="70168C7E" w14:textId="77777777" w:rsidR="00DA4B32" w:rsidRDefault="00DA4B32" w:rsidP="00832748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="34D45BAE" w14:textId="5DC27D7A" w:rsidR="00832748" w:rsidRDefault="00832748" w:rsidP="00832748">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Voir les procédures pour relier les projets connexes dans </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0D79">
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33A83EA7" w14:textId="130D7EA0" w:rsidR="00782896" w:rsidRDefault="00C866FC">
+  <w:p w14:paraId="09362A08" w14:textId="3A754E11" w:rsidR="004A0D79" w:rsidRDefault="00BB3E52" w:rsidP="004A0D79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:ind w:left="2160"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07BF82AA" wp14:editId="1749BE6E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4140C3E2" wp14:editId="1991AA66">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5867400</wp:posOffset>
+            <wp:posOffset>5350328</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-167640</wp:posOffset>
+            <wp:posOffset>-163286</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1267929246" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1616085711" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="2CFB52DB" w14:textId="77777777" w:rsidR="004A0D79" w:rsidRDefault="004A0D79">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A615CCF"/>
+    <w:nsid w:val="541744B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="77186978"/>
+    <w:tmpl w:val="7292DD82"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -4265,989 +1135,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...851 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="90053029">
+  <w:num w:numId="1" w16cid:durableId="392167804">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0038518A"/>
+    <w:rsidRoot w:val="00832748"/>
     <w:rsid w:val="00094311"/>
-    <w:rsid w:val="000F0512"/>
+    <w:rsid w:val="000A55F4"/>
     <w:rsid w:val="00104F58"/>
-    <w:rsid w:val="0038518A"/>
-    <w:rsid w:val="003E659A"/>
+    <w:rsid w:val="00171F1C"/>
+    <w:rsid w:val="00195260"/>
+    <w:rsid w:val="002A03A5"/>
+    <w:rsid w:val="00344D7C"/>
+    <w:rsid w:val="004368FC"/>
+    <w:rsid w:val="004A0D79"/>
+    <w:rsid w:val="004F3190"/>
+    <w:rsid w:val="00513B75"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00662578"/>
-    <w:rsid w:val="00731317"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008C5A5A"/>
+    <w:rsid w:val="006869D9"/>
+    <w:rsid w:val="007537C2"/>
+    <w:rsid w:val="00825111"/>
+    <w:rsid w:val="00832748"/>
     <w:rsid w:val="008E13C0"/>
-    <w:rsid w:val="00A106DD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE2E68"/>
+    <w:rsid w:val="008F7190"/>
+    <w:rsid w:val="00A701D5"/>
+    <w:rsid w:val="00BB3E52"/>
+    <w:rsid w:val="00C11E07"/>
     <w:rsid w:val="00C12E53"/>
-    <w:rsid w:val="00C866FC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA7520"/>
+    <w:rsid w:val="00C67A76"/>
+    <w:rsid w:val="00CA05B9"/>
+    <w:rsid w:val="00D159A3"/>
+    <w:rsid w:val="00DA4B32"/>
+    <w:rsid w:val="00DF6274"/>
+    <w:rsid w:val="00E920EC"/>
+    <w:rsid w:val="00EE1BD9"/>
+    <w:rsid w:val="00F5343B"/>
+    <w:rsid w:val="00F81D94"/>
+    <w:rsid w:val="00F91D0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4D4CE6F4"/>
+  <w14:docId w14:val="4883E264"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5600,298 +1622,288 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0038518A"/>
+    <w:rsid w:val="00832748"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
-    </w:rPr>
-[...21 lines deleted...]
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,L,List 100s"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0038518A"/>
+    <w:rsid w:val="00832748"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Geneva 9 Char,Font: Geneva 9 Char,Boston 10 Char,f Char,Footnote Text Char Char Char Char Char Char Char,Footnote Text Char Char Char Char1 Char,Footnote Text Char Char Char Char Char1 Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00832748"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Geneva 9 Char Char,Font: Geneva 9 Char Char,Boston 10 Char Char,f Char Char,Footnote Text Char Char Char Char Char Char Char Char,Footnote Text Char Char Char Char1 Char Char,Footnote Text Char Char Char Char Char1 Char Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00832748"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="ftref,16 Point,Superscript 6 Point"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0038518A"/>
+    <w:rsid w:val="00832748"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph (numbered (a)) Char,Bullets Char,List Paragraph1 Char,Lapis Bulleted List Char,Dot pt Char,F5 List Paragraph Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,L Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="0038518A"/>
+    <w:rsid w:val="00832748"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Head2">
-[...4 lines deleted...]
-    <w:rsid w:val="0038518A"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00832748"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Head2Char">
-[...16 lines deleted...]
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="markgyus55vyq">
+    <w:name w:val="markgyus55vyq"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
-[...19 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00832748"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00782896"/>
+    <w:rsid w:val="00513B75"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00782896"/>
+    <w:rsid w:val="00513B75"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00782896"/>
+    <w:rsid w:val="00513B75"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00782896"/>
+    <w:rsid w:val="00513B75"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C866FC"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A0D79"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="fr-FR"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004A0D79"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C866FC"/>
+    <w:rsid w:val="00F91D0E"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1072125275">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/French/documents/update-2021/UNDP_Evaluation_Guidelines_FR_June%202021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/20796" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -6135,137 +2147,107 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2</UNDP_POPP_REFITEM_VERSION>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Projets de coopération multi-pays et de coopération Sud-Sud</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3112</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3112</Url>
+      <Description>POPP-11-3112</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...75 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -6578,198 +2560,244 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...47 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCDB7C6B-4CDA-4EE2-A6D2-C7AD723B8D4E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51142C31-41F9-4CF1-9DEE-61BBC58DC817}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97B80B1D-4261-48B8-AA9E-3C7F70E667A3}">
-[...15 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCC99462-13AA-4BA6-BA55-FFCD4A7F15AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F01FA9AE-F3A3-4A15-8F0C-D1DAE4BC986B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C9F4623-34B4-449E-8D02-E0B05E9536E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFAF9575-9F25-418F-B322-DBE6EB216EDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{097BA9D1-222A-48F3-B155-6064382F654A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6947001-9318-4F6F-8809-3DCB41D652AE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C34CFDE4-5CE8-413C-833D-A97B5FB5DE67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>14216</Characters>
+  <Pages>1</Pages>
+  <Words>580</Words>
+  <Characters>3174</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16677</CharactersWithSpaces>
+  <CharactersWithSpaces>3738</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>8a6fe125-0a66-4b0b-b600-54e6c4062fb3</vt:lpwstr>
+    <vt:lpwstr>c93980c5-b819-4029-9aa5-ddba8fb5e822</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>669;#Programme and Project Management|1c019435-9793-447e-8959-0b32d23bf3d5</vt:lpwstr>
   </property>
 </Properties>
 </file>