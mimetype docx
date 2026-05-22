--- v0 (2025-10-19)
+++ v1 (2026-05-22)
@@ -1,763 +1,2242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C68ABDD" w14:textId="77777777" w:rsidR="000D7141" w:rsidRPr="004B4009" w:rsidRDefault="000D7141" w:rsidP="000D7141">
+    <w:p w14:paraId="4908F7FD" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A1.2. Proyectos de cooperación multinacional y Sur-Sur</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46961926" w14:textId="77777777" w:rsidR="000D7141" w:rsidRPr="004B4009" w:rsidRDefault="000D7141" w:rsidP="000D7141">
+        <w:t>B3. Dar seguimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781E79A7" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B21C6C9" w14:textId="7F704AAB" w:rsidR="000D7141" w:rsidRPr="00A72978" w:rsidRDefault="000D7141" w:rsidP="000D7141">
+    <w:p w14:paraId="442DE637" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Normas y Reglamentos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE5B136" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CC274E" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00BC029D" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Política </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480CA823" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00BC029D" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>El seguimiento mejora la eficacia y la efectividad del desarrollo al revisar el rendimiento y utilizar pruebas para ajustar la programación con el fin de obtener resultados óptimos. Un buen seguimiento comienza con una buena planificación y una clara identificación de lo que un programa o un proyecto procurará alcanzar con recursos específicos. Es una función de gestión continua que les proporciona retroalimentación regular a quienes toman las decisiones. Las pruebas de la supervisión también funcionan como un aporte crítico para la evaluación y permiten la presentación de informes con base empírica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289B2786" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00BC029D" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Todas las actividades de programación del PNUD deben cumplir con las normas y las políticas de seguimiento, por las cuales deben rendir cuentas los gerentes de los programas nacionales y regionales y de todos los proyectos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63480D3B" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La periodicidad del seguimiento debe ser la adecuada para la toma de decisiones, incluidos los mecanismos de gobernanza conjunta como las juntas de programas/los comités directivos del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marco de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034682E">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Cooperación</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, y debe definirse durante el diseño de la programación. Se debe dar seguimiento a los efectos, al menos anualmente, a través del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9626F">
+        <w:t>Informe de Análisis Orientado a Resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, y debe realizarse un seguimiento de los productos mediante el plan de trabajo integrado/el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086B4F">
+        <w:t>Informe de Análisis Orientado a Resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, y el seguimiento de los productos específico de un proyecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E306A32" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El seguimiento incluye lo siguiente: (a) seguimiento del cumplimiento de los resultados mediante la recopilación de pruebas confiables y adecuadas; (b) análisis de las pruebas para fundamentar la gestión de la toma de decisiones, mejorar la eficacia y la efectividad, y realizar las modificaciones necesarias en la programación; y (c) presentación de informes acerca del cumplimiento y las lecciones aprendidas para favorecer el aprendizaje y respaldar la rendición de cuentas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0266F13C" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00B1102A" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424141F2" w14:textId="77777777" w:rsidR="003C2905" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Seguimiento del desempeño</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76571372" w14:textId="77777777" w:rsidR="009A3880" w:rsidRPr="004B4009" w:rsidRDefault="009A3880" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8BAEC4" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La programación de las actividades del PNUD debe recopilar datos confiables y apropiados como pruebas para un seguimiento adecuado. La recopilación de datos se establece en el marco de los resultados y el plan de seguimiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BC7B7A" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Los datos de seguimiento incluyen lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD9F533" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">información del avance de los indicadores de efectos y/o productos según se acordaron en el marco de resultados; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A0855C" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>verificación del producto, mediante visitas de campo a nivel del proyecto y a través de otros medios;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0729007A" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>información sobre un análisis prospectivo, entre otros, cambios en el contexto de desarrollo, novedades acerca de lo que otros asociados hacen en áreas relacionadas y cambios en la voluntad política de entidades nacionales;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B040B15" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">información sobre el desempeño institucional, incluida la entrega de un plan de trabajo, la gestión de tramitación o movilización de recursos, cumplimiento del tablero de seguimiento y </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>auditorías, índices de entregas, déficits, recursos no programados, estado de antigüedad de los anticipos de la NIM, ejecución de los planes de adquisición, gestión de cuentas por cobrar, y presentación de informes de donantes (puntualidad y calidad);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7529F865" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">bases de referencia, metas y datos sobre los avances realizados para los indicadores internacionales del Marco Integrado de Recursos y Resultados (IRRF), según convenga; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662B3DBD" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>recomendaciones de evaluaciones y lecciones aprendidas dentro del programa o proyecto y más allá de ellos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EC7007" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">y puede beneficiarse de la orientación de las </w:t>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>evaluaciones de cambios en el contexto de programación, incluidos los riesgos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40927364" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La información se recopila en función de los aspectos de calidad como la fiabilidad, la puntualidad, la relevancia y la apropiación nacional; el peso que se dé estos puede variar según el contexto. Cuando no se cuenta con los datos disponibles de fuentes nacionales u otras fuentes, se deben recabar datos reales de los programas y los proyectos mediante mecanismos como sondeos, observaciones, comentarios de la parte interesada u otras fuentes de información emergentes como sensores, registros de teléfonos móviles u otras fuentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D619BAB" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se deben realizar los esfuerzos necesarios, cuando sea posible y pertinente, para apoyar las capacidades nacionales para dar seguimiento y para aprovechar las fuentes de datos emergentes para un seguimiento en tiempo real. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349DCEE1" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>En escenarios de crisis, se pueden recopilar datos a través del seguimiento remoto proveniente de terceros contratistas. Los encargados de dar seguimiento remoto deben recopilar pruebas suficientes para permitir que el PNUD verifique la fiabilidad de los datos de seguimiento, como, por ejemplo, a través de fotografías o imágenes satelitales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25166CD3" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Además de lo mencionado anteriormente, los datos deben cubrir las siguientes áreas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6859A162" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Grupos destinatarios.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Los grupos destinatarios deben estar identificados en los documentos del proyecto o programa, según convenga. Esto conlleva a recopilar información sobre cómo afecta la programación a los distintos grupos destinatarios (mujeres, hombres, jóvenes, niveles de ingreso, personas con discapacidades, etc.) para comprender y analizar los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>impactos diferenciado</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Toda programación debe poder supervisar el desempeño de la fijación de metas más pertinente mediante la utilización de indicadores medibles con el fin de evaluar si la programación está llegando a los grupos previstos. Las actividades de seguimiento deben llevarse a cabo con la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>participación activa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de las partes interesadas pertinentes, incluidos organismos gubernamentales nacionales e internacionales, organizaciones no gubernamentales y de la sociedad civil, el sector privado y representantes de las comunidades locales, entre las que se incluyen a representantes de pueblos indígenas, cuando sea pertinente. El uso del seguimiento en tiempo real y la recopilación de comentarios beneficiosos debe desplegarse cuando se justifique y sea viable hacer un seguimiento de los efectos (buenos o malos), las percepciones, las consecuencias no previstas y los cuellos de botella específicos para los resultados para las comunidades desfavorecidas, así como para involucrar a los ciudadanos en el seguimiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5191186C" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Desarrollo de la capacidad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Los cambios en las capacidades y el desempeño de las instituciones nacionales pertinentes deben supervisarse mediante indicadores, según convenga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4662CFAF" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="009A3880" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sostenibilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Cada proyecto de desarrollo debe tener planes de transición y supresión progresiva, incluido un plan de ampliación y sostenibilidad. Estos acuerdos deben examinarse </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>de forma anual y modificarse, según sea necesario. Si no llegan a ser necesarios los planes de transición y la supresión progresiva, su ausencia debe justificarse y aprobarse debidamente durante el diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C64E5B" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="008D7769">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Análisis de pruebas para fundamentar la gestión de la toma de decisiones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB8D478" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Un seguimiento eficaz debe, como mínimo, fundamentar el análisis y la toma de decisiones relacionadas con lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BBF082" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un análisis de las pruebas reunidas respecto a los indicadores de programación que incluyan datos de las bases de referencias, etapas, metas y avances a nivel de efecto y productos, como así también, una valoración de por qué el avance respecto a los resultados cumple con las metas, las supera o no se encuentra por debajo de estas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5306A13D" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Teoría del cambio</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: un análisis del enfoque de programación y los resultados respecto a la teoría del cambio para evaluar la validez de las hipótesis y considerar las alternativas, los riesgos y la relación costo-eficacia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40647E39" w14:textId="5665D72C" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Calidad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3880">
+        <w:t>un análisis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de la calidad de la programación llevada a cabo respecto a las </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="003460F4">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Consideraciones para el diseño, la ejecución</w:t>
+          <w:t>normas de calidad</w:t>
         </w:r>
-        <w:r w:rsidR="003460F4">
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4B1B1C" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Riesgos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: un avalúo de los riesgos y un análisis de los planes de gestión de riesgos y la ejecución respecto a la situación vigente de programación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5BE92C" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Desempeño institucional:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> un análisis del desempeño institucional respecto a las normas de referencia corporativas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070D1B53" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conocimiento:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> análisis de recomendaciones de evaluaciones y lecciones aprendidas dentro del proyecto y más allá de este.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDDE691" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Un análisis adicional incluye, sujeto a disposición y según sea apropiado, lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E310FC" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>análisis de experimentos: evaluación del efecto de las intervenciones respecto a un grupo de control basada en el rigor estadístico y las normas éticas; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0F51E4" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>análisis de avalúos de cambios en el contexto de la programación, incluidas las crisis emergentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC5501A" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Los gerentes del programa/Representantes Residentes deben dar seguimiento a las contribuciones del PNUD para el logro de los efectos directos que se acordaron en el documento del programa. Además, los gerentes del programa también deben dar seguimiento al logro del efecto general, incluidas las contribuciones de otros asociados, para fundamentar los ajustes necesarios en la contribución del PNUD a los resultados. La tramitación del proyecto debe revisarse al menos una vez al año para garantizar que sea adecuada para lograr los resultados del programa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9EB8BC" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Los gerentes y los mecanismos de gobernanza del programa, tales como las juntas de programas, deben revisar el análisis del seguimiento y la utilizarlo para fundamentar de decisiones y las acciones de gestión para ajustar la programación y lograr el desempeño óptimo y el logro de los resultados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5721BC1E" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Las decisiones y las acciones de gestión abordan áreas conforme lo necesiten, incluidas las siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443AB11A" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ajustes en los indicadores, las metas, la teoría del cambio y el diseño de la programación (esto puede incluir cambios en los productos, las actividades, etc.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA902FF" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ajustes en los acuerdos de ejecución, incluida la identificación de asociados en la ejecución, partes responsables y proveedores;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E4AE3A" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ajustes en la estrategia de presupuesto y movilización de recursos, y en los acuerdos de recuperación de costos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFCCCC0" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>acciones para mitigar los riesgos o responder a los riesgos efectivos, incluidas los SES;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6047A7E2" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>acciones para desarrollar o ajustar un plan de sostenibilidad; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3800638A" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>otros ajustes y acciones, según sea necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F78831" w14:textId="77777777" w:rsidR="003C2905" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Los mecanismos de gobernanza para la programación corporativa del PNUD, entre otros, el Grupo Ejecutivo y el Grupo sobre el Desempeño Institucional, utilizan las pruebas y el análisis del seguimiento de toda la organización para la toma de decisiones con el fin de mejorar el desempeño. Esto incluye una revisión del desempeño respecto a las metas establecidas en el IRRF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1030783A" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Debe haber, como mínimo, una visita a todos los proyectos para hacer un seguimiento de la marcha y verificar que se logra el avance esperado conforme a lo informado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E80F3EF" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Presentación de informes sobre el rendimiento y aprendizajes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241ADE69" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>El PNUD, como organización de conocimiento, considera que los aprendizajes son el aspecto esencial de la programación. Los aprendizajes, tanto en términos de éxitos como desafíos en la ejecución de un proyecto deben informarse para facilitar su uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D319AB" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Los datos y otras pruebas recogidas del seguimiento, junto con los análisis, los aprendizajes y las decisiones para mejorar el desempeño, deben utilizarse en la presentación de informes de programas y proyectos, con la inclusión de lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8C7F72" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>presentación de informes de forma periódica según se definió en el plan de evaluación y seguimiento del programa y proyecto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F023FCF" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">presentación de informes anuales en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086B4F">
+        <w:t>Informe de Análisis Orientado a Resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4456CABB" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>presentación de informes de forma periódica a la Junta Ejecutiva del PNUD a través del IRRF; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AC3C61" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>otros informes, según sea necesario, incluida la presentación de informes sobre donantes, fondos verticales y fondos comunes de la ONU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9523E9" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Los informes de proyectos y programas respaldan las decisiones para realizar ajustes en la ejecución con el fin de mejorar la eficacia y efectividad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468F9735" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Los informes de proyectos y programas son la base para llegar a las partes interesadas, ya que garantizan la visibilidad y la transparencia, y demuestran los resultados alcanzados para fortalecer las asociaciones y la movilizar recursos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA8A5F2" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00B1102A" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F2F8A7" w14:textId="77777777" w:rsidR="003C2905" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Recursos para el seguimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA5395B" w14:textId="77777777" w:rsidR="009A3880" w:rsidRPr="004B4009" w:rsidRDefault="009A3880" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1939D9F0" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Las oficinas y las dependencias del PNUD deben mantener una dotación de personal adecuada para el seguimiento y la evaluación. Todas las oficinas con gastos de programas anuales de USD 50 millones y montos superiores, sin incluir los gastos para los fondos verticales con sus propias capacidades específicas, como el FMAM, el FVC y el Fondo Mundial de Lucha contra el SIDA, la Tuberculosis y la Malaria, deben mantener dos especialistas de tiempo completo dedicados al seguimiento y la evaluación. Las oficinas que tienen gastos de programas entre USD 10 y 50 millones deben mantener un especialista de tiempo completo. Las oficinas con gastos de programas menores </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">a USD 10 millones deben mantener una dotación de personal con el tiempo adecuado dedicado al seguimiento y la evaluación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6A99A9" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00331403" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00331403">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>El centro de servicios regionales debe proporcionar el personal equivalente a tiempo completo dedicado al seguimiento y la evaluación para asistir a las oficinas que no pueden mantener el parámetro de referencia en una proporción de 1:4 (1 miembro del personal con dedicación de tiempo completo equivalente a 4 países sin las capacidades adecuadas). El personal dedicado al seguimiento y/o la evaluación de proyectos no cuenta para el cumplimiento de los parámetros del programa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FAD369" w14:textId="1BFC9DFC" w:rsidR="003C2905" w:rsidRPr="009A3880" w:rsidRDefault="003C2905" w:rsidP="008D7769">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Debe destinarse un mínimo de 1 por ciento de los gastos de desarrollo anual por región al seguimiento y la evaluación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8D4047" w14:textId="38AAF7B3" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="00CD6C58" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="Head2"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6C58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seguimiento de la aplicación del plan de evaluación</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2905">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E7DB87" w14:textId="52040E86" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="00CD6C58" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6C58">
+        <w:t>El plan de evaluación debe revisarse anualmente y perfeccionarse y ajustarse según sea necesario. Como parte de la revisión anual, las unidades de programa también deberían asegurarse de que todas las evaluaciones completadas se han cargado en el ERC junto con su respuesta de gestión, y que todas las respuestas de gestión y las acciones clave están actualizadas. También se recomienda encarecidamente realizar una revisión formal del plan de evaluación a medio plazo. Los cambios en el plan de evaluación durante la revisión intermedia garantizan que (a) el plan de evaluación sigue siendo equilibrado y cubre todos los aspectos del DPC de alguna manera; (b) todas las fechas de finalización son realistas y alcanzables; (c) se han incluido todas las nuevas evaluaciones; y (d) todas las respuestas de la dirección y las acciones clave están actualizadas</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2905">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231CA2FC" w14:textId="77777777" w:rsidR="00DF6C5F" w:rsidRPr="00733612" w:rsidRDefault="00DF6C5F" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6C5F">
+        <w:t>Todas las evaluaciones deben tener una organización y una estructura de gestión claramente definidas, así como funciones y responsabilidades bien establecidas y comunicadas, incluido un gestor de la evaluación responsable de la supervisión de todo el proceso de evaluación. Para evitar conflictos de intereses, el gestor de la evaluación no puede ser el gestor del programa o proyecto que se está evaluando</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DFEB8C" w14:textId="77777777" w:rsidR="00733612" w:rsidRPr="00DF6C5F" w:rsidRDefault="00733612" w:rsidP="00733612">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DDAE12" w14:textId="363A91EF" w:rsidR="003C2905" w:rsidRPr="00733612" w:rsidRDefault="00DF6C5F" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6C5F">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El gestor de la evaluación debe supervisar algunos de los plazos clave previstos (1) La comprobación de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF6C5F">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>evaluabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF6C5F">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe realizarse seis meses antes del inicio propuesto (2) Los términos de referencia deben finalizarse entre tres y seis meses antes del inicio propuesto (2) El informe de evaluación final debe cargarse en un plazo de dos semanas tras el acuerdo y la finalización del informe (3) Las respuestas de la dirección y las acciones clave deben acordarse e introducirse en el ERC en un plazo de seis semanas tras la finalización del informe de evaluación (4) Actualizar el ERC al final de cada trimestre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A33DA0" w14:textId="77777777" w:rsidR="00733612" w:rsidRPr="00733612" w:rsidRDefault="00733612" w:rsidP="00733612">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492FB799" w14:textId="77777777" w:rsidR="00733612" w:rsidRPr="00DF7A47" w:rsidRDefault="00733612" w:rsidP="00733612">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05825DB3" w14:textId="45458EB5" w:rsidR="00DF7A47" w:rsidRPr="004B4009" w:rsidRDefault="00DF7A47" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7A47">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un coordinador de seguimiento y evaluación de la unidad de programa, junto con los coordinadores regionales de evaluación, supervisa la aplicación del plan de evaluación para garantizar que las evaluaciones se completen, tengan respuestas de la dirección y se apliquen las medidas clave. La Oficina de Políticas y Programas supervisa el cumplimiento general de los planes de evaluación y la aplicación de las respuestas de la dirección y las medidas clave, y realiza un seguimiento con las oficinas regionales para garantizar la aplicación y la presentación de informes a tiempo. Anualmente, la Oficina de Evaluación Independiente (OEI) informa al Consejo Ejecutivo sobre el número de evaluaciones planificadas durante un año determinado, el número de ellas completadas, el número de cambios en los planes de evaluación y las razones de dichos cambios. La OEI también informa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A47">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sobre las respuestas de la administración a las recomendaciones y las principales medidas completadas.  Para más información, véase también la</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD32B1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00BD32B1" w:rsidRPr="00BD32B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">Directrices </w:t>
         </w:r>
-        <w:r w:rsidR="003460F4">
+        <w:r w:rsidRPr="00BD32B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>y la documentación de la cooperación técnica Sur-Sur</w:t>
+          <w:t>de Evaluación del PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009E5305">
-[...63 lines deleted...]
-    <w:p w14:paraId="13F96431" w14:textId="77777777" w:rsidR="0057407C" w:rsidRPr="0057407C" w:rsidRDefault="0057407C" w:rsidP="0057407C">
+      <w:r w:rsidRPr="00DF7A47">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4536BB60" w14:textId="77777777" w:rsidR="001069DC" w:rsidRPr="00DF6C5F" w:rsidRDefault="001069DC" w:rsidP="001069DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="333333"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D720870" w14:textId="77777777" w:rsidR="001069DC" w:rsidRPr="008D7769" w:rsidRDefault="001069DC" w:rsidP="008D7769">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007375B3">
+      <w:r w:rsidRPr="008D7769">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
+          <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0057407C">
+      <w:r w:rsidRPr="008D7769">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
+          <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61855981" w14:textId="77777777" w:rsidR="0057407C" w:rsidRPr="0057407C" w:rsidRDefault="0057407C" w:rsidP="0057407C">
+    <w:p w14:paraId="2ABA8FB3" w14:textId="5FBF3D65" w:rsidR="001069DC" w:rsidRPr="008D7769" w:rsidRDefault="001069DC" w:rsidP="008D7769">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="333333"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057407C">
-[...11 lines deleted...]
-    <w:p w14:paraId="097FEEE7" w14:textId="15DACEF1" w:rsidR="007375B3" w:rsidRPr="00E8723A" w:rsidRDefault="0057407C" w:rsidP="0057407C">
+    </w:p>
+    <w:p w14:paraId="522785CA" w14:textId="18809E82" w:rsidR="001069DC" w:rsidRPr="008D7769" w:rsidRDefault="001069DC" w:rsidP="008D7769">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:i/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007375B3">
+      <w:r w:rsidRPr="008D7769">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
+          <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0057407C">
+      <w:r w:rsidRPr="008D7769">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
+          <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
       </w:r>
-      <w:r w:rsidR="007375B3" w:rsidRPr="0057407C">
+      <w:r w:rsidR="009A3880" w:rsidRPr="009A3880">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
+          <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="0057407C">
+      <w:r w:rsidRPr="008D7769">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
+          <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0057407C">
+      <w:r w:rsidRPr="008D7769">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
+          <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés</w:t>
-[...3 lines deleted...]
-      <w:headerReference w:type="even" r:id="rId13"/>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51448653" w14:textId="77777777" w:rsidR="001069DC" w:rsidRDefault="001069DC" w:rsidP="001069DC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41481413" w14:textId="77777777" w:rsidR="003B1178" w:rsidRPr="0017326E" w:rsidRDefault="003B1178" w:rsidP="003B1178">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0536F818" w14:textId="77777777" w:rsidR="005E68EA" w:rsidRDefault="005E68EA"/>
+    <w:sectPr w:rsidR="005E68EA" w:rsidSect="00662578">
       <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:pgMar w:top="1170" w:right="1440" w:bottom="1440" w:left="1440" w:header="540" w:footer="720" w:gutter="0"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="691579A5" w14:textId="77777777" w:rsidR="001B3D0F" w:rsidRDefault="001B3D0F" w:rsidP="000D7141">
+    <w:p w14:paraId="1DF14797" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="325509FB" w14:textId="77777777" w:rsidR="001B3D0F" w:rsidRDefault="001B3D0F" w:rsidP="000D7141">
+    <w:p w14:paraId="52A76D06" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="58DB5698" w14:textId="77777777" w:rsidR="00E63750" w:rsidRDefault="00E63750">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44273109" w14:textId="3F045185" w:rsidR="00D800CA" w:rsidRDefault="009A3880" w:rsidP="00D800CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:p>
-[...16 lines deleted...]
-      <w:t xml:space="preserve">Page </w:t>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Página</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> of </w:t>
+    <w:r w:rsidR="00D800CA">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidR="00D800CA">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
-[...2 lines deleted...]
-      <w:t>2</w:t>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Fecha de entrada en vigor</w:t>
+    </w:r>
     <w:r>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00D800CA">
       <w:t>05/06/2018</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E63750">
+    <w:r w:rsidR="00D800CA">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Versión</w:t>
+    </w:r>
     <w:r>
-      <w:t>v.3</w:t>
+      <w:t xml:space="preserve"> #:</w:t>
+    </w:r>
+    <w:r w:rsidR="00D800CA">
+      <w:t xml:space="preserve"> 4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23E182A2" w14:textId="77777777" w:rsidR="001B3D0F" w:rsidRDefault="001B3D0F" w:rsidP="000D7141">
+    <w:p w14:paraId="132EA788" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="209293CE" w14:textId="77777777" w:rsidR="001B3D0F" w:rsidRDefault="001B3D0F" w:rsidP="000D7141">
+    <w:p w14:paraId="78E914D7" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...20 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="40FE0897" w14:textId="604A4C6D" w:rsidR="009627AC" w:rsidRDefault="002C1188" w:rsidP="009627AC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C46487F" w14:textId="497C08F7" w:rsidR="00D800CA" w:rsidRDefault="009A3880" w:rsidP="008D7769">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="002C1188">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D62EA9C" wp14:editId="76CF238F">
-[...2 lines deleted...]
-          <wp:docPr id="1268790644" name="Picture 1268790644" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3670CE69" wp14:editId="20AB7474">
+          <wp:extent cx="591185" cy="899795"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1267929246" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1267929246" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="17704"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="303059" cy="587177"/>
+                    <a:ext cx="591185" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="42D69063" w14:textId="77777777" w:rsidR="009627AC" w:rsidRDefault="009627AC">
-[...13 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541744B2"/>
+    <w:nsid w:val="0A615CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D9A8B7F4"/>
+    <w:tmpl w:val="77186978"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -786,152 +2265,1460 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="832647985">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="186A4E4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12DCC266"/>
+    <w:lvl w:ilvl="0" w:tplc="5E1499E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25364FC7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6330820A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E1B7C61"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BED478E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ACA26BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D3CF3AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B4D32B6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4664C0E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="24"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B344A55"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6330820A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F3B6146"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3E2D8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F3406E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE20BEE8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="593B0653"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="893C4694"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B9773C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6330820A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="450"/>
+        </w:tabs>
+        <w:ind w:left="450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1890"/>
+        </w:tabs>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2610"/>
+        </w:tabs>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3330"/>
+        </w:tabs>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4050"/>
+        </w:tabs>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5490"/>
+        </w:tabs>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6210"/>
+        </w:tabs>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D5A13F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BC0DDE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1208108074">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="158080663">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1118453177">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="84348620">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="423889334">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1694839632">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1807358058">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="603998894">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2028948654">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1170219798">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="449007532">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1277786750">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000D7141"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00FD4758"/>
+    <w:rsidRoot w:val="003B1178"/>
+    <w:rsid w:val="000214D3"/>
+    <w:rsid w:val="000321A3"/>
+    <w:rsid w:val="001069DC"/>
+    <w:rsid w:val="00147730"/>
+    <w:rsid w:val="0017326E"/>
+    <w:rsid w:val="003B0012"/>
+    <w:rsid w:val="003B1178"/>
+    <w:rsid w:val="003C2905"/>
+    <w:rsid w:val="004232D2"/>
+    <w:rsid w:val="005E1DA7"/>
+    <w:rsid w:val="005E68EA"/>
+    <w:rsid w:val="006348B4"/>
+    <w:rsid w:val="00647E82"/>
+    <w:rsid w:val="00662578"/>
+    <w:rsid w:val="006B5E70"/>
+    <w:rsid w:val="006E0631"/>
+    <w:rsid w:val="00733612"/>
+    <w:rsid w:val="008C4AA9"/>
+    <w:rsid w:val="008D7769"/>
+    <w:rsid w:val="008E13C0"/>
+    <w:rsid w:val="009A3880"/>
+    <w:rsid w:val="00B162DE"/>
+    <w:rsid w:val="00BD32B1"/>
+    <w:rsid w:val="00C12E53"/>
+    <w:rsid w:val="00C55814"/>
+    <w:rsid w:val="00CC79B5"/>
+    <w:rsid w:val="00CD6C58"/>
+    <w:rsid w:val="00D800CA"/>
+    <w:rsid w:val="00DF6C5F"/>
+    <w:rsid w:val="00DF7A47"/>
+    <w:rsid w:val="00E62459"/>
+    <w:rsid w:val="00E87C42"/>
+    <w:rsid w:val="00EC4FB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="155E3686"/>
+  <w14:docId w14:val="0A586827"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C8B8D6EB-29E5-4C2C-AB62-8D71A3F8C329}"/>
+  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1270,365 +4057,407 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000D7141"/>
+    <w:rsid w:val="003B1178"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B1178"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="000D7141"/>
+    <w:rsid w:val="003B1178"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...29 lines deleted...]
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D7141"/>
+    <w:rsid w:val="003B1178"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph (numbered (a)) Char,Bullets Char,List Paragraph1 Char,Lapis Bulleted List Char,Dot pt Char,F5 List Paragraph Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,L Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="000D7141"/>
+    <w:rsid w:val="003B1178"/>
     <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Head2">
+    <w:name w:val="Head 2"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:link w:val="Head2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B1178"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Head2Char">
+    <w:name w:val="Head 2 Char"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:link w:val="Head2"/>
+    <w:rsid w:val="003B1178"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B1178"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001069DC"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BD32B1"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009627AC"/>
+    <w:rsid w:val="00D800CA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009627AC"/>
+    <w:rsid w:val="00D800CA"/>
     <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009627AC"/>
+    <w:rsid w:val="00D800CA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009627AC"/>
+    <w:rsid w:val="00D800CA"/>
     <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...12 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="009E5305"/>
+    <w:rsid w:val="009A3880"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E5305"/>
+    <w:rsid w:val="009A3880"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...15 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/20796" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/Spanish/documents/update_2021/DE%20GUIDELINES%20SPANISH.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="Yu Gothic Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="DengXian Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="Yu Mincho"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="DengXian"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -1783,102 +4612,138 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">4</UNDP_POPP_REFITEM_VERSION>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
-    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
-[...1 lines deleted...]
-    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
-    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
-[...6 lines deleted...]
-    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Dar seguimiento</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
-    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
-[...8 lines deleted...]
-    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1024</UNDP_POPP_FILEVERSION>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2954</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
-      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2947</Url>
-      <Description>POPP-11-2947</Description>
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2954</Url>
+      <Description>POPP-11-2954</Description>
     </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -2191,232 +5056,196 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</p:Policy>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{705B549D-6CB0-4685-847D-84D455427E5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFC6A6D9-1ED7-403F-A68A-13C5DDEF33F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D815B89E-EE5A-4572-8D60-4EF8FAC7AF9E}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A61CDCEF-690E-4945-92D7-CB6D0974DFAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66000699-0CA0-4590-AAF6-496598275018}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2766BEFE-F5DE-47A3-B839-1CA3BD7BB9B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77AA4804-59D8-4DC3-9B2E-04C42913FE68}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7A5CA93-5F8A-496E-A576-BCD27A63DDFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3149</Characters>
+  <Pages>6</Pages>
+  <Words>2583</Words>
+  <Characters>14118</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>217</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3694</CharactersWithSpaces>
+  <CharactersWithSpaces>16652</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jane Ashley Gagne</dc:creator>
+  <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="POPPBusinessProcess">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>ff646085-d2be-41bd-819d-aada777ef959</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="POPPBusinessProcess">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>6de2aecb-c8a2-49a9-8a8d-5b32d4a7d182</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>669;#Programme and Project Management|1c019435-9793-447e-8959-0b32d23bf3d5</vt:lpwstr>
   </property>
 </Properties>
 </file>