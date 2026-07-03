--- v1 (2026-05-22)
+++ v2 (2026-07-03)
@@ -11,2232 +11,727 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4908F7FD" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
-[...26 lines deleted...]
-    <w:p w14:paraId="442DE637" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="2C68ABDD" w14:textId="77777777" w:rsidR="000D7141" w:rsidRPr="004B4009" w:rsidRDefault="000D7141" w:rsidP="000D7141">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.0</w:t>
-[...7 lines deleted...]
-        <w:t>Normas y Reglamentos</w:t>
+        <w:t>A1.2. Proyectos de cooperación multinacional y Sur-Sur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE5B136" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
-      <w:pPr>
+    <w:p w14:paraId="46961926" w14:textId="77777777" w:rsidR="000D7141" w:rsidRPr="004B4009" w:rsidRDefault="000D7141" w:rsidP="000D7141">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19CC274E" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00BC029D" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="4B21C6C9" w14:textId="7F704AAB" w:rsidR="000D7141" w:rsidRPr="00A72978" w:rsidRDefault="000D7141" w:rsidP="000D7141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Los proyectos ejecutados en múltiples países pueden usar el tipo de proyecto multinacional. Es apropiado cuando se requiere que múltiples países contribuyan eficiente, eficaz y responsablemente a resultados conjuntos en términos equitativos, lo que mejora las oportunidades de lograr resultados sustantivos y operativos. Un proyecto multinacional se considera un proyecto único para fines de gestión de proyectos y tiene un documento del proyecto unificado que incluye un marco de resultados y recursos conjuntos y que describe las intervenciones en cada país participante. En </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1188">
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, el proyecto se configura como un conjunto de proyectos subsidiarios «relacionados»,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uno para cada país que tenga intervenciones allí sobre la base de un marco de resultados y recursos subsidiarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D3EC1A" w14:textId="77777777" w:rsidR="000D7141" w:rsidRPr="00A72978" w:rsidRDefault="000D7141" w:rsidP="000D7141">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se puede designar un asociado en la ejecución en cada país participante. Las modalidades de implementación combinadas son posibles, siempre que haya </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>un</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Política </w:t>
+        <w:t xml:space="preserve"> asociado en la ejecución claro por país. Se deben mantener líneas claras de rendición de cuentas para las actividades y los productos completados en cada país. Esto incluye preparar y aprobar planes de trabajo plurianuales para cada asociado en la ejecución. Los productos que entregarán los diferentes países pueden compartir el mismo nombre de producto y ser parte del mismo producto en el marco de resultados y recursos integrados. Cada uno de estos productos, junto con las actividades y los recursos específicos por los que cada país/asociado en la ejecución es responsable, se debe configurar en proyectos subsidiarios «relacionados» en los países participantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480CA823" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00BC029D" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="02158E8C" w14:textId="778A2058" w:rsidR="000D7141" w:rsidRPr="00A72978" w:rsidRDefault="000D7141" w:rsidP="000D7141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="446"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>El seguimiento mejora la eficacia y la efectividad del desarrollo al revisar el rendimiento y utilizar pruebas para ajustar la programación con el fin de obtener resultados óptimos. Un buen seguimiento comienza con una buena planificación y una clara identificación de lo que un programa o un proyecto procurará alcanzar con recursos específicos. Es una función de gestión continua que les proporciona retroalimentación regular a quienes toman las decisiones. Las pruebas de la supervisión también funcionan como un aporte crítico para la evaluación y permiten la presentación de informes con base empírica.</w:t>
+        <w:t>Las oficinas en el país del PNUD en cada país participante son responsables por los fondos gastados allí. Se audita a cada asociado en la ejecución de acuerdo con las normas y los procedimientos establecidos en su país. La cooperación Sur-Sur y los proyectos multinacionales tienen la obligación de cumplir con las normas de calidad para la programación del PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5F9A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5F9A" w:rsidRPr="00BE5F9A">
+        <w:t xml:space="preserve">y puede beneficiarse de la orientación de las </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="003460F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Consideraciones para el diseño, la ejecución y la documentación de la cooperación téc</w:t>
+        </w:r>
+        <w:r w:rsidR="003460F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidR="003460F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ica Sur-Sur</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009E5305">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5F9A" w:rsidRPr="00BE5F9A">
+        <w:t>del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289B2786" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00BC029D" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="100A2FF5" w14:textId="77777777" w:rsidR="000D7141" w:rsidRPr="00A72978" w:rsidRDefault="000D7141" w:rsidP="000D7141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="446"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Todas las actividades de programación del PNUD deben cumplir con las normas y las políticas de seguimiento, por las cuales deben rendir cuentas los gerentes de los programas nacionales y regionales y de todos los proyectos.</w:t>
+        <w:t xml:space="preserve">Se designa una oficina del PNUD como la «oficina coordinadora», con las responsabilidades de diseñar y evaluar el documento del proyecto Sur-Sur/multinacional, consolidar el seguimiento y presentar informes individuales del país, facilitar las actividades conjuntas y convenir los acuerdos de gestión conjuntos a través de mecanismos de gestión de la cartera. Los costos asociados con desempeñar la función de coordinación se deben cobrar como costos directos del proyecto a través del presupuesto del proyecto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63480D3B" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="71DE8C17" w14:textId="77777777" w:rsidR="000D7141" w:rsidRPr="00A72978" w:rsidRDefault="000D7141" w:rsidP="000D7141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="446"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La periodicidad del seguimiento debe ser la adecuada para la toma de decisiones, incluidos los mecanismos de gobernanza conjunta como las juntas de programas/los comités directivos del </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">, y el seguimiento de los productos específico de un proyecto. </w:t>
+        <w:t xml:space="preserve">Los acuerdos de asociación con contribuidores de financiación deben especificar el monto de la contribución que se proporcionará a cada asociado en la ejecución. Los costos de apoyo general a la gestión (GMS por sus siglas en inglés) para cada oficina en el país se derivarán de los montos especificados en el acuerdo provisto a cada asociado en la ejecución. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E306A32" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="01B14725" w14:textId="77777777" w:rsidR="000D7141" w:rsidRPr="00A72978" w:rsidRDefault="000D7141" w:rsidP="000D7141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El seguimiento incluye lo siguiente: (a) seguimiento del cumplimiento de los resultados mediante la recopilación de pruebas confiables y adecuadas; (b) análisis de las pruebas para fundamentar la gestión de la toma de decisiones, mejorar la eficacia y la efectividad, y realizar las modificaciones necesarias en la programación; y (c) presentación de informes acerca del cumplimiento y las lecciones aprendidas para favorecer el aprendizaje y respaldar la rendición de cuentas. </w:t>
+        <w:t>Los países en que se ejecuta un programa pueden aplicar tarifas de GMS preferenciales existentes cuando contribuyan a resultados en otros países en que se ejecuta un programa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0266F13C" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00B1102A" w:rsidRDefault="003C2905" w:rsidP="003C2905">
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="13F96431" w14:textId="77777777" w:rsidR="0057407C" w:rsidRPr="0057407C" w:rsidRDefault="0057407C" w:rsidP="004B2CB6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1300 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD6C58">
-[...233 lines deleted...]
-      <w:r w:rsidRPr="008D7769">
+      <w:r w:rsidRPr="007375B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D7769">
+      <w:r w:rsidRPr="0057407C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABA8FB3" w14:textId="5FBF3D65" w:rsidR="001069DC" w:rsidRPr="008D7769" w:rsidRDefault="001069DC" w:rsidP="008D7769">
+    <w:p w14:paraId="61855981" w14:textId="77777777" w:rsidR="0057407C" w:rsidRPr="0057407C" w:rsidRDefault="0057407C" w:rsidP="0057407C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0057407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="522785CA" w14:textId="18809E82" w:rsidR="001069DC" w:rsidRPr="008D7769" w:rsidRDefault="001069DC" w:rsidP="008D7769">
+    <w:p w14:paraId="097FEEE7" w14:textId="15DACEF1" w:rsidR="007375B3" w:rsidRPr="00E8723A" w:rsidRDefault="0057407C" w:rsidP="004B2CB6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7769">
+      <w:r w:rsidRPr="007375B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D7769">
+      <w:r w:rsidRPr="0057407C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
       </w:r>
-      <w:r w:rsidR="009A3880" w:rsidRPr="009A3880">
+      <w:r w:rsidR="007375B3" w:rsidRPr="0057407C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D7769">
+      <w:r w:rsidRPr="0057407C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D7769">
+      <w:r w:rsidRPr="0057407C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="212121"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51448653" w14:textId="77777777" w:rsidR="001069DC" w:rsidRDefault="001069DC" w:rsidP="001069DC">
-[...26 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="007375B3" w:rsidRPr="00E8723A" w:rsidSect="004B2CB6">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1812" w:right="1440" w:bottom="1440" w:left="1440" w:header="540" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DF14797" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
+    <w:p w14:paraId="1D1F6622" w14:textId="77777777" w:rsidR="00A06F9E" w:rsidRDefault="00A06F9E" w:rsidP="000D7141">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52A76D06" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
+    <w:p w14:paraId="3EC25D43" w14:textId="77777777" w:rsidR="00A06F9E" w:rsidRDefault="00A06F9E" w:rsidP="000D7141">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44273109" w14:textId="3F045185" w:rsidR="00D800CA" w:rsidRDefault="009A3880" w:rsidP="00D800CA">
+  <w:p w14:paraId="139EBBFE" w14:textId="3237EAFF" w:rsidR="00662119" w:rsidRPr="009F7365" w:rsidRDefault="00197877">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:right="360"/>
-      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009A3880">
       <w:t>Página</w:t>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00D800CA">
-[...1 lines deleted...]
-    </w:r>
     <w:r>
-      <w:t>de</w:t>
-[...4 lines deleted...]
-    <w:r w:rsidR="00D800CA">
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>4</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00D800CA">
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r w:rsidR="00E63750" w:rsidRPr="00E63750">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="009A3880">
+    <w:r w:rsidR="009F7365" w:rsidRPr="009F7365">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009F7365" w:rsidRPr="009A3880">
       <w:t>Fecha de entrada en vigor</w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r w:rsidR="00D800CA">
+    <w:r w:rsidR="009F7365">
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidR="009F7365">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E63750">
       <w:t>05/06/2018</w:t>
     </w:r>
-    <w:r w:rsidR="00D800CA">
+    <w:r w:rsidR="00E63750" w:rsidRPr="00E63750">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="009A3880">
+    <w:r w:rsidR="00F10890" w:rsidRPr="00F10890">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00F10890" w:rsidRPr="009A3880">
       <w:t>Versión</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F10890">
       <w:t xml:space="preserve"> #:</w:t>
     </w:r>
-    <w:r w:rsidR="00D800CA">
-      <w:t xml:space="preserve"> 4</w:t>
+    <w:r w:rsidR="00F10890">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E63750">
+      <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="132EA788" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
+    <w:p w14:paraId="4C8B5323" w14:textId="77777777" w:rsidR="00A06F9E" w:rsidRDefault="00A06F9E" w:rsidP="000D7141">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78E914D7" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
+    <w:p w14:paraId="02C1FE55" w14:textId="77777777" w:rsidR="00A06F9E" w:rsidRDefault="00A06F9E" w:rsidP="000D7141">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="792870D9" w14:textId="65439531" w:rsidR="000D7141" w:rsidRDefault="000D7141" w:rsidP="000D7141">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Véanse los procedimientos para vincular proyectos relacionados en </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1188">
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C46487F" w14:textId="497C08F7" w:rsidR="00D800CA" w:rsidRDefault="009A3880" w:rsidP="008D7769">
+  <w:p w14:paraId="0BC8B920" w14:textId="77777777" w:rsidR="004B2CB6" w:rsidRDefault="004B2CB6" w:rsidP="009627AC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="40FE0897" w14:textId="70125EB8" w:rsidR="009627AC" w:rsidRDefault="004B2CB6" w:rsidP="009627AC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3670CE69" wp14:editId="20AB7474">
-          <wp:extent cx="591185" cy="899795"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35A5841F" wp14:editId="30C949AF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5208814</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-234043</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1267929246" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:wrapNone/>
+          <wp:docPr id="66771839" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1267929246" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="591185" cy="899795"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="42D69063" w14:textId="09AF7B8C" w:rsidR="009627AC" w:rsidRDefault="009627AC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A615CCF"/>
+    <w:nsid w:val="541744B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="77186978"/>
+    <w:tmpl w:val="D9A8B7F4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -2265,1460 +760,159 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...1286 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1694839632">
+  <w:num w:numId="1" w16cid:durableId="832647985">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003B1178"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00EC4FB1"/>
+    <w:rsidRoot w:val="000D7141"/>
+    <w:rsid w:val="00074926"/>
+    <w:rsid w:val="000D7141"/>
+    <w:rsid w:val="00197877"/>
+    <w:rsid w:val="001B3D0F"/>
+    <w:rsid w:val="002C1188"/>
+    <w:rsid w:val="003460F4"/>
+    <w:rsid w:val="004B2CB6"/>
+    <w:rsid w:val="00534328"/>
+    <w:rsid w:val="0057407C"/>
+    <w:rsid w:val="006144C1"/>
+    <w:rsid w:val="00662119"/>
+    <w:rsid w:val="007375B3"/>
+    <w:rsid w:val="007D7666"/>
+    <w:rsid w:val="00821E6B"/>
+    <w:rsid w:val="008A03FF"/>
+    <w:rsid w:val="009627AC"/>
+    <w:rsid w:val="009E5305"/>
+    <w:rsid w:val="009F7365"/>
+    <w:rsid w:val="00A06F9E"/>
+    <w:rsid w:val="00B30659"/>
+    <w:rsid w:val="00B363E4"/>
+    <w:rsid w:val="00BE5F9A"/>
+    <w:rsid w:val="00C23EBF"/>
+    <w:rsid w:val="00E63750"/>
+    <w:rsid w:val="00E8723A"/>
+    <w:rsid w:val="00F10890"/>
+    <w:rsid w:val="00F44B60"/>
+    <w:rsid w:val="00F64E2E"/>
+    <w:rsid w:val="00FB7AA2"/>
+    <w:rsid w:val="00FD4758"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0A586827"/>
+  <w14:docId w14:val="155E3686"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{C8B8D6EB-29E5-4C2C-AB62-8D71A3F8C329}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4057,407 +1251,365 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003B1178"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="000D7141"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
-    </w:rPr>
-[...21 lines deleted...]
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003B1178"/>
+    <w:rsid w:val="000D7141"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D7141"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7141"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B1178"/>
+    <w:rsid w:val="000D7141"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph (numbered (a)) Char,Bullets Char,List Paragraph1 Char,Lapis Bulleted List Char,Dot pt Char,F5 List Paragraph Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,L Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="003B1178"/>
+    <w:rsid w:val="000D7141"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
-    </w:rPr>
-[...78 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D800CA"/>
+    <w:rsid w:val="009627AC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D800CA"/>
+    <w:rsid w:val="009627AC"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D800CA"/>
+    <w:rsid w:val="009627AC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D800CA"/>
+    <w:rsid w:val="009627AC"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009E5305"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009A3880"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009E5305"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="es-ES"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A3880"/>
+    <w:rsid w:val="009E5305"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0057407C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1542129885">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/Spanish/documents/update_2021/DE%20GUIDELINES%20SPANISH.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/20796" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -4613,137 +1765,99 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<p:Policy xmlns:p="office.server.policy" id="" local="true">
-[...21 lines deleted...]
-</p:Policy>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...59 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -5056,196 +2170,234 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2947</_dlc_DocId>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelValue>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Proyectos de cooperación multinacional y Sur-Sur</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1024</UNDP_POPP_FILEVERSION>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2947</Url>
+      <Description>POPP-11-2947</Description>
+    </_dlc_DocIdUrl>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{705B549D-6CB0-4685-847D-84D455427E5E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77AA4804-59D8-4DC3-9B2E-04C42913FE68}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFC6A6D9-1ED7-403F-A68A-13C5DDEF33F3}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2766BEFE-F5DE-47A3-B839-1CA3BD7BB9B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66000699-0CA0-4590-AAF6-496598275018}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D815B89E-EE5A-4572-8D60-4EF8FAC7AF9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF2182E8-9493-4EE4-A894-4A34B91F2AA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7A5CA93-5F8A-496E-A576-BCD27A63DDFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C871064-0D7A-4D7B-B5DA-421EADFACC9E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>14118</Characters>
+  <Pages>1</Pages>
+  <Words>572</Words>
+  <Characters>3129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>217</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16652</CharactersWithSpaces>
+  <CharactersWithSpaces>3684</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Jane Ashley Gagne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>ff646085-d2be-41bd-819d-aada777ef959</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="POPPBusinessProcess">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="POPPBusinessProcess">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>6de2aecb-c8a2-49a9-8a8d-5b32d4a7d182</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>669;#Programme and Project Management|1c019435-9793-447e-8959-0b32d23bf3d5</vt:lpwstr>
   </property>
 </Properties>
 </file>