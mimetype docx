--- v0 (2025-10-15)
+++ v1 (2026-06-03)
@@ -1,1212 +1,3869 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="621D700E" w14:textId="56570A2A" w:rsidR="003F61C9" w:rsidRPr="00035B50" w:rsidRDefault="00E4456F" w:rsidP="003F61C9">
+    <w:p w14:paraId="478B933A" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>B3. Monitor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070D31FD" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509BF3DB" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring improves </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>development effectiveness and efficiency by reviewing performance and using evidence to adjust programming for optimal results.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Good monitoring starts with good planning and clear identification of what a programme or project will strive to achieve with specified resources. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It is a continuous management function that provides decision-makers with regular feedback. Evidence from monitoring also serves as a critical input to evaluation and enables evidence-based reporting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E705F5" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All UNDP programming activities are required to adhere to monitoring standards and policies, for which managers of regional and country programmes and all projects are accountable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDC42F8" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The frequency of monitoring must be appropriate for decision-making, including joint governance mechanisms such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boards/Cooperation Framework steering committees, and defined during programming design. Outcomes must be monitored at least annually through the Results-Oriented Analysis Report, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>outputs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be monitored through the integrated workplan/Results-Oriented Analysis Report and project-specific output monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6302226C" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring includes: (a) tracking performance through the collection of appropriate and credible data and other evidence; (b) analysing evidence to inform management decision-making, improve effectiveness and efficiency, and adjust programming as necessary; and (c) reporting on performance and lessons to facilitate learning and support accountability. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EF6CAA" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73289105" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tracking Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5E5038" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76504FCB" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP programming activities must collect appropriate and credible data as evidence for adequate monitoring. Data collection is established in the results framework and monitoring plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02121D01" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEF6564" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Progress data for outcome and/or output indicators as agreed in the results framework; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A115F61" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Output verification, through project-level field visits and other means;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078509F6" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Horizon-scanning information, including changes in the development context, updates on what other partners are doing in related areas, and changes in the political will of national actors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DBE522" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Data on operational performance, including delivery of the workplan, pipeline/resource mobilization management, dashboard and audit performance, delivery rates, deficits, unprogrammed resources, aged NIM advances, implementation of procurement plans, receivables management, and donor reporting performance (timeliness and quality);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF1F6C2" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Baselines, targets and progress data for global IRRF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830" w:rsidDel="00AC565D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicators, as relevant; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70944D29" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation recommendations and lessons learned from within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or project and beyond; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04611230" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assessments of changes in the programming context, including risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B036B52" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data are collected considering aspects of quality such as credibility, timeliness, relevance and national ownership; the weight given to these may vary according to context. When data are not available from national or other sources, original data must be collected through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and projects using mechanisms such as surveys, observations, stakeholder feedback, and emerging data sources such as sensors, cell phone records and/or other sources. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D38DEE3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Efforts should be made, where possible and relevant, to support national capacities for monitoring, and for leveraging emerging data sources for real-time monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CB89D9" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In crisis settings, data may be collected through remote monitoring, from third-party contractors. Sufficient evidence must be collected by remote monitors to enable UNDP to verify credibility of the monitoring data, such as through photographs or satellite images.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50742C83" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In addition to the above, data must cover the following areas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DC7FE6" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Target groups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Targeted groups must be identified in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project documents, as relevant. This entails collecting data on how programming affects different target groups (women, men, youth, income levels, people with disabilities, etc.) to understand and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>analyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> differentiated impacts. All programming must be able to track the most relevant targeting performance using measurable indicators, to assess if programming is reaching the groups intended. Monitoring activities must be carried out with the active participation of relevant stakeholders, including national and international government agencies, non-governmental and civil society organizations, the private sector, and representatives of local communities including representatives of indigenous peoples, where relevant. The use of real-time monitoring and collection of beneficiary feedback should be deployed when justified and feasible to track effects (good or bad), perceptions, unintended consequences and specific bottlenecks to results for disadvantaged communities, as well as to engage citizens in monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D235A06" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Capacity development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Changes in capacities and performance of relevant national institutions must be monitored through indicators, as relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204145E3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sustainability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Each development project must have transition and phase-out arrangements, including a scale-up and sustainability plan. These arrangements must be reviewed annually and adjusted, as necessary. If transition and phase-out arrangements are not necessary, their absence must be adequately justified and approved during design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0322E7AA" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analysing Evidence to Inform Management Decision-Making</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1E2232" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Effective monitoring must, at a minimum, inform analysis and decision-making related to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3812D646" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: An analysis of collected evidence against programming indicators, comprising baselines, milestones, targets and progress data at outcome and output levels, and including an assessment of why progress against results is above, at or below targets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B2FA72" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Theory of change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: An analysis of the programming approach and results against the defined theory of change to test the validity of the assumptions, and to consider alternatives, risks and cost effectiveness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3EB809" w14:textId="60310B10" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: An analysis of programming quality conducted against </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>quality standards</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47271C31" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Risks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: An assessment of risks and analysis of risk management plans and implementation against the current programming situation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4271656F" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operational performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: An analysis of operational performance against plans and corporate benchmarks. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134D20CE" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Knowledge:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Analysis of evaluation recommendations and lessons from within the programme or project and beyond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F02B46" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Additional analysis includes, as available and appropriate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B8C4E4" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Analysis of experiments: testing the effect of interventions against a control group based on statistical </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rigour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ethical standards; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13663BF8" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analysis of assessments of changes in the programming context, including in emerging crises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5417441A" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> managers/Resident Representatives must monitor UNDP’s contributions towards the achievement of outcomes agreed in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document. In addition, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> managers must also monitor the achievement of the overall outcome, including contributions from other partners, to inform needed adjustments in UNDP’s contribution to results. The project pipeline must be reviewed at least once per year to ensure it is appropriate for achievement of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9C7D54" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> managers and governance mechanisms, such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boards, must review monitoring analysis and use it to inform management decisions and actions to adjust programming for optimal performance and results achievement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D80B7DC" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management decisions and actions address areas as needed, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1A638A" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adjustments to indicators, targets, theory of change and programming design (this can include changes to outputs, activities, etc.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45697F32" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adjustments to implementation arrangements, including the identification of implementing partners, responsible parties and vendors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4187BD" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adjustments to the budget and resource mobilization strategy and cost recovery arrangements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C01510D" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actions to mitigate risks or respond to realized risks, including SES;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798F2F12" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actions to develop or adjust a sustainability plan; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050DAD18" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Other adjustments and actions, as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B62664" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...251 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP corporate programming governance mechanisms, including the Executive Group and the Organizational Performance Group, use monitoring evidence and analysis from across the organization to make decisions to improve performance. This includes a review of performance against targets set in the IRRF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEBBEC3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There must be at least one visit to all projects to monitor progress and verify that progress is achieved as reported.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35024988" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...120 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reporting Performance and Lessons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CBC8A3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-        <w:r w:rsidR="00402A9A">
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP, as a knowledge organization, considers lessons a core aspect of its programming. Lessons, both in terms of successes and challenges to project implementation, must be reported to facilitate their use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDCF413" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="446"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data and other evidence collected from monitoring, along with analysis, lessons and decisions to improve performance, must be used in project and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reporting, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568C5518" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regular reporting as defined in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project monitoring and evaluation plan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A94B8A" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual reporting in the Results-Oriented Analysis Report; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C3D475" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annual reporting to the UNDP Executive Board through the IRRF; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BA78DA" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="907"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Other reporting as required, including donor, vertical fund and UN pooled fund reporting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BB0FB3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project reports support decisions to adjust implementation towards improved effectiveness and efficiency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07560AF7" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and project reports are a foundation for outreach to stakeholders, ensuring visibility and transparency, and demonstrating results achieved to strengthen partnerships and mobilize resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AFA2E0" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AEF5D68" w14:textId="41033907" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resources for Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759E4837" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDF10B0" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP offices and units must maintain adequate staffing for monitoring and evaluation. All offices with annual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expenditures of $50 million and above, excluding expenditures for vertical funds with their own dedicated capacities, such as the GEF, GCF and Global Fund to Fight AIDS, Tuberculosis and Malaria, should maintain two full-time specialists dedicated to monitoring and evaluation. Offices with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expenditures between $10 million and $50 million should maintain one full-time specialist. Offices with less than $10 million in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expenditure must maintain staff with appropriate time dedicated to monitoring and evaluation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578FE25D" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The regional service </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should provide full-time equivalent staff dedicated to monitoring and evaluation to support offices that are unable to maintain the benchmark in a 1:4 ratio (1 full-time equivalent staff person to 4 countries without adequate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>capacities</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Staff dedicated to project monitoring and/or evaluation do not count towards meeting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> benchmarks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EBECFD" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A minimum of 1 percent of annual development expenditures by region must be spent on monitoring and evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EF92A3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD919D5" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="200" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monitoring of Evaluation Plan implementation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C0D712" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The evaluation plan should be reviewed annually and refined and adjusted as needed. As part of the annual review, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> units should also ensure that all completed evaluations have been uploaded to ERC together with their management response, and that all management responses and key actions are up to date. A formal midterm review of the evaluation plan is also highly recommended. Changes to the evaluation plan during the midterm review ensure that: (a) the evaluation plan remains balanced and covers all aspects of the CPD in some way; (b) all completion dates are realistic and attainable; (c) all new evaluations have been included; and (d) all management responses and key actions are up to date. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F07AD73" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All evaluations should have a clearly defined organization and management structure, and well established and communicated roles and responsibilities, including an evaluation manager responsible for oversight of the whole evaluation process. To avoid conflicts of interest, the evaluation manager cannot be the manager of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/ project being evaluated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0495DB70" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The evaluation manager should provide oversight to the some of the key expected timelines (1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluability check should be done si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>x months before proposed commencement (2) Terms of reference should be finalized three to six months before proposed commencement (2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Final evaluation report uploaded within two weeks of agreement and completion of the report (3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management responses and key actions need to be agreed and entered into the ERC within six weeks of completion of the evaluation report (4) Update ERC at the end of every quarter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0410162F" w14:textId="548258A7" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A unit M&amp;E focal point, together with regional evaluation focal points, monitors the implementation of the evaluation plan to ensure that evaluations are completed, have management responses and that key actions are implemented. Bureau for Policy and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitors overall compliance with evaluation plans and implementation of management responses and key actions and follows up with regional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bureaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure timely implementation and reporting. Annually, Independent Evaluation Office (IEO) reports to the Executive Board on the number of evaluations planned during a given year, the number completed, the number of changes to evaluation plans and the reasons for those changes. IEO also reports on management responses to recommendations and key actions completed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk105754574"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See also the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00831830">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Considerations for South-South Cooperation Design, Implementation and Documentation</w:t>
+          <w:t>UNDP Evaluation Guideline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00402A9A">
-[...292 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:r w:rsidRPr="00831830">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="76B51067" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00831830">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0374858D" w14:textId="77777777" w:rsidR="00C91701" w:rsidRDefault="00C91701" w:rsidP="003F61C9">
+    <w:p w14:paraId="44B275C1" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71862D7E" w14:textId="77777777" w:rsidR="00C91701" w:rsidRDefault="00C91701" w:rsidP="003F61C9">
+    <w:p w14:paraId="2632264D" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="18C6C4F6" w14:textId="77777777" w:rsidR="003F61C9" w:rsidRDefault="003F61C9" w:rsidP="004079AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BB3598D" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="004079AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1C7EC692" w14:textId="77777777" w:rsidR="003F61C9" w:rsidRDefault="003F61C9" w:rsidP="003F61C9">
+  <w:p w14:paraId="7A7F2E1E" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="002A3DF0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...21 lines deleted...]
-  <w:p w14:paraId="1853087C" w14:textId="607AF347" w:rsidR="003F61C9" w:rsidRDefault="0001176E" w:rsidP="007754E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B3CD90A" w14:textId="278FD177" w:rsidR="00831830" w:rsidRPr="006F787A" w:rsidRDefault="00831830" w:rsidP="005D7B65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Effective Date: 05</w:t>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="0001176E">
-      <w:t>/</w:t>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:t>06</w:t>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0001176E">
-      <w:t>/2018</w:t>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Effective Date: 05/06/2018</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="006F787A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Version #: 4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B8FA6E0" w14:textId="77777777" w:rsidR="00C91701" w:rsidRDefault="00C91701" w:rsidP="003F61C9">
+    <w:p w14:paraId="1F12808F" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B44F7FB" w14:textId="77777777" w:rsidR="00C91701" w:rsidRDefault="00C91701" w:rsidP="003F61C9">
+    <w:p w14:paraId="1997346C" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...20 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F3E4B8D" w14:textId="7EA5E641" w:rsidR="003F61C9" w:rsidRDefault="007754E5" w:rsidP="007754E5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03A6513B" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00D80686">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:tab/>
-[...7 lines deleted...]
-    <w:r w:rsidR="003F61C9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A6C39C9" wp14:editId="6EB9A6AD">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BAD8E23" wp14:editId="0C32960E">
+          <wp:extent cx="313509" cy="582230"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="17704"/>
+                  <a:srcRect r="-2877" b="17172"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="303059" cy="587177"/>
+                    <a:ext cx="318212" cy="590965"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="2AE1A47E" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00D80686">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541744B2"/>
+    <w:nsid w:val="0A615CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D9A8B7F4"/>
+    <w:tmpl w:val="77186978"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="186A4E4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12DCC266"/>
+    <w:lvl w:ilvl="0" w:tplc="5E1499E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25364FC7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6330820A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="450"/>
+        </w:tabs>
+        <w:ind w:left="450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ACA26BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D3CF3AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F3B6146"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3E2D8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -1235,156 +3892,415 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1147436414">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F3406E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE20BEE8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="593B0653"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="893C4694"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D5A13F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BC0DDE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="749929142">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1689137784">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="475143217">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1534922136">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="953560377">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1060129732">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1550603255">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1038042744">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F61C9"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00F7263C"/>
+    <w:rsidRoot w:val="00831830"/>
+    <w:rsid w:val="00171A15"/>
+    <w:rsid w:val="006F787A"/>
+    <w:rsid w:val="00831830"/>
+    <w:rsid w:val="00C161A4"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CE4A3B"/>
+    <w:rsid w:val="00D95B48"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0DBE11FD"/>
+  <w14:docId w14:val="6E34E7D6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w15:docId w15:val="{52237D9C-589F-4ED1-8B54-2F0F329434C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1723,477 +4639,816 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003F61C9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003F61C9"/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003F61C9"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003F61C9"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00831830"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003F61C9"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831830"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
-[...12 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F61C9"/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003F61C9"/>
+    <w:rsid w:val="00831830"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F61C9"/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003F61C9"/>
+    <w:rsid w:val="00831830"/>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F61C9"/>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00831830"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D353F4"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00D353F4"/>
+    <w:rsid w:val="00831830"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...64 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20796" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/PDF/UNDP_Evaluation_Guidelines.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2300,668 +5555,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2500</Characters>
+  <Pages>5</Pages>
+  <Words>1954</Words>
+  <Characters>11142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2933</CharactersWithSpaces>
+  <CharactersWithSpaces>13070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>