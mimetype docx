--- v1 (2026-06-03)
+++ v2 (2026-07-28)
@@ -1,3403 +1,1297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="478B933A" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+    <w:p w14:paraId="621D700E" w14:textId="56570A2A" w:rsidR="003F61C9" w:rsidRPr="00035B50" w:rsidRDefault="00E4456F" w:rsidP="003F61C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:kern w:val="0"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831830">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:kern w:val="0"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-        <w:t>B3. Monitor</w:t>
+        </w:rPr>
+        <w:t>A1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA39EA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003F61C9" w:rsidRPr="00035B50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Multi-country and South-South Cooperation Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070D31FD" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+    <w:p w14:paraId="1E60AB9E" w14:textId="77777777" w:rsidR="003F61C9" w:rsidRPr="003F61C9" w:rsidRDefault="003F61C9" w:rsidP="003F61C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="509BF3DB" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+    <w:p w14:paraId="2FB86D46" w14:textId="62FC4CC9" w:rsidR="003F61C9" w:rsidRPr="00A72978" w:rsidRDefault="003F61C9" w:rsidP="003F61C9">
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-[...594 lines deleted...]
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="907"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Projects implemented in multiple countries can use the multi-country project type. It is appropriate when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> multiple countries</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>efficiently, effectively and accountably</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribute to joint results on equal terms, enhancing opportunities for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">achieving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">substantive and operational results. A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multi-country </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>project is considered a single project for the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7263C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purposes of project management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and has a unified project document </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> includes a joint results and resources framework describing interventions in each participating country. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="000B04D4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D353F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project is set up as a set of subsidiary </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one for each country </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>covering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interventions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the basis of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subsidiary results and resources framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5144E9D3" w14:textId="3717BE2B" w:rsidR="003F61C9" w:rsidRPr="00A72978" w:rsidRDefault="003F61C9" w:rsidP="003F61C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831830">
-[...8 lines deleted...]
-        <w:t>Assessments of changes in the programming context, including risks.</w:t>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One implementing partner can be designated in each participating country. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mixed implementation modalities are possible, as long as there is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clear </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>implementing partner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per country. Clear lines of accountability need to be maintained for outputs and activities completed in each country. This includes preparing and approving separate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>multi-year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> workplans for each implementing partner. Outputs to be delivered by different countries</w:t>
+      </w:r>
+      <w:r w:rsidR="00844BFB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can share the same output name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and be part of the same output in the integrated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>results and resources framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ach of these outputs along with the specific activities and resources that each country/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>implementing partner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for should be set up under subsidiary </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projects in participating countries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B036B52" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+    <w:p w14:paraId="4E6E9CA9" w14:textId="0AD7D950" w:rsidR="00D353F4" w:rsidRPr="00D353F4" w:rsidRDefault="003F61C9" w:rsidP="00D353F4">
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="450"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831830">
-[...510 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ountry </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ffice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in each participating country </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsible for funds spent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>there. E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ach </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>implementing partner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is audited according to established rules and procedures in its country.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> South-South cooperation and multi-country projects are required to adhere to UNDP’s quality standards for programming</w:t>
+      </w:r>
+      <w:r w:rsidR="00D353F4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and may benefit from guidance from UNDP’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00402A9A">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>quality standards</w:t>
+          <w:t>Considerations for South-South Cooperation Design, Implementation and Documentation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00402A9A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47271C31" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+    <w:p w14:paraId="1B2B9175" w14:textId="76F9BBDB" w:rsidR="003F61C9" w:rsidRPr="00A72978" w:rsidRDefault="003F61C9" w:rsidP="003F61C9">
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-[...177 lines deleted...]
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="900"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831830">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> and ethical standards; and</w:t>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One UNDP office is designated as the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>coordinating office</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with responsibilities </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>designing and appraising</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>South-South/multi-country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project document, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsolidating individual country monitoring and reporting, facilitating joint </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1723" w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>activities,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and convening joint management arrangements through portfolio management mechanisms. Costs associated with serving the coordinati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> function should be charged as direct project costs through the project budget. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13663BF8" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+    <w:p w14:paraId="7177E382" w14:textId="77777777" w:rsidR="003F61C9" w:rsidRPr="00A72978" w:rsidRDefault="003F61C9" w:rsidP="003F61C9">
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="1080"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831830">
-[...8 lines deleted...]
-        <w:t>Analysis of assessments of changes in the programming context, including in emerging crises.</w:t>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partnership agreements with funding </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>contributors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must specify the amount of the contribution that will be provided to each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mplementing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>artner. The associated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> general management support costs (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD795E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>GMS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for respective </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ountry </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ffices will derive from the amounts specified in the agreement provided to each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mplementing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artner </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5417441A" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
+    <w:p w14:paraId="1F5FE04C" w14:textId="77777777" w:rsidR="003F61C9" w:rsidRPr="00A72978" w:rsidRDefault="003F61C9" w:rsidP="003F61C9">
       <w:pPr>
-        <w:numPr>
-[...400 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831830">
-[...8 lines deleted...]
-        <w:t>UNDP corporate programming governance mechanisms, including the Executive Group and the Organizational Performance Group, use monitoring evidence and analysis from across the organization to make decisions to improve performance. This includes a review of performance against targets set in the IRRF.</w:t>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme countries can </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A72978">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> existing preferential GMS rates when contributing to results in other programme countries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEBBEC3" w14:textId="77777777" w:rsidR="00831830" w:rsidRPr="00831830" w:rsidRDefault="00831830" w:rsidP="00831830">
-[...1064 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="3C2C9701" w14:textId="77777777" w:rsidR="00C91701" w:rsidRDefault="00C91701"/>
+    <w:sectPr w:rsidR="00C91701" w:rsidSect="00662578">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44B275C1" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
+    <w:p w14:paraId="66E006B0" w14:textId="77777777" w:rsidR="00B7775A" w:rsidRDefault="00B7775A" w:rsidP="003F61C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2632264D" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
+    <w:p w14:paraId="74E74D44" w14:textId="77777777" w:rsidR="00B7775A" w:rsidRDefault="00B7775A" w:rsidP="003F61C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...17 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BB3598D" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="004079AD">
+  <w:p w14:paraId="18C6C4F6" w14:textId="77777777" w:rsidR="003F61C9" w:rsidRDefault="003F61C9" w:rsidP="004079AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A7F2E1E" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="002A3DF0">
+  <w:p w14:paraId="1C7EC692" w14:textId="77777777" w:rsidR="003F61C9" w:rsidRDefault="003F61C9" w:rsidP="003F61C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B3CD90A" w14:textId="278FD177" w:rsidR="00831830" w:rsidRPr="006F787A" w:rsidRDefault="00831830" w:rsidP="005D7B65">
+  <w:p w14:paraId="4A2C15F4" w14:textId="741556D7" w:rsidR="003F61C9" w:rsidRDefault="00090D5F" w:rsidP="004079AD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
+    </w:r>
+    <w:r w:rsidR="0076197C">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1853087C" w14:textId="1A79302D" w:rsidR="003F61C9" w:rsidRDefault="00CD4AEA" w:rsidP="00CD4AEA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
-      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>P</w:t>
+    </w:r>
+    <w:r>
+      <w:t>age</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>of</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+      <w:t xml:space="preserve">                                              </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> Effective Date: 05/06/2018</w:t>
+    <w:r w:rsidR="0001176E">
+      <w:t>Effective Date: 05</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
-[...3 lines deleted...]
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    <w:r w:rsidR="0001176E" w:rsidRPr="0001176E">
+      <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F787A">
-[...3 lines deleted...]
-      <w:t>Version #: 4</w:t>
+    <w:r w:rsidR="0001176E">
+      <w:t>06</w:t>
+    </w:r>
+    <w:r w:rsidR="0001176E" w:rsidRPr="0001176E">
+      <w:t>/2018</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F12808F" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
+    <w:p w14:paraId="12CB41D2" w14:textId="77777777" w:rsidR="00B7775A" w:rsidRDefault="00B7775A" w:rsidP="003F61C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1997346C" w14:textId="77777777" w:rsidR="00C161A4" w:rsidRDefault="00C161A4" w:rsidP="00831830">
+    <w:p w14:paraId="5BABB086" w14:textId="77777777" w:rsidR="00B7775A" w:rsidRDefault="00B7775A" w:rsidP="003F61C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="174B759F" w14:textId="0688D9CE" w:rsidR="003F61C9" w:rsidRDefault="003F61C9" w:rsidP="003F61C9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6E6B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CC6E6B">
+        <w:t xml:space="preserve"> See procedures for linking related projects in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D353F4">
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6E6B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03A6513B" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00D80686">
+  <w:p w14:paraId="3F3E4B8D" w14:textId="7EA5E641" w:rsidR="003F61C9" w:rsidRDefault="007754E5" w:rsidP="007754E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7510"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="003F61C9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BAD8E23" wp14:editId="0C32960E">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A6C39C9" wp14:editId="6EB9A6AD">
+          <wp:extent cx="298580" cy="578498"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-2877" b="17172"/>
+                  <a:srcRect l="1" r="2023" b="17704"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="318212" cy="590965"/>
+                    <a:ext cx="303059" cy="587177"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AE1A47E" w14:textId="77777777" w:rsidR="00831830" w:rsidRDefault="00831830" w:rsidP="00D80686">
-[...4 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A615CCF"/>
+    <w:nsid w:val="541744B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="77186978"/>
+    <w:tmpl w:val="D9A8B7F4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -3426,881 +1320,162 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...735 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="953560377">
+  <w:num w:numId="1" w16cid:durableId="1147436414">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00831830"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00DA504D"/>
+    <w:rsidRoot w:val="003F61C9"/>
+    <w:rsid w:val="0001176E"/>
+    <w:rsid w:val="000127E7"/>
+    <w:rsid w:val="00035B50"/>
+    <w:rsid w:val="00090D5F"/>
+    <w:rsid w:val="000B04D4"/>
+    <w:rsid w:val="00335A2D"/>
+    <w:rsid w:val="003F61C9"/>
+    <w:rsid w:val="00402A9A"/>
+    <w:rsid w:val="005E1DA7"/>
+    <w:rsid w:val="00662578"/>
+    <w:rsid w:val="0076197C"/>
+    <w:rsid w:val="007754E5"/>
+    <w:rsid w:val="00804F15"/>
+    <w:rsid w:val="00844BFB"/>
+    <w:rsid w:val="008B1723"/>
+    <w:rsid w:val="008E13C0"/>
+    <w:rsid w:val="009725A1"/>
+    <w:rsid w:val="00A3790B"/>
+    <w:rsid w:val="00A50945"/>
+    <w:rsid w:val="00AA39EA"/>
+    <w:rsid w:val="00B363E4"/>
+    <w:rsid w:val="00B43FCD"/>
+    <w:rsid w:val="00B7775A"/>
+    <w:rsid w:val="00BE4D15"/>
+    <w:rsid w:val="00BF023D"/>
+    <w:rsid w:val="00C12E53"/>
+    <w:rsid w:val="00C44C88"/>
+    <w:rsid w:val="00C91701"/>
+    <w:rsid w:val="00CD4AEA"/>
+    <w:rsid w:val="00CF6E4D"/>
+    <w:rsid w:val="00D353F4"/>
+    <w:rsid w:val="00D46750"/>
+    <w:rsid w:val="00E4456F"/>
+    <w:rsid w:val="00E9100B"/>
+    <w:rsid w:val="00F05257"/>
+    <w:rsid w:val="00F11229"/>
+    <w:rsid w:val="00F7263C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6E34E7D6"/>
+  <w14:docId w14:val="0DBE11FD"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{52237D9C-589F-4ED1-8B54-2F0F329434C6}"/>
+  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4639,816 +1814,489 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="00831830"/>
+    <w:rsid w:val="003F61C9"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...180 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...216 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="List Paragraph (numbered (a)),Bullets,List Paragraph1,Lapis Bulleted List,Dot pt,F5 List Paragraph,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,List Paragraph12,Bullet Points,MAIN CONTENT,List 100s,L"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00831830"/>
+    <w:rsid w:val="003F61C9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-[...4 lines deleted...]
-    <w:rsid w:val="00831830"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F61C9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-[...15 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F61C9"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-    <w:name w:val="Intense Quote Char"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="IntenseQuote"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00831830"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F61C9"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="32"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="List Paragraph (numbered (a)) Char,Bullets Char,List Paragraph1 Char,Lapis Bulleted List Char,Dot pt Char,F5 List Paragraph Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,L Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00831830"/>
+    <w:locked/>
+    <w:rsid w:val="003F61C9"/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00831830"/>
+    <w:rsid w:val="003F61C9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00831830"/>
+    <w:rsid w:val="003F61C9"/>
     <w:rPr>
-      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00831830"/>
+    <w:rsid w:val="003F61C9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00831830"/>
+    <w:rsid w:val="003F61C9"/>
     <w:rPr>
-      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00831830"/>
+    <w:rsid w:val="003F61C9"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007754E5"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00831830"/>
+    <w:rsid w:val="00D353F4"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D353F4"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D353F4"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D353F4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D353F4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D353F4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00402A9A"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00402A9A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A50945"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:optimizeForBrowser/>
+  <w:divs>
+    <w:div w:id="1292662917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1406342747">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/documents/PDF/UNDP_Evaluation_Guidelines.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20796" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="Yu Gothic Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="DengXian Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="Yu Mincho"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="DengXian"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5555,59 +2403,661 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
+                <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
+                <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_BUSINESSUNITID_HIDDEN" minOccurs="0"/>
+                <xsd:element ref="ns2:l0e6ef0c43e74560bd7f3acd1f5e8571" minOccurs="0"/>
+                <xsd:element ref="ns3:Location" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns1:_dlc_Exempt" minOccurs="0"/>
+                <xsd:element ref="ns3:DLCPolicyLabelValue" minOccurs="0"/>
+                <xsd:element ref="ns3:DLCPolicyLabelClientValue" minOccurs="0"/>
+                <xsd:element ref="ns3:DLCPolicyLabelLock" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_REFITEM_VERSION" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_LASTMODIFIED" minOccurs="0"/>
+                <xsd:element ref="ns2:UNDP_POPP_REJECT_COMMENTS" minOccurs="0"/>
+                <xsd:element ref="ns3:POPPIsArchived" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_Exempt" ma:index="30" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8264c5cc-ec60-4b56-8111-ce635d3d139a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="UNDP_POPP_TITLE_EN" ma:index="1" nillable="true" ma:displayName="Title_EN" ma:indexed="true" ma:internalName="UNDP_POPP_TITLE_EN">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_FOCALPOINT" ma:index="3" nillable="true" ma:displayName="Focal Point" ma:SharePointGroup="0" ma:internalName="UNDP_POPP_FOCALPOINT" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_DOCUMENT_TYPE" ma:index="5" ma:displayName="Document TYPE" ma:default="Template" ma:format="Dropdown" ma:indexed="true" ma:internalName="UNDP_POPP_DOCUMENT_TYPE" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Regulation"/>
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Template"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_DOCUMENT_LANGUAGE" ma:index="6" ma:displayName="Document Language" ma:default="English" ma:format="Dropdown" ma:indexed="true" ma:internalName="UNDP_POPP_DOCUMENT_LANGUAGE" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="English"/>
+          <xsd:enumeration value="Spanish"/>
+          <xsd:enumeration value="French"/>
+          <xsd:enumeration value="Arabic"/>
+          <xsd:enumeration value="Portuguese"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_EFFECTIVEDATE" ma:index="7" nillable="true" ma:displayName="Effective Date" ma:format="DateOnly" ma:internalName="UNDP_POPP_EFFECTIVEDATE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_PLANNED_REVIEWDATE" ma:index="8" nillable="true" ma:displayName="Planned Review Date" ma:format="DateOnly" ma:internalName="UNDP_POPP_PLANNED_REVIEWDATE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_VERSION_COMMENTS" ma:index="9" nillable="true" ma:displayName="Version Comments" ma:internalName="UNDP_POPP_VERSION_COMMENTS">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_FILEVERSION" ma:index="10" nillable="true" ma:displayName="FileVersionID" ma:decimals="0" ma:internalName="UNDP_POPP_FILEVERSION">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_ISACTIVE" ma:index="11" nillable="true" ma:displayName="POPPIsActive" ma:default="1" ma:internalName="UNDP_POPP_ISACTIVE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_NOTE" ma:index="12" nillable="true" ma:displayName="Notes" ma:internalName="UNDP_POPP_NOTE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_DOCUMENT_TEMPLATE" ma:index="13" nillable="true" ma:displayName="Document Template" ma:internalName="UNDP_POPP_DOCUMENT_TEMPLATE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ee792a02-1c68-437d-afee-526d4eee3bde}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{ee792a02-1c68-437d-afee-526d4eee3bde}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_BUSINESSPROCESS_HIDDEN" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="UNDP_POPP_BUSINESSPROCESS_HIDDEN" ma:taxonomyFieldName="POPPBusinessProcess" ma:displayName="POPPBusinessProcess" ma:default="" ma:fieldId="{74bd8a2a-abe6-4809-9e69-96ac6e480a30}" ma:sspId="28e6c43a-9e99-4bdd-9574-a0fa4ea3b61e" ma:termSetId="602d329c-34f7-45d6-b12a-9bc8242c07ba" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_BUSINESSUNITID_HIDDEN" ma:index="22" nillable="true" ma:displayName="BusinessUnitData" ma:hidden="true" ma:internalName="UNDP_POPP_BUSINESSUNITID_HIDDEN">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="l0e6ef0c43e74560bd7f3acd1f5e8571" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="l0e6ef0c43e74560bd7f3acd1f5e8571" ma:taxonomyFieldName="UNDP_POPP_BUSINESSUNIT" ma:displayName="BusinessUnit" ma:indexed="true" ma:default="" ma:fieldId="{50e6ef0c-43e7-4560-bd7f-3acd1f5e8571}" ma:sspId="28e6c43a-9e99-4bdd-9574-a0fa4ea3b61e" ma:termSetId="409cdc02-fd20-40c2-9bb7-655db5573ef9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="27" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="28" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="29" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_REFITEM_VERSION" ma:index="34" nillable="true" ma:displayName="POPPRefItemVersion" ma:decimals="0" ma:default="1" ma:internalName="UNDP_POPP_REFITEM_VERSION" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_LASTMODIFIED" ma:index="35" nillable="true" ma:displayName="POPPLastModified" ma:format="DateOnly" ma:internalName="UNDP_POPP_LASTMODIFIED">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UNDP_POPP_REJECT_COMMENTS" ma:index="37" nillable="true" ma:displayName="POPPRejectComments" ma:internalName="UNDP_POPP_REJECT_COMMENTS">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e560140e-7b2f-4392-90df-e7567e3021a3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Location" ma:index="26" nillable="true" ma:displayName="Location" ma:internalName="Location">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DLCPolicyLabelValue" ma:index="31" nillable="true" ma:displayName="Label" ma:description="Stores the current value of the label." ma:internalName="DLCPolicyLabelValue" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DLCPolicyLabelClientValue" ma:index="32" nillable="true" ma:displayName="Client Label Value" ma:description="Stores the last label value computed on the client." ma:hidden="true" ma:internalName="DLCPolicyLabelClientValue" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DLCPolicyLabelLock" ma:index="33" nillable="true" ma:displayName="Label Locked" ma:description="Indicates whether the label should be updated when item properties are modified." ma:hidden="true" ma:internalName="DLCPolicyLabelLock" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="POPPIsArchived" ma:index="38" nillable="true" ma:displayName="POPPIsArchived" ma:default="0" ma:internalName="POPPIsArchived">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">3</UNDP_POPP_REFITEM_VERSION>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 6/4/2018                                                Version #: 3.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2018-06-04T22:00:00+00:00</UNDP_POPP_EFFECTIVEDATE>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Multi-Country and South-South Cooperation Projects</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2606</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2606</Url>
+      <Description>POPP-11-2606</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 6/4/2018                                                Version #: 3.0</DLCPolicyLabelValue>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D3F953B-7A3D-4DA5-B25D-1489887224AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D35C35DE-378E-4991-B1DA-42C79C0943B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0343E5A-5BB7-4E74-8C56-9A9CED3066A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6E67FA3-F2B4-4FB7-8B2C-313DA1962F8C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F236854E-BA2D-43F5-A882-C3E60A206AF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11142</Characters>
+  <Pages>1</Pages>
+  <Words>404</Words>
+  <Characters>2534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13070</CharactersWithSpaces>
+  <CharactersWithSpaces>2930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>59396b08-b9d1-48ba-9bfe-83cd33089d39</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="POPPBusinessProcess">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="UNDP_POPP_BUSINESSUNIT">
+    <vt:lpwstr>669;#Programme and Project Management|1c019435-9793-447e-8959-0b32d23bf3d5</vt:lpwstr>
+  </property>
+</Properties>
+</file>