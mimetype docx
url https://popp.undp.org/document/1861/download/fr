--- v0 (2025-11-05)
+++ v1 (2026-05-19)
@@ -1,62 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="318FE0C9" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="0038518A" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Suivre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AF4573" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -905,58 +902,58 @@
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Les données sont collectées en tenant compte des aspects qualitatifs tels que la crédibilité, la ponctualité, la pertinence et l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">appropriation nationale ; le poids qui leur est attribué peut varier selon le contexte. Lorsque les données ne sont pas disponibles auprès de sources nationales ou autres, il faut collecter les données primaires par le biais de programmes et de projets utilisant des mécanismes tels que les enquêtes, </w:t>
+        <w:t xml:space="preserve">appropriation nationale ; le poids qui leur est attribué peut varier selon le contexte. </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>les observations, les remarques des parties prenantes et les sources de données émergentes telles que les capteurs, les enregistrements de téléphones portables et/ou d</w:t>
+        <w:t>Lorsque les données ne sont pas disponibles auprès de sources nationales ou autres, il faut collecter les données primaires par le biais de programmes et de projets utilisant des mécanismes tels que les enquêtes, les observations, les remarques des parties prenantes et les sources de données émergentes telles que les capteurs, les enregistrements de téléphones portables et/ou d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">autres sources. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77054824" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -1658,50 +1655,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Les risques </w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">: Une évaluation des risques et une analyse des plans de gestion des risques et de leur mise en œuvre par rapport à la situation de programmation actuelle. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B0C8B4" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1727,51 +1725,50 @@
     <w:p w14:paraId="5D104BCC" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00394978">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Les</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> connaissances :</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> Analyse des recommandations formulées et des leçons apprises de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -2549,75 +2546,112 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>objet au moins d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>une visite afin de suivre les progrès et de vérifier que les progrès rapportés correspondent à la réalité.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31262918" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+    <w:p w14:paraId="643B5EA3" w14:textId="77777777" w:rsidR="00C866FC" w:rsidRDefault="00C866FC" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00485C28">
+    </w:p>
+    <w:p w14:paraId="725C2E97" w14:textId="77777777" w:rsidR="00C866FC" w:rsidRDefault="00C866FC" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31262918" w14:textId="09468B57" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Établir des rapports sur la performance et les enseignements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20035B4E" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>En tant qu</w:t>
@@ -2697,51 +2731,50 @@
     </w:p>
     <w:p w14:paraId="188A8DB0" w14:textId="77777777" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="0038518A" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="907"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>établissement des rapports réguliers, tels que définis dans le plan de suivi et d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>évaluation du programme et du projet ;</w:t>
@@ -3246,51 +3279,65 @@
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA5301">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00394978">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">spécialiste à </w:t>
       </w:r>
       <w:r w:rsidRPr="00394978">
         <w:t xml:space="preserve">temps </w:t>
       </w:r>
       <w:r>
         <w:t>plein</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>. Les bureaux dont les dépenses de programme sont inférieures à 10 millions USD doivent disposer d</w:t>
+        <w:t xml:space="preserve">. Les bureaux dont les dépenses de programme sont inférieures à 10 millions USD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disposer d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>un personnel dédiant un temps adéquat au suivi et l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">évaluation. </w:t>
       </w:r>
@@ -3378,51 +3425,65 @@
         <w:t>consacré</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA5301">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> au suivi et à l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>évaluation, pour appuyer les bureaux qui ne sont pas en mesure de maintenir le critère, dans un ratio de 1:4 (1 </w:t>
+        <w:t xml:space="preserve">évaluation, pour appuyer les bureaux qui ne sont pas en mesure de maintenir le critère, dans un ratio de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>1:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00485C28">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>4 (1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>employé</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA5301">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>·e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> équivalent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -3544,51 +3605,58 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EFFA2A" w14:textId="1112189F" w:rsidR="0038518A" w:rsidRPr="00485C28" w:rsidRDefault="00CF0BA9" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0BA9">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>Le plan d'évaluation doit être revu chaque année, puis affiné et ajusté si nécessaire. Dans le cadre de l'examen annuel, les unités de programme doivent également s'assurer que toutes les évaluations achevées ont été téléchargées sur ERC avec la réponse de la direction, et que toutes les réponses de la direction et les actions clés sont à jour. Un examen formel à mi-parcours du plan d'évaluation est également fortement recommandé. Les modifications apportées au plan d'évaluation lors de l'examen à mi-parcours permettent de s'assurer que : (a) le plan d'évaluation reste équilibré et couvre tous les aspects du DPC d'une manière ou d'une autre ; (b) toutes les dates d'achèvement sont réalistes et atteignables ; (c) toutes les nouvelles évaluations ont été incluses ; et (d) toutes les réponses de la direction et les actions clés sont à jour.</w:t>
+        <w:t xml:space="preserve">Le plan d'évaluation doit être revu chaque année, puis affiné et ajusté si nécessaire. Dans le cadre de l'examen annuel, les unités de programme doivent également s'assurer que toutes les évaluations achevées ont été téléchargées sur ERC avec la réponse de la direction, et que toutes les réponses de la direction et les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0BA9">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>actions clés sont à jour. Un examen formel à mi-parcours du plan d'évaluation est également fortement recommandé. Les modifications apportées au plan d'évaluation lors de l'examen à mi-parcours permettent de s'assurer que : (a) le plan d'évaluation reste équilibré et couvre tous les aspects du DPC d'une manière ou d'une autre ; (b) toutes les dates d'achèvement sont réalistes et atteignables ; (c) toutes les nouvelles évaluations ont été incluses ; et (d) toutes les réponses de la direction et les actions clés sont à jour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025CED49" w14:textId="21FAA262" w:rsidR="0038518A" w:rsidRPr="00CF0BA9" w:rsidRDefault="00CF0BA9" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>T</w:t>
@@ -3609,87 +3677,86 @@
     </w:p>
     <w:p w14:paraId="27344ACB" w14:textId="47E280B5" w:rsidR="00CF0BA9" w:rsidRDefault="00731317" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731317">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Le gestionnaire d'évaluation doit superviser certains des principaux délais prévus (1) La vérification de l'</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00731317">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>évaluabilité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00731317">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit être effectuée six mois avant le début proposé (2) Les termes de référence doivent être finalisés trois à six mois avant le début proposé (3) Les réponses de la direction et les actions clés doivent être convenues et saisies dans l'ERC dans les six semaines suivant l'achèvement du rapport d'évaluation (4) Mettre à jour l'ERC à la fin de chaque trimestre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57708AD3" w14:textId="77777777" w:rsidR="00731317" w:rsidRPr="00731317" w:rsidRDefault="00731317" w:rsidP="00731317">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E581F5" w14:textId="20EBB9E0" w:rsidR="00731317" w:rsidRDefault="00731317" w:rsidP="0038518A">
+    <w:p w14:paraId="07E581F5" w14:textId="4F0FC058" w:rsidR="00731317" w:rsidRDefault="00731317" w:rsidP="0038518A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731317">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Un point focal de suivi et d'évaluation de l'unité de programme, ainsi que les points focaux d'évaluation régionaux, surveillent la mise en œuvre du plan d'évaluation pour s'assurer que les évaluations sont achevées, qu'elles ont des réponses de la direction et que les actions clés sont mises en œuvre. Le Bureau des politiques et des programmes contrôle la conformité globale avec les plans d'évaluation et la mise en œuvre des réponses de la direction et des actions clés et assure le suivi avec les bureaux régionaux pour garantir une mise en œuvre et un rapport en temps voulu. Chaque année, le Bureau indépendant d'évaluation (IEO) rend compte au Conseil d'administration du nombre d'évaluations prévues au cours d'une année donnée, du nombre d'évaluations réalisées, du nombre de modifications apportées aux plans d'évaluation et des raisons de ces modifications. Le BIE rend également compte des réponses de la direction aux recommandations et des principales actions menées à bien.  Pour plus d'informations, voir également le</w:t>
       </w:r>
@@ -3745,207 +3812,220 @@
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4653AB57" w14:textId="7ED8014C" w:rsidR="00DA7520" w:rsidRPr="00731317" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E9D1980" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00CF0BA9" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
+    <w:p w14:paraId="5E9D1980" w14:textId="43826DFA" w:rsidR="00DA7520" w:rsidRPr="00CF7611" w:rsidRDefault="00C866FC" w:rsidP="00DA7520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CF0BA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7611">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Avertissement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF0BA9">
-[...3 lines deleted...]
-    <w:p w14:paraId="4BE833E4" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00CF0BA9" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
+      <w:r w:rsidRPr="00CF7611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7520" w:rsidRPr="00CF7611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE833E4" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00CF7611" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="261B9D5A" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00A66CCC" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261B9D5A" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00CF7611" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF0BA9">
+      <w:r w:rsidRPr="00CF7611">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF0BA9">
-        <w:rPr>
+      <w:r w:rsidRPr="00CF7611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB6B07A" w14:textId="77777777" w:rsidR="00DA7520" w:rsidRPr="00DA7520" w:rsidRDefault="00DA7520" w:rsidP="00DA7520">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4207BCB2" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00CF0BA9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4207BCB2" w14:textId="77777777" w:rsidR="00BE2E68" w:rsidRPr="00CF0BA9" w:rsidRDefault="00BE2E68">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00696E96" w:rsidRPr="00CF0BA9" w:rsidSect="00662578">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:sectPr w:rsidR="00BE2E68" w:rsidRPr="00CF0BA9" w:rsidSect="00CF7611">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1902" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="750FEC89" w14:textId="77777777" w:rsidR="000F0512" w:rsidRDefault="000F0512" w:rsidP="00782896">
+    <w:p w14:paraId="067D2F7A" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DF8A6DC" w14:textId="77777777" w:rsidR="000F0512" w:rsidRDefault="000F0512" w:rsidP="00782896">
+    <w:p w14:paraId="23BCB902" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="6ECAC8D1" w14:textId="63B0F677" w:rsidR="00782896" w:rsidRDefault="00782896" w:rsidP="00782896">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ECAC8D1" w14:textId="70955E15" w:rsidR="00782896" w:rsidRDefault="00782896" w:rsidP="00782896">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
@@ -3986,130 +4066,163 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00C866FC" w:rsidRPr="00C866FC">
+      <w:t>Date d'entrée en vigueur</w:t>
+    </w:r>
+    <w:r w:rsidR="00C866FC">
+      <w:t xml:space="preserve"> : </w:t>
+    </w:r>
     <w:r>
       <w:t>05/06/2018</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00C866FC">
+      <w:t>Version # :</w:t>
+    </w:r>
     <w:r>
-      <w:t>v. 4</w:t>
+      <w:t xml:space="preserve"> 4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D87C1D7" w14:textId="77777777" w:rsidR="000F0512" w:rsidRDefault="000F0512" w:rsidP="00782896">
+    <w:p w14:paraId="592468AF" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FF69072" w14:textId="77777777" w:rsidR="000F0512" w:rsidRDefault="000F0512" w:rsidP="00782896">
+    <w:p w14:paraId="3EBFDDAD" w14:textId="77777777" w:rsidR="00732512" w:rsidRDefault="00732512" w:rsidP="00782896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6353AC4E" w14:textId="77777777" w:rsidR="00782896" w:rsidRDefault="00782896">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33A83EA7" w14:textId="130D7EA0" w:rsidR="00782896" w:rsidRDefault="00C866FC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07BF82AA" wp14:editId="1749BE6E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5867400</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-167640</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1267929246" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="591279" cy="900000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A615CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77186978"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5020,118 +5133,128 @@
   <w:num w:numId="3" w16cid:durableId="1637679565">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="365453454">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1635015915">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="90053029">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1693411000">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="86462670">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="248850029">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0038518A"/>
     <w:rsid w:val="00094311"/>
     <w:rsid w:val="000F0512"/>
     <w:rsid w:val="00104F58"/>
     <w:rsid w:val="0038518A"/>
+    <w:rsid w:val="003E659A"/>
     <w:rsid w:val="005E1DA7"/>
     <w:rsid w:val="00662578"/>
     <w:rsid w:val="00731317"/>
+    <w:rsid w:val="00732512"/>
     <w:rsid w:val="00782896"/>
+    <w:rsid w:val="008C5A5A"/>
     <w:rsid w:val="008E13C0"/>
+    <w:rsid w:val="00A106DD"/>
     <w:rsid w:val="00AD2343"/>
+    <w:rsid w:val="00BE2E68"/>
     <w:rsid w:val="00C12E53"/>
+    <w:rsid w:val="00C866FC"/>
     <w:rsid w:val="00CF0BA9"/>
+    <w:rsid w:val="00CF7611"/>
     <w:rsid w:val="00DA7520"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4D4CE6F4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5690,61 +5813,89 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00782896"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00782896"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C866FC"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C866FC"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/French/index.shtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/French/documents/update-2021/UNDP_Evaluation_Guidelines_FR_June%202021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5985,188 +6136,136 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...50 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -6479,135 +6578,187 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2</UNDP_POPP_REFITEM_VERSION>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Suivre</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3105</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3105</Url>
+      <Description>POPP-11-3105</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCDB7C6B-4CDA-4EE2-A6D2-C7AD723B8D4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97B80B1D-4261-48B8-AA9E-3C7F70E667A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB919FE-FAC0-4C94-AD76-FEEEFBED5A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCC99462-13AA-4BA6-BA55-FFCD4A7F15AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{097BA9D1-222A-48F3-B155-6064382F654A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2413</Words>
-  <Characters>14238</Characters>
+  <Words>2494</Words>
+  <Characters>14216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>268</Lines>
-  <Paragraphs>102</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16549</CharactersWithSpaces>
+  <CharactersWithSpaces>16677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>