--- v0 (2025-10-05)
+++ v1 (2026-05-22)
@@ -1,62 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4908F7FD" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B3. Dar seguimiento</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781E79A7" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -223,74 +220,90 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El seguimiento incluye lo siguiente: (a) seguimiento del cumplimiento de los resultados mediante la recopilación de pruebas confiables y adecuadas; (b) análisis de las pruebas para fundamentar la gestión de la toma de decisiones, mejorar la eficacia y la efectividad, y realizar las modificaciones necesarias en la programación; y (c) presentación de informes acerca del cumplimiento y las lecciones aprendidas para favorecer el aprendizaje y respaldar la rendición de cuentas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0266F13C" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00B1102A" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424141F2" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="424141F2" w14:textId="77777777" w:rsidR="003C2905" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Seguimiento del desempeño</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="76571372" w14:textId="77777777" w:rsidR="009A3880" w:rsidRPr="004B4009" w:rsidRDefault="009A3880" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5C8BAEC4" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La programación de las actividades del PNUD debe recopilar datos confiables y apropiados como pruebas para un seguimiento adecuado. La recopilación de datos se establece en el marco de los resultados y el plan de seguimiento. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BC7B7A" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -365,71 +378,74 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>información sobre un análisis prospectivo, entre otros, cambios en el contexto de desarrollo, novedades acerca de lo que otros asociados hacen en áreas relacionadas y cambios en la voluntad política de entidades nacionales;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B040B15" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>información sobre el desempeño institucional, incluida la entrega de un plan de trabajo, la gestión de tramitación o movilización de recursos, cumplimiento del tablero de seguimiento y auditorías, índices de entregas, déficits, recursos no programados, estado de antigüedad de los anticipos de la NIM, ejecución de los planes de adquisición, gestión de cuentas por cobrar, y presentación de informes de donantes (puntualidad y calidad);</w:t>
+        <w:t xml:space="preserve">información sobre el desempeño institucional, incluida la entrega de un plan de trabajo, la gestión de tramitación o movilización de recursos, cumplimiento del tablero de seguimiento y </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>auditorías, índices de entregas, déficits, recursos no programados, estado de antigüedad de los anticipos de la NIM, ejecución de los planes de adquisición, gestión de cuentas por cobrar, y presentación de informes de donantes (puntualidad y calidad);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7529F865" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">bases de referencia, metas y datos sobre los avances realizados para los indicadores internacionales del Marco Integrado de Recursos y Resultados (IRRF), según convenga; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662B3DBD" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>recomendaciones de evaluaciones y lecciones aprendidas dentro del programa o proyecto y más allá de ellos;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23EC7007" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
@@ -533,132 +549,142 @@
     </w:p>
     <w:p w14:paraId="6859A162" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Grupos destinatarios.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Los grupos destinatarios deben estar identificados en los documentos del proyecto o programa, según convenga. Esto conlleva a recopilar información sobre cómo afecta la programación a los distintos grupos destinatarios (mujeres, hombres, jóvenes, niveles de ingreso, personas con discapacidades, etc.) para comprender y analizar los impactos diferenciado. Toda programación debe poder supervisar el desempeño de la fijación de metas más pertinente mediante la utilización de indicadores medibles con el fin de evaluar si la programación está llegando a los grupos previstos. Las actividades de seguimiento deben llevarse a cabo con la participación activa de las partes interesadas pertinentes, incluidos organismos gubernamentales nacionales e internacionales, organizaciones no gubernamentales y de la sociedad civil, el sector privado y representantes de las comunidades locales, entre las que se incluyen a representantes de pueblos indígenas, cuando sea pertinente. El uso del seguimiento en tiempo real y la recopilación de comentarios beneficiosos debe desplegarse cuando se justifique y sea viable hacer un seguimiento de los efectos (buenos o malos), las percepciones, las consecuencias no previstas y los cuellos de botella específicos para los resultados para las comunidades desfavorecidas, así como para involucrar a los ciudadanos en el seguimiento. </w:t>
+        <w:t xml:space="preserve"> Los grupos destinatarios deben estar identificados en los documentos del proyecto o programa, según convenga. Esto conlleva a recopilar información sobre cómo afecta la programación a los distintos grupos destinatarios (mujeres, hombres, jóvenes, niveles de ingreso, personas con discapacidades, etc.) para comprender y analizar los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>impactos diferenciado</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Toda programación debe poder supervisar el desempeño de la fijación de metas más pertinente mediante la utilización de indicadores medibles con el fin de evaluar si la programación está llegando a los grupos previstos. Las actividades de seguimiento deben llevarse a cabo con la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>participación activa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de las partes interesadas pertinentes, incluidos organismos gubernamentales nacionales e internacionales, organizaciones no gubernamentales y de la sociedad civil, el sector privado y representantes de las comunidades locales, entre las que se incluyen a representantes de pueblos indígenas, cuando sea pertinente. El uso del seguimiento en tiempo real y la recopilación de comentarios beneficiosos debe desplegarse cuando se justifique y sea viable hacer un seguimiento de los efectos (buenos o malos), las percepciones, las consecuencias no previstas y los cuellos de botella específicos para los resultados para las comunidades desfavorecidas, así como para involucrar a los ciudadanos en el seguimiento. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5191186C" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Desarrollo de la capacidad</w:t>
       </w:r>
       <w:r>
         <w:t>. Los cambios en las capacidades y el desempeño de las instituciones nacionales pertinentes deben supervisarse mediante indicadores, según convenga.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4662CFAF" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="4662CFAF" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="009A3880" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sostenibilidad</w:t>
       </w:r>
       <w:r>
-        <w:t>. Cada proyecto de desarrollo debe tener planes de transición y supresión progresiva, incluido un plan de ampliación y sostenibilidad. Estos acuerdos deben examinarse de forma anual y modificarse, según sea necesario. Si no llegan a ser necesarios los planes de transición y la supresión progresiva, su ausencia debe justificarse y aprobarse debidamente durante el diseño.</w:t>
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">. Cada proyecto de desarrollo debe tener planes de transición y supresión progresiva, incluido un plan de ampliación y sostenibilidad. Estos acuerdos deben examinarse </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>de forma anual y modificarse, según sea necesario. Si no llegan a ser necesarios los planes de transición y la supresión progresiva, su ausencia debe justificarse y aprobarse debidamente durante el diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C64E5B" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="008D7769">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Análisis de pruebas para fundamentar la gestión de la toma de decisiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB8D478" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Un seguimiento eficaz debe, como mínimo, fundamentar el análisis y la toma de decisiones relacionadas con lo siguiente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BBF082" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
@@ -698,78 +724,84 @@
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Teoría del cambio</w:t>
       </w:r>
       <w:r>
         <w:t>: un análisis del enfoque de programación y los resultados respecto a la teoría del cambio para evaluar la validez de las hipótesis y considerar las alternativas, los riesgos y la relación costo-eficacia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40647E39" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="40647E39" w14:textId="5665D72C" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Calidad</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: una análisis de la calidad de la programación llevada a cabo respecto a las </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3880">
+        <w:t>un análisis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de la calidad de la programación llevada a cabo respecto a las </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>normas de calidad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4B1B1C" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
@@ -1024,50 +1056,51 @@
       </w:pPr>
       <w:r>
         <w:t>ajustes en los acuerdos de ejecución, incluida la identificación de asociados en la ejecución, partes responsables y proveedores;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E4AE3A" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>ajustes en la estrategia de presupuesto y movilización de recursos, y en los acuerdos de recuperación de costos;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFCCCC0" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>acciones para mitigar los riesgos o responder a los riesgos efectivos, incluidas los SES;</w:t>
       </w:r>
@@ -1116,51 +1149,50 @@
       </w:pPr>
       <w:r>
         <w:t>otros ajustes y acciones, según sea necesario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F78831" w14:textId="77777777" w:rsidR="003C2905" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Los mecanismos de gobernanza para la programación corporativa del PNUD, entre otros, el Grupo Ejecutivo y el Grupo sobre el Desempeño Institucional, utilizan las pruebas y el análisis del seguimiento de toda la organización para la toma de decisiones con el fin de mejorar el desempeño. Esto incluye una revisión del desempeño respecto a las metas establecidas en el IRRF.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1030783A" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Debe haber, como mínimo, una visita a todos los proyectos para hacer un seguimiento de la marcha y verificar que se logra el avance esperado conforme a lo informado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E80F3EF" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
@@ -1364,718 +1396,833 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Los informes de proyectos y programas son la base para llegar a las partes interesadas, ya que garantizan la visibilidad y la transparencia, y demuestran los resultados alcanzados para fortalecer las asociaciones y la movilizar recursos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA8A5F2" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00B1102A" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19F2F8A7" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="19F2F8A7" w14:textId="77777777" w:rsidR="003C2905" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Recursos para el seguimiento</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA5395B" w14:textId="77777777" w:rsidR="009A3880" w:rsidRPr="004B4009" w:rsidRDefault="009A3880" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1939D9F0" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Las oficinas y las dependencias del PNUD deben mantener una dotación de personal adecuada para el seguimiento y la evaluación. Todas las oficinas con gastos de programas anuales de USD 50 millones y montos superiores, sin incluir los gastos para los fondos verticales con sus propias capacidades específicas, como el FMAM, el FVC y el Fondo Mundial de Lucha contra el SIDA, la Tuberculosis y la Malaria, deben mantener dos especialistas de tiempo completo dedicados al seguimiento y la evaluación. Las oficinas que tienen gastos de programas entre USD 10 y 50 millones deben mantener un especialista de tiempo completo. Las oficinas con gastos de programas menores a USD 10 millones deben mantener una dotación de personal con el tiempo adecuado dedicado al seguimiento y la evaluación. </w:t>
+        <w:t xml:space="preserve">Las oficinas y las dependencias del PNUD deben mantener una dotación de personal adecuada para el seguimiento y la evaluación. Todas las oficinas con gastos de programas anuales de USD 50 millones y montos superiores, sin incluir los gastos para los fondos verticales con sus propias capacidades específicas, como el FMAM, el FVC y el Fondo Mundial de Lucha contra el SIDA, la Tuberculosis y la Malaria, deben mantener dos especialistas de tiempo completo dedicados al seguimiento y la evaluación. Las oficinas que tienen gastos de programas entre USD 10 y 50 millones deben mantener un especialista de tiempo completo. Las oficinas con gastos de programas menores </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">a USD 10 millones deben mantener una dotación de personal con el tiempo adecuado dedicado al seguimiento y la evaluación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6A99A9" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="00331403" w:rsidRDefault="003C2905" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331403">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>El centro de servicios regionales debe proporcionar el personal equivalente a tiempo completo dedicado al seguimiento y la evaluación para asistir a las oficinas que no pueden mantener el parámetro de referencia en una proporción de 1:4 (1 miembro del personal con dedicación de tiempo completo equivalente a 4 países sin las capacidades adecuadas). El personal dedicado al seguimiento y/o la evaluación de proyectos no cuenta para el cumplimiento de los parámetros del programa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2395E18E" w14:textId="77777777" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="003C2905" w:rsidP="003C2905">
+    <w:p w14:paraId="47FAD369" w14:textId="1BFC9DFC" w:rsidR="003C2905" w:rsidRPr="009A3880" w:rsidRDefault="003C2905" w:rsidP="008D7769">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
+          <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Debe destinarse un mínimo de 1 por ciento de los gastos de desarrollo anual por región al seguimiento y la evaluación.</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7C8D4047" w14:textId="38AAF7B3" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="00CD6C58" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6C58">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Seguimiento de la aplicación del plan de evaluación</w:t>
       </w:r>
       <w:r w:rsidR="003C2905">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E7DB87" w14:textId="52040E86" w:rsidR="003C2905" w:rsidRPr="004B4009" w:rsidRDefault="00CD6C58" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="446"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD6C58">
         <w:t>El plan de evaluación debe revisarse anualmente y perfeccionarse y ajustarse según sea necesario. Como parte de la revisión anual, las unidades de programa también deberían asegurarse de que todas las evaluaciones completadas se han cargado en el ERC junto con su respuesta de gestión, y que todas las respuestas de gestión y las acciones clave están actualizadas. También se recomienda encarecidamente realizar una revisión formal del plan de evaluación a medio plazo. Los cambios en el plan de evaluación durante la revisión intermedia garantizan que (a) el plan de evaluación sigue siendo equilibrado y cubre todos los aspectos del DPC de alguna manera; (b) todas las fechas de finalización son realistas y alcanzables; (c) se han incluido todas las nuevas evaluaciones; y (d) todas las respuestas de la dirección y las acciones clave están actualizadas</w:t>
       </w:r>
       <w:r w:rsidR="003C2905">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231CA2FC" w14:textId="77777777" w:rsidR="00DF6C5F" w:rsidRPr="00DF6C5F" w:rsidRDefault="00DF6C5F" w:rsidP="003C2905">
+    <w:p w14:paraId="231CA2FC" w14:textId="77777777" w:rsidR="00DF6C5F" w:rsidRPr="00733612" w:rsidRDefault="00DF6C5F" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF6C5F">
         <w:t>Todas las evaluaciones deben tener una organización y una estructura de gestión claramente definidas, así como funciones y responsabilidades bien establecidas y comunicadas, incluido un gestor de la evaluación responsable de la supervisión de todo el proceso de evaluación. Para evitar conflictos de intereses, el gestor de la evaluación no puede ser el gestor del programa o proyecto que se está evaluando</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DDAE12" w14:textId="6C1F3D5F" w:rsidR="003C2905" w:rsidRPr="00DF7A47" w:rsidRDefault="003C2905" w:rsidP="003C2905">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="31DFEB8C" w14:textId="77777777" w:rsidR="00733612" w:rsidRPr="00DF6C5F" w:rsidRDefault="00733612" w:rsidP="00733612">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...35 lines deleted...]
-    <w:p w14:paraId="05825DB3" w14:textId="0C815ABF" w:rsidR="00DF7A47" w:rsidRPr="004B4009" w:rsidRDefault="00DF7A47" w:rsidP="003C2905">
+    </w:p>
+    <w:p w14:paraId="46DDAE12" w14:textId="363A91EF" w:rsidR="003C2905" w:rsidRPr="00733612" w:rsidRDefault="00DF6C5F" w:rsidP="003C2905">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DF6C5F">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El gestor de la evaluación debe supervisar algunos de los plazos clave previstos (1) La comprobación de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF6C5F">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>evaluabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF6C5F">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe realizarse seis meses antes del inicio propuesto (2) Los términos de referencia deben finalizarse entre tres y seis meses antes del inicio propuesto (2) El informe de evaluación final debe cargarse en un plazo de dos semanas tras el acuerdo y la finalización del informe (3) Las respuestas de la dirección y las acciones clave deben acordarse e introducirse en el ERC en un plazo de seis semanas tras la finalización del informe de evaluación (4) Actualizar el ERC al final de cada trimestre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A33DA0" w14:textId="77777777" w:rsidR="00733612" w:rsidRPr="00733612" w:rsidRDefault="00733612" w:rsidP="00733612">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492FB799" w14:textId="77777777" w:rsidR="00733612" w:rsidRPr="00DF7A47" w:rsidRDefault="00733612" w:rsidP="00733612">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05825DB3" w14:textId="45458EB5" w:rsidR="00DF7A47" w:rsidRPr="004B4009" w:rsidRDefault="00DF7A47" w:rsidP="003C2905">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DF7A47">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Un coordinador de seguimiento y evaluación de la unidad de programa, junto con los coordinadores regionales de evaluación, supervisa la aplicación del plan de evaluación para garantizar que las evaluaciones se completen, tengan respuestas de la dirección y se apliquen las medidas clave. La Oficina de Políticas y Programas supervisa el cumplimiento general de los planes de evaluación y la aplicación de las respuestas de la dirección y las medidas clave, y realiza un seguimiento con las oficinas regionales para garantizar la aplicación y la presentación de informes a tiempo. Anualmente, la Oficina de Evaluación Independiente (OEI) informa al Consejo Ejecutivo sobre el número de evaluaciones planificadas durante un año determinado, el número de ellas completadas, el número de cambios en los planes de evaluación y las razones de dichos cambios. La OEI también informa sobre las respuestas de la administración a las recomendaciones y las principales medidas completadas.  Para más información, véase también la</w:t>
+        <w:t xml:space="preserve">Un coordinador de seguimiento y evaluación de la unidad de programa, junto con los coordinadores regionales de evaluación, supervisa la aplicación del plan de evaluación para garantizar que las evaluaciones se completen, tengan respuestas de la dirección y se apliquen las medidas clave. La Oficina de Políticas y Programas supervisa el cumplimiento general de los planes de evaluación y la aplicación de las respuestas de la dirección y las medidas clave, y realiza un seguimiento con las oficinas regionales para garantizar la aplicación y la presentación de informes a tiempo. Anualmente, la Oficina de Evaluación Independiente (OEI) informa al Consejo Ejecutivo sobre el número de evaluaciones planificadas durante un año determinado, el número de ellas completadas, el número de cambios en los planes de evaluación y las razones de dichos cambios. La OEI también informa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A47">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sobre las respuestas de la administración a las recomendaciones y las principales medidas completadas.  Para más información, véase también la</w:t>
       </w:r>
       <w:r w:rsidR="00BD32B1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00BD32B1" w:rsidRPr="00BD32B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">Directrices </w:t>
         </w:r>
         <w:r w:rsidRPr="00BD32B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>de Evaluación del PNUD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DF7A47">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4536BB60" w14:textId="77777777" w:rsidR="001069DC" w:rsidRPr="00DF6C5F" w:rsidRDefault="001069DC" w:rsidP="001069DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D720870" w14:textId="77777777" w:rsidR="001069DC" w:rsidRDefault="001069DC" w:rsidP="003C2905">
+    <w:p w14:paraId="4D720870" w14:textId="77777777" w:rsidR="001069DC" w:rsidRPr="008D7769" w:rsidRDefault="001069DC" w:rsidP="008D7769">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7769">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7769">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2ABA8FB3" w14:textId="5FBF3D65" w:rsidR="001069DC" w:rsidRDefault="001069DC" w:rsidP="003C2905">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABA8FB3" w14:textId="5FBF3D65" w:rsidR="001069DC" w:rsidRPr="008D7769" w:rsidRDefault="001069DC" w:rsidP="008D7769">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="522785CA" w14:textId="77777777" w:rsidR="001069DC" w:rsidRPr="0017326E" w:rsidRDefault="001069DC" w:rsidP="003C2905">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="522785CA" w14:textId="18809E82" w:rsidR="001069DC" w:rsidRPr="008D7769" w:rsidRDefault="001069DC" w:rsidP="008D7769">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0017326E">
+      <w:r w:rsidRPr="008D7769">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7769">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en Inglés. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3880" w:rsidRPr="009A3880">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7769">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7769">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51448653" w14:textId="77777777" w:rsidR="001069DC" w:rsidRDefault="001069DC" w:rsidP="001069DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41481413" w14:textId="77777777" w:rsidR="003B1178" w:rsidRPr="0017326E" w:rsidRDefault="003B1178" w:rsidP="003B1178">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0536F818" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="0536F818" w14:textId="77777777" w:rsidR="005E68EA" w:rsidRDefault="005E68EA"/>
+    <w:sectPr w:rsidR="005E68EA" w:rsidSect="00662578">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CC2ED59" w14:textId="77777777" w:rsidR="000214D3" w:rsidRDefault="000214D3" w:rsidP="00D800CA">
+    <w:p w14:paraId="1DF14797" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44FE8E36" w14:textId="77777777" w:rsidR="000214D3" w:rsidRDefault="000214D3" w:rsidP="00D800CA">
+    <w:p w14:paraId="52A76D06" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="44273109" w14:textId="77777777" w:rsidR="00D800CA" w:rsidRDefault="00D800CA" w:rsidP="00D800CA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44273109" w14:textId="3F045185" w:rsidR="00D800CA" w:rsidRDefault="009A3880" w:rsidP="00D800CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-      <w:t xml:space="preserve">Page </w:t>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Página</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-[...7 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidR="00D800CA">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Fecha de entrada en vigor</w:t>
+    </w:r>
     <w:r>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00D800CA">
       <w:t>05/06/2018</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D800CA">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="009A3880">
+      <w:t>Versión</w:t>
+    </w:r>
     <w:r>
-      <w:t>v. 4</w:t>
+      <w:t xml:space="preserve"> #:</w:t>
     </w:r>
-  </w:p>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00D800CA">
+      <w:t xml:space="preserve"> 4</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18B1FE9A" w14:textId="77777777" w:rsidR="000214D3" w:rsidRDefault="000214D3" w:rsidP="00D800CA">
+    <w:p w14:paraId="132EA788" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1781DC2A" w14:textId="77777777" w:rsidR="000214D3" w:rsidRDefault="000214D3" w:rsidP="00D800CA">
+    <w:p w14:paraId="78E914D7" w14:textId="77777777" w:rsidR="00647E82" w:rsidRDefault="00647E82" w:rsidP="00D800CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="00C168F8" w14:textId="77777777" w:rsidR="00D800CA" w:rsidRDefault="00D800CA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C46487F" w14:textId="497C08F7" w:rsidR="00D800CA" w:rsidRDefault="009A3880" w:rsidP="008D7769">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3670CE69" wp14:editId="20AB7474">
+          <wp:extent cx="591185" cy="899795"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1267929246" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1267929246" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="591185" cy="899795"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A615CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77186978"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3430,129 +3577,138 @@
   <w:num w:numId="6" w16cid:durableId="1694839632">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1807358058">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="603998894">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2028948654">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1170219798">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="449007532">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1277786750">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B1178"/>
     <w:rsid w:val="000214D3"/>
     <w:rsid w:val="000321A3"/>
     <w:rsid w:val="001069DC"/>
     <w:rsid w:val="00147730"/>
     <w:rsid w:val="0017326E"/>
+    <w:rsid w:val="003B0012"/>
     <w:rsid w:val="003B1178"/>
     <w:rsid w:val="003C2905"/>
     <w:rsid w:val="004232D2"/>
     <w:rsid w:val="005E1DA7"/>
+    <w:rsid w:val="005E68EA"/>
+    <w:rsid w:val="006348B4"/>
+    <w:rsid w:val="00647E82"/>
     <w:rsid w:val="00662578"/>
     <w:rsid w:val="006B5E70"/>
+    <w:rsid w:val="006E0631"/>
+    <w:rsid w:val="00733612"/>
     <w:rsid w:val="008C4AA9"/>
+    <w:rsid w:val="008D7769"/>
     <w:rsid w:val="008E13C0"/>
+    <w:rsid w:val="009A3880"/>
     <w:rsid w:val="00B162DE"/>
     <w:rsid w:val="00BD32B1"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00C55814"/>
     <w:rsid w:val="00CC79B5"/>
     <w:rsid w:val="00CD6C58"/>
     <w:rsid w:val="00D800CA"/>
     <w:rsid w:val="00DF6C5F"/>
     <w:rsid w:val="00DF7A47"/>
+    <w:rsid w:val="00E62459"/>
     <w:rsid w:val="00E87C42"/>
     <w:rsid w:val="00EC4FB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A586827"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4133,61 +4289,89 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D800CA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D800CA"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A3880"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009A3880"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/Spanish/documents/update_2021/DE%20GUIDELINES%20SPANISH.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.undp.org/evaluation/guideline/Spanish/documents/update_2021/DE%20GUIDELINES%20SPANISH.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4428,50 +4612,86 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">4</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Dar seguimiento</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
@@ -4479,51 +4699,51 @@
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2954</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2954</Url>
       <Description>POPP-11-2954</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 4</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -4836,221 +5056,185 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</p:Policy>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{705B549D-6CB0-4685-847D-84D455427E5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFC6A6D9-1ED7-403F-A68A-13C5DDEF33F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A61CDCEF-690E-4945-92D7-CB6D0974DFAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2766BEFE-F5DE-47A3-B839-1CA3BD7BB9B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7A5CA93-5F8A-496E-A576-BCD27A63DDFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>14286</Characters>
+  <Pages>6</Pages>
+  <Words>2583</Words>
+  <Characters>14118</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>269</Lines>
-  <Paragraphs>102</Paragraphs>
+  <Lines>217</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16605</CharactersWithSpaces>
+  <CharactersWithSpaces>16652</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>